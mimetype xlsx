--- v0 (2025-10-19)
+++ v1 (2026-04-15)
@@ -1,70 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowamac-my.sharepoint.com/personal/jeff_wilson_iid_iowa_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="54" documentId="8_{2355FBCC-EADF-4DE8-B952-3FB12D4FF0F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D6B78B73-A736-4C24-A34E-DFE303CAF9BC}"/>
+  <xr:revisionPtr revIDLastSave="91" documentId="8_{BB85A902-DC1F-48FC-9836-38EA9F63ABC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A1115076-1282-48FF-99D7-3A519889F6B1}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="9" xr2:uid="{4AB70AB9-DF8E-4606-B85B-829FADB44DF2}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4AB70AB9-DF8E-4606-B85B-829FADB44DF2}"/>
   </bookViews>
   <sheets>
     <sheet name="JURAT" sheetId="1" r:id="rId1"/>
     <sheet name="(2) Balance Sheet" sheetId="2" r:id="rId2"/>
     <sheet name="(3) Income Statement" sheetId="5" r:id="rId3"/>
     <sheet name="(4) Questionnaire" sheetId="17" r:id="rId4"/>
     <sheet name="(5) Cash &amp; Investment Schedule" sheetId="11" r:id="rId5"/>
     <sheet name="(6) Premium Schedule" sheetId="7" r:id="rId6"/>
     <sheet name="(7) Reinsurance" sheetId="8" r:id="rId7"/>
     <sheet name="(8) Unpaid Losses &amp; LAE" sheetId="9" r:id="rId8"/>
     <sheet name="(9) Loss &amp; LAE Paid &amp; Incurred" sheetId="10" r:id="rId9"/>
     <sheet name="(10) Protected Cell Information" sheetId="18" r:id="rId10"/>
     <sheet name="Cross check" sheetId="19" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="\D">#REF!</definedName>
     <definedName name="A">#REF!</definedName>
     <definedName name="BLANK">#REF!</definedName>
     <definedName name="MESSAGE">#REF!</definedName>
     <definedName name="OtherA1">#REF!</definedName>
     <definedName name="OtherA2">#REF!</definedName>
     <definedName name="OtherA3">#REF!</definedName>
     <definedName name="OtherA4">#REF!</definedName>
     <definedName name="OtherB1">#REF!</definedName>
     <definedName name="OtherB2">#REF!</definedName>
@@ -126,144 +127,145 @@
     <definedName name="PAGE10">#REF!</definedName>
     <definedName name="PAGE11">#REF!</definedName>
     <definedName name="PAGE12">#REF!</definedName>
     <definedName name="PAGE13">#REF!</definedName>
     <definedName name="PAGE14">#REF!</definedName>
     <definedName name="PAGE15">#REF!</definedName>
     <definedName name="PAGE16">#REF!</definedName>
     <definedName name="PAGE17">#REF!</definedName>
     <definedName name="PAGE18">#REF!</definedName>
     <definedName name="PAGE19">#REF!</definedName>
     <definedName name="PAGE2">#REF!</definedName>
     <definedName name="PAGE20">#REF!</definedName>
     <definedName name="PAGE21">#REF!</definedName>
     <definedName name="PAGE22">#REF!</definedName>
     <definedName name="PAGE3">#REF!</definedName>
     <definedName name="PAGE4">#REF!</definedName>
     <definedName name="PAGE4CONT">#REF!</definedName>
     <definedName name="PAGE5">#REF!</definedName>
     <definedName name="PAGE6">#REF!</definedName>
     <definedName name="PAGE7">#REF!</definedName>
     <definedName name="PAGE8">#REF!</definedName>
     <definedName name="PAGE9">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'(10) Protected Cell Information'!$A$1:$H$64</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'(2) Balance Sheet'!$A$1:$C$74</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'(3) Income Statement'!$A$1:$C$45</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'(4) Questionnaire'!$A$1:$H$154</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'(4) Questionnaire'!$A$1:$H$157</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'(5) Cash &amp; Investment Schedule'!$A$1:$I$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'(6) Premium Schedule'!$A$1:$O$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'(7) Reinsurance'!$A$1:$P$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'(8) Unpaid Losses &amp; LAE'!$A$1:$M$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'(9) Loss &amp; LAE Paid &amp; Incurred'!$A$1:$N$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'Cross check'!$A$1:$C$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">JURAT!$A$1:$H$88</definedName>
     <definedName name="PRINTLF">#REF!</definedName>
     <definedName name="PRINTSF">#REF!</definedName>
     <definedName name="PRNTR2">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="H101" i="17" l="1"/>
+  <c r="H100" i="17"/>
   <c r="A3" i="17" l="1"/>
   <c r="A3" i="5"/>
   <c r="C5" i="18"/>
   <c r="E5" i="10"/>
   <c r="E5" i="9"/>
   <c r="E5" i="8"/>
   <c r="C5" i="11"/>
   <c r="C51" i="19"/>
   <c r="C50" i="19"/>
   <c r="C49" i="19"/>
   <c r="C48" i="19"/>
   <c r="C47" i="19"/>
   <c r="C46" i="19"/>
   <c r="C45" i="19"/>
   <c r="C44" i="19"/>
   <c r="C43" i="19"/>
   <c r="C42" i="19"/>
   <c r="C41" i="19"/>
   <c r="C40" i="19"/>
   <c r="C39" i="19"/>
   <c r="C38" i="19"/>
   <c r="C37" i="19"/>
   <c r="C36" i="19"/>
   <c r="C35" i="19"/>
   <c r="C34" i="19"/>
   <c r="C33" i="19"/>
   <c r="C32" i="19"/>
   <c r="C31" i="19"/>
   <c r="C30" i="19"/>
   <c r="C29" i="19"/>
   <c r="C28" i="19"/>
   <c r="C27" i="19"/>
   <c r="C26" i="19"/>
   <c r="C25" i="19"/>
   <c r="C24" i="19"/>
   <c r="C23" i="19"/>
   <c r="C22" i="19"/>
   <c r="C21" i="19"/>
   <c r="C20" i="19"/>
   <c r="C19" i="19"/>
   <c r="C18" i="19"/>
   <c r="C17" i="19"/>
   <c r="C16" i="19"/>
   <c r="G47" i="8"/>
   <c r="C9" i="19"/>
   <c r="B3" i="19" l="1"/>
   <c r="B2" i="19"/>
   <c r="D7" i="18"/>
   <c r="B3" i="18"/>
   <c r="B2" i="18"/>
-  <c r="H98" i="17"/>
   <c r="E5" i="17"/>
-  <c r="A92" i="17"/>
-[...1 lines deleted...]
-  <c r="A90" i="17"/>
+  <c r="A95" i="17"/>
+  <c r="A94" i="17"/>
+  <c r="A93" i="17"/>
   <c r="A2" i="17"/>
-  <c r="A35" i="17"/>
-[...2 lines deleted...]
-  <c r="A56" i="17" s="1"/>
+  <c r="A38" i="17"/>
+  <c r="A44" i="17" s="1"/>
+  <c r="A50" i="17" s="1"/>
+  <c r="A59" i="17" s="1"/>
   <c r="A3" i="10"/>
   <c r="A2" i="10"/>
   <c r="M62" i="9"/>
   <c r="M61" i="9"/>
   <c r="M60" i="9"/>
   <c r="M59" i="9"/>
   <c r="M58" i="9"/>
   <c r="M57" i="9"/>
   <c r="M56" i="9"/>
   <c r="M55" i="9"/>
   <c r="M54" i="9"/>
   <c r="M53" i="9"/>
   <c r="M52" i="9"/>
   <c r="M51" i="9"/>
   <c r="M50" i="9"/>
   <c r="M49" i="9"/>
   <c r="M48" i="9"/>
   <c r="M47" i="9"/>
   <c r="M46" i="9"/>
   <c r="M45" i="9"/>
   <c r="M33" i="9"/>
   <c r="M32" i="9"/>
   <c r="M31" i="9"/>
   <c r="M30" i="9"/>
   <c r="M29" i="9"/>
@@ -283,63 +285,63 @@
   <c r="A3" i="9"/>
   <c r="A2" i="9"/>
   <c r="A3" i="8"/>
   <c r="A2" i="8"/>
   <c r="O30" i="7"/>
   <c r="O29" i="7"/>
   <c r="O28" i="7"/>
   <c r="O27" i="7"/>
   <c r="O26" i="7"/>
   <c r="O25" i="7"/>
   <c r="O24" i="7"/>
   <c r="O23" i="7"/>
   <c r="O22" i="7"/>
   <c r="O21" i="7"/>
   <c r="O20" i="7"/>
   <c r="O19" i="7"/>
   <c r="O18" i="7"/>
   <c r="O17" i="7"/>
   <c r="O16" i="7"/>
   <c r="O15" i="7"/>
   <c r="O14" i="7"/>
   <c r="O13" i="7"/>
   <c r="E5" i="7"/>
   <c r="A3" i="7"/>
   <c r="A2" i="7"/>
-  <c r="A58" i="17" l="1"/>
-  <c r="A65" i="17" s="1"/>
+  <c r="A61" i="17" l="1"/>
+  <c r="A68" i="17" s="1"/>
   <c r="A3" i="11"/>
   <c r="A2" i="11"/>
   <c r="B6" i="5"/>
   <c r="C6" i="5" s="1"/>
   <c r="A2" i="5"/>
   <c r="A3" i="2"/>
   <c r="A2" i="2"/>
   <c r="B6" i="2"/>
   <c r="C6" i="2" s="1"/>
   <c r="A57" i="1"/>
-  <c r="A68" i="17" l="1"/>
+  <c r="A71" i="17" l="1"/>
   <c r="K62" i="10"/>
   <c r="N62" i="10" s="1"/>
   <c r="K61" i="10"/>
   <c r="N61" i="10" s="1"/>
   <c r="K60" i="10"/>
   <c r="N60" i="10" s="1"/>
   <c r="K59" i="10"/>
   <c r="N59" i="10" s="1"/>
   <c r="K58" i="10"/>
   <c r="N58" i="10" s="1"/>
   <c r="K57" i="10"/>
   <c r="N57" i="10" s="1"/>
   <c r="K56" i="10"/>
   <c r="N56" i="10" s="1"/>
   <c r="K55" i="10"/>
   <c r="N55" i="10" s="1"/>
   <c r="K54" i="10"/>
   <c r="N54" i="10" s="1"/>
   <c r="K53" i="10"/>
   <c r="N53" i="10" s="1"/>
   <c r="K52" i="10"/>
   <c r="N52" i="10" s="1"/>
   <c r="K51" i="10"/>
   <c r="N51" i="10" s="1"/>
   <c r="K49" i="10"/>
@@ -388,61 +390,61 @@
   <c r="N16" i="10" s="1"/>
   <c r="M50" i="10"/>
   <c r="M63" i="10" s="1"/>
   <c r="L50" i="10"/>
   <c r="J50" i="10"/>
   <c r="I50" i="10"/>
   <c r="I63" i="10" s="1"/>
   <c r="H50" i="10"/>
   <c r="H63" i="10" s="1"/>
   <c r="J63" i="10"/>
   <c r="M21" i="10"/>
   <c r="M34" i="10" s="1"/>
   <c r="L21" i="10"/>
   <c r="J21" i="10"/>
   <c r="J34" i="10" s="1"/>
   <c r="I21" i="10"/>
   <c r="I34" i="10" s="1"/>
   <c r="H21" i="10"/>
   <c r="H34" i="10" s="1"/>
   <c r="K50" i="10" l="1"/>
   <c r="N50" i="10" s="1"/>
   <c r="N63" i="10" s="1"/>
   <c r="C15" i="19" s="1"/>
   <c r="L63" i="10"/>
   <c r="L34" i="10"/>
-  <c r="A71" i="17"/>
-  <c r="A77" i="17" s="1"/>
+  <c r="A74" i="17"/>
   <c r="A80" i="17" s="1"/>
-  <c r="A82" i="17" s="1"/>
-[...6 lines deleted...]
-  <c r="A149" i="17" s="1"/>
+  <c r="A83" i="17" s="1"/>
+  <c r="A85" i="17" s="1"/>
+  <c r="A100" i="17" s="1"/>
+  <c r="A116" i="17" s="1"/>
+  <c r="A123" i="17" s="1"/>
+  <c r="A131" i="17" s="1"/>
+  <c r="A138" i="17" s="1"/>
+  <c r="A145" i="17" s="1"/>
+  <c r="A152" i="17" s="1"/>
   <c r="K21" i="10"/>
   <c r="N21" i="10" s="1"/>
   <c r="N34" i="10" s="1"/>
   <c r="C14" i="19" s="1"/>
   <c r="K63" i="10" l="1"/>
   <c r="K34" i="10"/>
   <c r="L50" i="9"/>
   <c r="L63" i="9" s="1"/>
   <c r="K50" i="9"/>
   <c r="K63" i="9" s="1"/>
   <c r="J50" i="9"/>
   <c r="J63" i="9" s="1"/>
   <c r="I50" i="9"/>
   <c r="I63" i="9" s="1"/>
   <c r="H50" i="9"/>
   <c r="H63" i="9" s="1"/>
   <c r="L21" i="9"/>
   <c r="L34" i="9" s="1"/>
   <c r="K21" i="9"/>
   <c r="K34" i="9" s="1"/>
   <c r="J21" i="9"/>
   <c r="I21" i="9"/>
   <c r="I34" i="9" s="1"/>
   <c r="H21" i="9"/>
   <c r="H34" i="9" s="1"/>
@@ -520,109 +522,108 @@
   <c r="K29" i="7"/>
   <c r="K28" i="7"/>
   <c r="K27" i="7"/>
   <c r="K26" i="7"/>
   <c r="K25" i="7"/>
   <c r="K24" i="7"/>
   <c r="K23" i="7"/>
   <c r="K22" i="7"/>
   <c r="K21" i="7"/>
   <c r="K20" i="7"/>
   <c r="K19" i="7"/>
   <c r="K17" i="7"/>
   <c r="K16" i="7"/>
   <c r="K15" i="7"/>
   <c r="K14" i="7"/>
   <c r="K13" i="7"/>
   <c r="N30" i="7"/>
   <c r="M30" i="7"/>
   <c r="J30" i="7"/>
   <c r="I30" i="7"/>
   <c r="H30" i="7"/>
   <c r="G30" i="7"/>
   <c r="K18" i="7" l="1"/>
   <c r="K31" i="7"/>
   <c r="C12" i="5"/>
-  <c r="H120" i="17" s="1"/>
-  <c r="H121" i="17" s="1"/>
   <c r="C14" i="5" l="1"/>
   <c r="C16" i="5" s="1"/>
   <c r="C21" i="5"/>
   <c r="B21" i="5"/>
   <c r="B72" i="2"/>
   <c r="C72" i="2"/>
-  <c r="H113" i="17" l="1"/>
-  <c r="H114" i="17" s="1"/>
+  <c r="H116" i="17" l="1"/>
+  <c r="H117" i="17" s="1"/>
   <c r="C22" i="5"/>
   <c r="C26" i="5" s="1"/>
   <c r="C29" i="5" s="1"/>
   <c r="C35" i="5" s="1"/>
   <c r="C45" i="5" s="1"/>
   <c r="B34" i="5" s="1"/>
   <c r="C12" i="19" s="1"/>
-  <c r="H97" i="17"/>
-[...2 lines deleted...]
-  <c r="H143" i="17" s="1"/>
+  <c r="H145" i="17"/>
+  <c r="H146" i="17" s="1"/>
   <c r="B12" i="5"/>
+  <c r="H123" i="17" s="1"/>
+  <c r="H124" i="17" s="1"/>
   <c r="C63" i="2"/>
   <c r="C25" i="2"/>
   <c r="B25" i="2"/>
   <c r="C12" i="2"/>
   <c r="C17" i="2" s="1"/>
   <c r="C39" i="2" s="1"/>
   <c r="B42" i="2"/>
   <c r="B14" i="5" l="1"/>
-  <c r="B16" i="5" s="1"/>
-[...5 lines deleted...]
-  <c r="C10" i="19" s="1"/>
   <c r="C13" i="19"/>
   <c r="C11" i="19"/>
-  <c r="H128" i="17"/>
-  <c r="H129" i="17" s="1"/>
+  <c r="H131" i="17"/>
+  <c r="H132" i="17" s="1"/>
   <c r="B63" i="2"/>
   <c r="C74" i="2"/>
   <c r="C8" i="19" s="1"/>
   <c r="B12" i="2"/>
   <c r="B17" i="2" s="1"/>
   <c r="B39" i="2" s="1"/>
-  <c r="H135" i="17" l="1"/>
-  <c r="H136" i="17" s="1"/>
+  <c r="B16" i="5" l="1"/>
+  <c r="B22" i="5" s="1"/>
+  <c r="B26" i="5" s="1"/>
+  <c r="B29" i="5" s="1"/>
+  <c r="B35" i="5" s="1"/>
+  <c r="B45" i="5" s="1"/>
+  <c r="H138" i="17"/>
+  <c r="H139" i="17" s="1"/>
   <c r="B74" i="2"/>
   <c r="C7" i="19" s="1"/>
-  <c r="H149" i="17"/>
-  <c r="H150" i="17" s="1"/>
+  <c r="H152" i="17"/>
+  <c r="H153" i="17" s="1"/>
   <c r="C42" i="2"/>
+  <c r="C10" i="19" l="1"/>
+  <c r="H102" i="17"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="738" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="739" uniqueCount="420">
   <si>
     <t>ICCAS v. 2024</t>
   </si>
   <si>
     <t>Date Licensed:</t>
   </si>
   <si>
     <t>Fiscal Year End:</t>
   </si>
   <si>
     <t>Captive Type:</t>
   </si>
   <si>
     <t>Vice President</t>
   </si>
   <si>
     <t>President (Signature)</t>
   </si>
   <si>
     <t>Secretary (Signature)</t>
   </si>
   <si>
     <t>Treasurer (Signature)</t>
   </si>
   <si>
@@ -4993,58 +4994,50 @@
     <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="37" fontId="5" fillId="2" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="143" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -5367,50 +5360,78 @@
     <xf numFmtId="37" fontId="5" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="4" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="149" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="150" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="5" fontId="3" fillId="2" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
@@ -5514,50 +5535,70 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="46" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="46" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="46" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="46" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="46" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="46" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="46" fillId="3" borderId="146" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="46" fillId="3" borderId="147" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="134" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="135" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -5675,70 +5716,50 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="2" borderId="134" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="2" borderId="135" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...18 lines deleted...]
-    </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="3" borderId="141" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="3" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5786,50 +5807,58 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="56" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="57" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="89" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="90" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="119" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="72" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="119" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="72" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="4" borderId="57" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="60" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="66" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="119" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="72" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="117" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="67" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="4" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -6269,117 +6298,89 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="19" fillId="3" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...26 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Comma" xfId="6" builtinId="3"/>
     <cellStyle name="Currency" xfId="7" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="3" xr:uid="{B291C79E-0CA9-4A87-B3AF-24F8133D23FE}"/>
     <cellStyle name="Hyperlink" xfId="5" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{31C6A6C6-C015-4A7E-B442-002D410FEE44}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{ACE1E564-E36B-4CFF-A8ED-964FD98FB9E0}"/>
     <cellStyle name="Percent" xfId="8" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="4" xr:uid="{5B93468B-02BC-4DE2-AEDE-023D96B05C0B}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>669257</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="A picture containing graphical user interface&#10;&#10;Description automatically generated">
           <a:extLst>
@@ -6394,50 +6395,54 @@
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="4044" t="17369" r="43260" b="13153"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="38100" y="28575"/>
           <a:ext cx="4095750" cy="952500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6762,789 +6767,789 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{337D4F94-AEFD-4F86-BF0A-B9353196437B}">
   <sheetPr codeName="Sheet11">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H94"/>
   <sheetViews>
-    <sheetView topLeftCell="A68" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11:H11"/>
+    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.7109375" style="121" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="121" customWidth="1"/>
     <col min="4" max="5" width="20.7109375" style="121" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="121" customWidth="1"/>
     <col min="7" max="10" width="20.7109375" style="121" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="121"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="H1" s="187" t="s">
+      <c r="H1" s="185" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A7" s="188"/>
+      <c r="A7" s="186"/>
     </row>
     <row r="9" spans="1:8" ht="34.5" x14ac:dyDescent="0.55000000000000004">
-      <c r="A9" s="352" t="s">
+      <c r="A9" s="358" t="s">
         <v>90</v>
       </c>
-      <c r="B9" s="352"/>
-[...3 lines deleted...]
-      <c r="F9" s="352"/>
+      <c r="B9" s="358"/>
+      <c r="C9" s="358"/>
+      <c r="D9" s="358"/>
+      <c r="E9" s="358"/>
+      <c r="F9" s="358"/>
     </row>
     <row r="10" spans="1:8" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="189"/>
+      <c r="A10" s="187"/>
     </row>
     <row r="11" spans="1:8" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="190" t="s">
+      <c r="A11" s="188" t="s">
         <v>229</v>
       </c>
-      <c r="C11" s="191"/>
-[...4 lines deleted...]
-      <c r="H11" s="358"/>
+      <c r="C11" s="189"/>
+      <c r="D11" s="189"/>
+      <c r="E11" s="189"/>
+      <c r="F11" s="362"/>
+      <c r="G11" s="363"/>
+      <c r="H11" s="364"/>
     </row>
     <row r="12" spans="1:8" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="192" t="s">
+      <c r="A12" s="190" t="s">
         <v>228</v>
       </c>
-      <c r="B12" s="191"/>
-[...5 lines deleted...]
-      <c r="H12" s="355"/>
+      <c r="B12" s="189"/>
+      <c r="C12" s="189"/>
+      <c r="D12" s="189"/>
+      <c r="E12" s="189"/>
+      <c r="F12" s="359"/>
+      <c r="G12" s="360"/>
+      <c r="H12" s="361"/>
     </row>
     <row r="13" spans="1:8" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="192" t="s">
+      <c r="A13" s="190" t="s">
         <v>234</v>
       </c>
-      <c r="B13" s="191"/>
-[...5 lines deleted...]
-      <c r="H13" s="355"/>
+      <c r="B13" s="189"/>
+      <c r="C13" s="189"/>
+      <c r="D13" s="189"/>
+      <c r="E13" s="189"/>
+      <c r="F13" s="359"/>
+      <c r="G13" s="360"/>
+      <c r="H13" s="361"/>
     </row>
     <row r="14" spans="1:8" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="121" t="s">
         <v>235</v>
       </c>
-      <c r="B14" s="191"/>
-[...5 lines deleted...]
-      <c r="H14" s="355"/>
+      <c r="B14" s="189"/>
+      <c r="C14" s="189"/>
+      <c r="D14" s="189"/>
+      <c r="E14" s="189"/>
+      <c r="F14" s="359"/>
+      <c r="G14" s="360"/>
+      <c r="H14" s="361"/>
     </row>
     <row r="15" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A15" s="193"/>
+      <c r="A15" s="191"/>
     </row>
     <row r="18" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="121" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="333"/>
-      <c r="C18" s="333"/>
+      <c r="B18" s="339"/>
+      <c r="C18" s="339"/>
     </row>
     <row r="19" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="334" t="s">
+      <c r="B19" s="340" t="s">
         <v>230</v>
       </c>
-      <c r="C19" s="334"/>
+      <c r="C19" s="340"/>
     </row>
     <row r="20" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="333"/>
-      <c r="C20" s="333"/>
+      <c r="B20" s="339"/>
+      <c r="C20" s="339"/>
     </row>
     <row r="21" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="334" t="s">
+      <c r="B21" s="340" t="s">
         <v>230</v>
       </c>
-      <c r="C21" s="334"/>
+      <c r="C21" s="340"/>
     </row>
     <row r="22" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="151"/>
       <c r="C22" s="151"/>
     </row>
     <row r="23" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="B23" s="336" t="s">
+      <c r="B23" s="342" t="s">
         <v>295</v>
       </c>
-      <c r="C23" s="336"/>
+      <c r="C23" s="342"/>
     </row>
     <row r="24" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="121" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="336" t="s">
+      <c r="B25" s="342" t="s">
         <v>295</v>
       </c>
-      <c r="C25" s="336"/>
+      <c r="C25" s="342"/>
     </row>
     <row r="26" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="121" t="s">
         <v>231</v>
       </c>
-      <c r="B27" s="335"/>
-[...3 lines deleted...]
-      <c r="F27" s="335"/>
+      <c r="B27" s="341"/>
+      <c r="C27" s="341"/>
+      <c r="D27" s="341"/>
+      <c r="E27" s="341"/>
+      <c r="F27" s="341"/>
     </row>
     <row r="28" spans="1:6" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="191" t="s">
+      <c r="A29" s="189" t="s">
         <v>223</v>
       </c>
-      <c r="B29" s="335"/>
-[...3 lines deleted...]
-      <c r="F29" s="335"/>
+      <c r="B29" s="341"/>
+      <c r="C29" s="341"/>
+      <c r="D29" s="341"/>
+      <c r="E29" s="341"/>
+      <c r="F29" s="341"/>
     </row>
     <row r="30" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="191" t="s">
+      <c r="A31" s="189" t="s">
         <v>16</v>
       </c>
-      <c r="B31" s="194" t="s">
+      <c r="B31" s="192" t="s">
         <v>17</v>
       </c>
-      <c r="C31" s="335"/>
-[...2 lines deleted...]
-      <c r="F31" s="335"/>
+      <c r="C31" s="341"/>
+      <c r="D31" s="341"/>
+      <c r="E31" s="341"/>
+      <c r="F31" s="341"/>
     </row>
     <row r="32" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="194"/>
+      <c r="B32" s="192"/>
     </row>
     <row r="33" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="194" t="s">
+      <c r="B33" s="192" t="s">
         <v>18</v>
       </c>
-      <c r="C33" s="335"/>
-[...2 lines deleted...]
-      <c r="F33" s="335"/>
+      <c r="C33" s="341"/>
+      <c r="D33" s="341"/>
+      <c r="E33" s="341"/>
+      <c r="F33" s="341"/>
     </row>
     <row r="34" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="194"/>
+      <c r="B34" s="192"/>
     </row>
     <row r="35" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="194" t="s">
+      <c r="B35" s="192" t="s">
         <v>19</v>
       </c>
-      <c r="C35" s="335"/>
-[...2 lines deleted...]
-      <c r="F35" s="335"/>
+      <c r="C35" s="341"/>
+      <c r="D35" s="341"/>
+      <c r="E35" s="341"/>
+      <c r="F35" s="341"/>
     </row>
     <row r="36" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="340" t="s">
+      <c r="A39" s="346" t="s">
         <v>232</v>
       </c>
-      <c r="B39" s="340"/>
-[...5 lines deleted...]
-      <c r="H39" s="340"/>
+      <c r="B39" s="346"/>
+      <c r="C39" s="346"/>
+      <c r="D39" s="346"/>
+      <c r="E39" s="346"/>
+      <c r="F39" s="346"/>
+      <c r="G39" s="346"/>
+      <c r="H39" s="346"/>
     </row>
     <row r="40" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="195"/>
-[...6 lines deleted...]
-      <c r="H40" s="195"/>
+      <c r="A40" s="193"/>
+      <c r="B40" s="193"/>
+      <c r="C40" s="193"/>
+      <c r="D40" s="193"/>
+      <c r="E40" s="193"/>
+      <c r="F40" s="193"/>
+      <c r="G40" s="193"/>
+      <c r="H40" s="193"/>
     </row>
     <row r="41" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="B41" s="337"/>
-[...2 lines deleted...]
-      <c r="F41" s="196" t="s">
+      <c r="B41" s="343"/>
+      <c r="C41" s="344"/>
+      <c r="D41" s="345"/>
+      <c r="F41" s="194" t="s">
         <v>4</v>
       </c>
-      <c r="G41" s="343"/>
-      <c r="H41" s="342"/>
+      <c r="G41" s="349"/>
+      <c r="H41" s="348"/>
     </row>
     <row r="42" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B42" s="337"/>
-[...2 lines deleted...]
-      <c r="F42" s="196" t="s">
+      <c r="B42" s="343"/>
+      <c r="C42" s="344"/>
+      <c r="D42" s="345"/>
+      <c r="F42" s="194" t="s">
         <v>4</v>
       </c>
-      <c r="G42" s="343"/>
-      <c r="H42" s="342"/>
+      <c r="G42" s="349"/>
+      <c r="H42" s="348"/>
     </row>
     <row r="43" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="B43" s="337"/>
-[...2 lines deleted...]
-      <c r="F43" s="196" t="s">
+      <c r="B43" s="343"/>
+      <c r="C43" s="344"/>
+      <c r="D43" s="345"/>
+      <c r="F43" s="194" t="s">
         <v>4</v>
       </c>
-      <c r="G43" s="343"/>
-      <c r="H43" s="342"/>
+      <c r="G43" s="349"/>
+      <c r="H43" s="348"/>
     </row>
     <row r="44" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="1"/>
-      <c r="B44" s="337"/>
-[...5 lines deleted...]
-      <c r="H44" s="342"/>
+      <c r="B44" s="343"/>
+      <c r="C44" s="344"/>
+      <c r="D44" s="345"/>
+      <c r="E44" s="194"/>
+      <c r="F44" s="195"/>
+      <c r="G44" s="347"/>
+      <c r="H44" s="348"/>
     </row>
     <row r="45" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="1"/>
-      <c r="B45" s="337"/>
-[...5 lines deleted...]
-      <c r="H45" s="342"/>
+      <c r="B45" s="343"/>
+      <c r="C45" s="344"/>
+      <c r="D45" s="345"/>
+      <c r="E45" s="194"/>
+      <c r="F45" s="195"/>
+      <c r="G45" s="347"/>
+      <c r="H45" s="348"/>
     </row>
     <row r="46" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="1"/>
-      <c r="B46" s="337"/>
-[...5 lines deleted...]
-      <c r="H46" s="342"/>
+      <c r="B46" s="343"/>
+      <c r="C46" s="344"/>
+      <c r="D46" s="345"/>
+      <c r="E46" s="194"/>
+      <c r="F46" s="195"/>
+      <c r="G46" s="347"/>
+      <c r="H46" s="348"/>
     </row>
     <row r="47" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="198"/>
-[...6 lines deleted...]
-      <c r="H47" s="198"/>
+      <c r="A47" s="196"/>
+      <c r="B47" s="196"/>
+      <c r="C47" s="196"/>
+      <c r="D47" s="196"/>
+      <c r="E47" s="196"/>
+      <c r="F47" s="196"/>
+      <c r="G47" s="196"/>
+      <c r="H47" s="196"/>
     </row>
     <row r="48" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="340" t="s">
+      <c r="A48" s="346" t="s">
         <v>233</v>
       </c>
-      <c r="B48" s="340"/>
-[...5 lines deleted...]
-      <c r="H48" s="340"/>
+      <c r="B48" s="346"/>
+      <c r="C48" s="346"/>
+      <c r="D48" s="346"/>
+      <c r="E48" s="346"/>
+      <c r="F48" s="346"/>
+      <c r="G48" s="346"/>
+      <c r="H48" s="346"/>
     </row>
     <row r="49" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="195"/>
-[...6 lines deleted...]
-      <c r="H49" s="195"/>
+      <c r="A49" s="193"/>
+      <c r="B49" s="193"/>
+      <c r="C49" s="193"/>
+      <c r="D49" s="193"/>
+      <c r="E49" s="193"/>
+      <c r="F49" s="193"/>
+      <c r="G49" s="193"/>
+      <c r="H49" s="193"/>
     </row>
     <row r="50" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="343"/>
-[...6 lines deleted...]
-      <c r="H50" s="351"/>
+      <c r="A50" s="349"/>
+      <c r="B50" s="348"/>
+      <c r="C50" s="196"/>
+      <c r="D50" s="343"/>
+      <c r="E50" s="345"/>
+      <c r="F50" s="196"/>
+      <c r="G50" s="356"/>
+      <c r="H50" s="357"/>
     </row>
     <row r="51" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="343"/>
-[...6 lines deleted...]
-      <c r="H51" s="351"/>
+      <c r="A51" s="349"/>
+      <c r="B51" s="348"/>
+      <c r="C51" s="196"/>
+      <c r="D51" s="343"/>
+      <c r="E51" s="345"/>
+      <c r="F51" s="196"/>
+      <c r="G51" s="356"/>
+      <c r="H51" s="357"/>
     </row>
     <row r="52" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="343"/>
-[...6 lines deleted...]
-      <c r="H52" s="351"/>
+      <c r="A52" s="349"/>
+      <c r="B52" s="348"/>
+      <c r="C52" s="196"/>
+      <c r="D52" s="343"/>
+      <c r="E52" s="345"/>
+      <c r="F52" s="196"/>
+      <c r="G52" s="356"/>
+      <c r="H52" s="357"/>
     </row>
     <row r="53" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="343"/>
-[...6 lines deleted...]
-      <c r="H53" s="351"/>
+      <c r="A53" s="349"/>
+      <c r="B53" s="348"/>
+      <c r="C53" s="196"/>
+      <c r="D53" s="343"/>
+      <c r="E53" s="345"/>
+      <c r="F53" s="196"/>
+      <c r="G53" s="356"/>
+      <c r="H53" s="357"/>
     </row>
     <row r="54" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="343"/>
-[...6 lines deleted...]
-      <c r="H54" s="351"/>
+      <c r="A54" s="349"/>
+      <c r="B54" s="348"/>
+      <c r="C54" s="196"/>
+      <c r="D54" s="343"/>
+      <c r="E54" s="345"/>
+      <c r="F54" s="196"/>
+      <c r="G54" s="356"/>
+      <c r="H54" s="357"/>
     </row>
     <row r="55" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="1"/>
       <c r="B55" s="1"/>
       <c r="C55" s="123"/>
       <c r="D55" s="123"/>
       <c r="E55" s="123"/>
       <c r="F55" s="123"/>
       <c r="G55" s="123"/>
-      <c r="H55" s="198"/>
+      <c r="H55" s="196"/>
     </row>
     <row r="56" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="1"/>
       <c r="B56" s="1"/>
       <c r="C56" s="123"/>
       <c r="D56" s="123"/>
       <c r="E56" s="123"/>
       <c r="F56" s="123"/>
       <c r="G56" s="123"/>
-      <c r="H56" s="198"/>
+      <c r="H56" s="196"/>
     </row>
     <row r="57" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="198" t="str">
+      <c r="A57" s="196" t="str">
         <f>CONCATENATE("The officers of this reporting entity, ",F12,", being duly sworn,")</f>
         <v>The officers of this reporting entity, , being duly sworn,</v>
       </c>
-      <c r="B57" s="198"/>
-[...5 lines deleted...]
-      <c r="H57" s="198"/>
+      <c r="B57" s="196"/>
+      <c r="C57" s="196"/>
+      <c r="D57" s="196"/>
+      <c r="E57" s="196"/>
+      <c r="F57" s="197"/>
+      <c r="G57" s="196"/>
+      <c r="H57" s="196"/>
     </row>
     <row r="58" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="198" t="s">
+      <c r="A58" s="196" t="s">
         <v>239</v>
       </c>
-      <c r="B58" s="198"/>
-[...5 lines deleted...]
-      <c r="H58" s="198"/>
+      <c r="B58" s="196"/>
+      <c r="C58" s="196"/>
+      <c r="D58" s="196"/>
+      <c r="E58" s="196"/>
+      <c r="F58" s="196"/>
+      <c r="G58" s="196"/>
+      <c r="H58" s="196"/>
     </row>
     <row r="59" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="198" t="s">
+      <c r="A59" s="196" t="s">
         <v>240</v>
       </c>
-      <c r="B59" s="198"/>
-[...5 lines deleted...]
-      <c r="H59" s="198"/>
+      <c r="B59" s="196"/>
+      <c r="C59" s="196"/>
+      <c r="D59" s="196"/>
+      <c r="E59" s="196"/>
+      <c r="F59" s="196"/>
+      <c r="G59" s="196"/>
+      <c r="H59" s="196"/>
     </row>
     <row r="60" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="198" t="s">
+      <c r="A60" s="196" t="s">
         <v>241</v>
       </c>
-      <c r="B60" s="198"/>
-[...5 lines deleted...]
-      <c r="H60" s="198"/>
+      <c r="B60" s="196"/>
+      <c r="C60" s="196"/>
+      <c r="D60" s="196"/>
+      <c r="E60" s="196"/>
+      <c r="F60" s="196"/>
+      <c r="G60" s="196"/>
+      <c r="H60" s="196"/>
     </row>
     <row r="61" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="198" t="s">
+      <c r="A61" s="196" t="s">
         <v>242</v>
       </c>
-      <c r="B61" s="198"/>
-[...5 lines deleted...]
-      <c r="H61" s="198"/>
+      <c r="B61" s="196"/>
+      <c r="C61" s="196"/>
+      <c r="D61" s="196"/>
+      <c r="E61" s="196"/>
+      <c r="F61" s="196"/>
+      <c r="G61" s="196"/>
+      <c r="H61" s="196"/>
     </row>
     <row r="62" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="198" t="s">
+      <c r="A62" s="196" t="s">
         <v>243</v>
       </c>
-      <c r="B62" s="198"/>
-[...5 lines deleted...]
-      <c r="H62" s="198"/>
+      <c r="B62" s="196"/>
+      <c r="C62" s="196"/>
+      <c r="D62" s="196"/>
+      <c r="E62" s="196"/>
+      <c r="F62" s="196"/>
+      <c r="G62" s="196"/>
+      <c r="H62" s="196"/>
     </row>
     <row r="63" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="198"/>
-[...6 lines deleted...]
-      <c r="H63" s="198"/>
+      <c r="A63" s="196"/>
+      <c r="B63" s="196"/>
+      <c r="C63" s="196"/>
+      <c r="D63" s="196"/>
+      <c r="E63" s="196"/>
+      <c r="F63" s="196"/>
+      <c r="G63" s="196"/>
+      <c r="H63" s="196"/>
     </row>
     <row r="64" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="198"/>
-[...6 lines deleted...]
-      <c r="H64" s="198"/>
+      <c r="A64" s="196"/>
+      <c r="B64" s="196"/>
+      <c r="C64" s="196"/>
+      <c r="D64" s="196"/>
+      <c r="E64" s="196"/>
+      <c r="F64" s="196"/>
+      <c r="G64" s="196"/>
+      <c r="H64" s="196"/>
     </row>
     <row r="65" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="345"/>
-[...6 lines deleted...]
-      <c r="H65" s="345"/>
+      <c r="A65" s="351"/>
+      <c r="B65" s="351"/>
+      <c r="C65" s="196"/>
+      <c r="D65" s="351"/>
+      <c r="E65" s="351"/>
+      <c r="F65" s="196"/>
+      <c r="G65" s="351"/>
+      <c r="H65" s="351"/>
     </row>
     <row r="66" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="124" t="s">
         <v>5</v>
       </c>
       <c r="B66" s="124"/>
       <c r="C66" s="124" t="s">
         <v>6</v>
       </c>
       <c r="D66" s="124"/>
       <c r="E66" s="124"/>
       <c r="F66" s="124"/>
       <c r="G66" s="124" t="s">
         <v>7</v>
       </c>
       <c r="H66" s="124"/>
     </row>
     <row r="67" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="198"/>
-[...4 lines deleted...]
-      <c r="F67" s="198"/>
+      <c r="A67" s="196"/>
+      <c r="B67" s="196"/>
+      <c r="C67" s="196"/>
+      <c r="D67" s="196"/>
+      <c r="E67" s="196"/>
+      <c r="F67" s="196"/>
       <c r="G67" s="124" t="s">
         <v>8</v>
       </c>
-      <c r="H67" s="198"/>
+      <c r="H67" s="196"/>
     </row>
     <row r="68" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="198"/>
-[...4 lines deleted...]
-      <c r="F68" s="198"/>
+      <c r="A68" s="196"/>
+      <c r="B68" s="196"/>
+      <c r="C68" s="196"/>
+      <c r="D68" s="196"/>
+      <c r="E68" s="196"/>
+      <c r="F68" s="196"/>
       <c r="G68" s="124"/>
-      <c r="H68" s="198"/>
+      <c r="H68" s="196"/>
     </row>
     <row r="69" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="345"/>
-[...3 lines deleted...]
-      <c r="E69" s="201" t="s">
+      <c r="A69" s="351"/>
+      <c r="B69" s="351"/>
+      <c r="C69" s="196"/>
+      <c r="D69" s="198"/>
+      <c r="E69" s="199" t="s">
         <v>9</v>
       </c>
-      <c r="F69" s="201"/>
-[...1 lines deleted...]
-      <c r="H69" s="198"/>
+      <c r="F69" s="199"/>
+      <c r="G69" s="199"/>
+      <c r="H69" s="196"/>
     </row>
     <row r="70" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="124" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="124"/>
-      <c r="C70" s="198"/>
-[...4 lines deleted...]
-      <c r="H70" s="198"/>
+      <c r="C70" s="196"/>
+      <c r="D70" s="196"/>
+      <c r="E70" s="196"/>
+      <c r="F70" s="196"/>
+      <c r="G70" s="196"/>
+      <c r="H70" s="196"/>
     </row>
     <row r="71" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="124"/>
       <c r="B71" s="124"/>
-      <c r="C71" s="198"/>
-[...2 lines deleted...]
-      <c r="F71" s="198"/>
+      <c r="C71" s="196"/>
+      <c r="D71" s="196"/>
+      <c r="E71" s="196"/>
+      <c r="F71" s="196"/>
     </row>
     <row r="72" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="346" t="s">
+      <c r="A72" s="352" t="s">
         <v>222</v>
       </c>
-      <c r="B72" s="346"/>
-[...3 lines deleted...]
-      <c r="F72" s="198"/>
+      <c r="B72" s="352"/>
+      <c r="C72" s="351"/>
+      <c r="D72" s="351"/>
+      <c r="E72" s="351"/>
+      <c r="F72" s="196"/>
     </row>
     <row r="73" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="198"/>
-[...4 lines deleted...]
-      <c r="F73" s="198"/>
+      <c r="A73" s="196"/>
+      <c r="B73" s="196"/>
+      <c r="C73" s="200"/>
+      <c r="D73" s="200"/>
+      <c r="E73" s="200"/>
+      <c r="F73" s="196"/>
     </row>
     <row r="74" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="346" t="s">
+      <c r="A74" s="352" t="s">
         <v>11</v>
       </c>
-      <c r="B74" s="346"/>
-[...3 lines deleted...]
-      <c r="F74" s="198"/>
+      <c r="B74" s="352"/>
+      <c r="C74" s="351"/>
+      <c r="D74" s="351"/>
+      <c r="E74" s="351"/>
+      <c r="F74" s="196"/>
     </row>
     <row r="75" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="198"/>
-[...4 lines deleted...]
-      <c r="F75" s="198"/>
+      <c r="A75" s="196"/>
+      <c r="B75" s="196"/>
+      <c r="C75" s="196"/>
+      <c r="D75" s="196"/>
+      <c r="E75" s="196"/>
+      <c r="F75" s="196"/>
     </row>
     <row r="76" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="346" t="s">
+      <c r="A76" s="352" t="s">
         <v>12</v>
       </c>
-      <c r="B76" s="346"/>
-[...3 lines deleted...]
-      <c r="F76" s="198"/>
+      <c r="B76" s="352"/>
+      <c r="C76" s="196"/>
+      <c r="D76" s="196"/>
+      <c r="E76" s="201"/>
+      <c r="F76" s="196"/>
     </row>
     <row r="77" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="15"/>
-      <c r="B77" s="204" t="s">
+      <c r="B77" s="202" t="s">
         <v>13</v>
       </c>
-      <c r="C77" s="345"/>
-[...4 lines deleted...]
-      <c r="H77" s="198"/>
+      <c r="C77" s="351"/>
+      <c r="D77" s="351"/>
+      <c r="E77" s="351"/>
+      <c r="F77" s="196"/>
+      <c r="G77" s="196"/>
+      <c r="H77" s="196"/>
     </row>
     <row r="78" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="205"/>
-[...6 lines deleted...]
-      <c r="H78" s="198"/>
+      <c r="A78" s="203"/>
+      <c r="B78" s="202"/>
+      <c r="C78" s="355"/>
+      <c r="D78" s="355"/>
+      <c r="E78" s="355"/>
+      <c r="F78" s="196"/>
+      <c r="G78" s="196"/>
+      <c r="H78" s="196"/>
     </row>
     <row r="79" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="198" t="s">
+      <c r="A79" s="196" t="s">
         <v>92</v>
       </c>
-      <c r="B79" s="198"/>
-[...5 lines deleted...]
-      <c r="H79" s="198"/>
+      <c r="B79" s="196"/>
+      <c r="C79" s="351"/>
+      <c r="D79" s="351"/>
+      <c r="E79" s="351"/>
+      <c r="F79" s="196"/>
+      <c r="G79" s="196"/>
+      <c r="H79" s="196"/>
     </row>
     <row r="80" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="198"/>
-[...6 lines deleted...]
-      <c r="H80" s="198"/>
+      <c r="A80" s="196"/>
+      <c r="B80" s="196"/>
+      <c r="C80" s="200"/>
+      <c r="D80" s="200"/>
+      <c r="E80" s="200"/>
+      <c r="F80" s="196"/>
+      <c r="G80" s="196"/>
+      <c r="H80" s="196"/>
     </row>
     <row r="81" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A81" s="198" t="s">
+      <c r="A81" s="196" t="s">
         <v>14</v>
       </c>
-      <c r="B81" s="206"/>
-[...5 lines deleted...]
-      <c r="H81" s="198"/>
+      <c r="B81" s="204"/>
+      <c r="C81" s="353"/>
+      <c r="D81" s="353"/>
+      <c r="E81" s="353"/>
+      <c r="F81" s="196"/>
+      <c r="G81" s="196"/>
+      <c r="H81" s="196"/>
     </row>
     <row r="82" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="198"/>
-[...6 lines deleted...]
-      <c r="H82" s="198"/>
+      <c r="A82" s="196"/>
+      <c r="B82" s="196"/>
+      <c r="C82" s="354"/>
+      <c r="D82" s="354"/>
+      <c r="E82" s="354"/>
+      <c r="F82" s="196"/>
+      <c r="G82" s="196"/>
+      <c r="H82" s="196"/>
     </row>
     <row r="83" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="207"/>
-[...6 lines deleted...]
-      <c r="H83" s="207"/>
+      <c r="A83" s="205"/>
+      <c r="B83" s="205"/>
+      <c r="C83" s="350"/>
+      <c r="D83" s="350"/>
+      <c r="E83" s="350"/>
+      <c r="F83" s="205"/>
+      <c r="G83" s="205"/>
+      <c r="H83" s="205"/>
     </row>
     <row r="84" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="198"/>
-[...6 lines deleted...]
-      <c r="H84" s="198"/>
+      <c r="A84" s="196"/>
+      <c r="B84" s="196"/>
+      <c r="C84" s="203"/>
+      <c r="D84" s="203"/>
+      <c r="E84" s="203"/>
+      <c r="F84" s="196"/>
+      <c r="G84" s="196"/>
+      <c r="H84" s="196"/>
     </row>
     <row r="85" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="208" t="s">
+      <c r="A85" s="206" t="s">
         <v>245</v>
       </c>
-      <c r="B85" s="209"/>
-[...5 lines deleted...]
-      <c r="H85" s="209"/>
+      <c r="B85" s="207"/>
+      <c r="C85" s="207"/>
+      <c r="D85" s="207"/>
+      <c r="E85" s="207"/>
+      <c r="F85" s="207"/>
+      <c r="G85" s="207"/>
+      <c r="H85" s="207"/>
     </row>
     <row r="86" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="208" t="s">
+      <c r="A86" s="206" t="s">
         <v>244</v>
       </c>
-      <c r="B86" s="209"/>
-[...5 lines deleted...]
-      <c r="H86" s="209"/>
+      <c r="B86" s="207"/>
+      <c r="C86" s="207"/>
+      <c r="D86" s="207"/>
+      <c r="E86" s="207"/>
+      <c r="F86" s="207"/>
+      <c r="G86" s="207"/>
+      <c r="H86" s="207"/>
     </row>
     <row r="87" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="208"/>
-[...6 lines deleted...]
-      <c r="H87" s="209"/>
+      <c r="A87" s="206"/>
+      <c r="B87" s="207"/>
+      <c r="C87" s="207"/>
+      <c r="D87" s="207"/>
+      <c r="E87" s="207"/>
+      <c r="F87" s="207"/>
+      <c r="G87" s="207"/>
+      <c r="H87" s="207"/>
     </row>
     <row r="88" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="210" t="s">
+      <c r="A88" s="208" t="s">
         <v>91</v>
       </c>
-      <c r="B88" s="198"/>
-[...5 lines deleted...]
-      <c r="H88" s="198"/>
+      <c r="B88" s="196"/>
+      <c r="C88" s="196"/>
+      <c r="D88" s="196"/>
+      <c r="E88" s="196"/>
+      <c r="F88" s="196"/>
+      <c r="G88" s="196"/>
+      <c r="H88" s="196"/>
     </row>
     <row r="89" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="E16z7JB6o9bX7aMBEyo+T3U1QjZyeQUNIvro6vejCsmElzYoSZPchlm3u/RhbcTX6Y9PGr67b2H3FFmphXZMZA==" saltValue="Rw6uj9910efTCDGt+YPNRQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="60">
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="A48:H48"/>
     <mergeCell ref="A50:B50"/>
     <mergeCell ref="D50:E50"/>
     <mergeCell ref="G50:H50"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="G51:H51"/>
     <mergeCell ref="G54:H54"/>
     <mergeCell ref="A65:B65"/>
     <mergeCell ref="D65:E65"/>
@@ -7588,1120 +7593,1121 @@
     <mergeCell ref="C33:F33"/>
     <mergeCell ref="C35:F35"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B27:F27"/>
     <mergeCell ref="B29:F29"/>
     <mergeCell ref="C31:F31"/>
     <mergeCell ref="B21:C21"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B23:C23" xr:uid="{FD4053EF-5BD3-41F1-BDD0-990FEDF46AEA}">
       <formula1>"Select One, Pure, Industrial Insured, Branch, Protected Cell, Risk Retention Group, Special Purpose"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B25:C25" xr:uid="{573DB659-15AF-44B3-8000-0CB0B8550774}">
       <formula1>"Select One, Active, Dormant"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="64" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96C8715C-A921-435C-B463-272D5C12D7A5}">
-  <sheetPr>
+  <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I64"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.140625" customWidth="1"/>
     <col min="3" max="3" width="38.7109375" customWidth="1"/>
     <col min="4" max="4" width="38.140625" customWidth="1"/>
-    <col min="5" max="5" width="16.28515625" style="246" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="12.5703125" style="246" customWidth="1"/>
+    <col min="5" max="5" width="16.28515625" style="244" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.5703125" style="244" customWidth="1"/>
     <col min="7" max="7" width="16.42578125" customWidth="1"/>
     <col min="8" max="8" width="88.42578125" style="89" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B2" s="96">
         <f>JURAT!F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B3" s="97">
         <f>JURAT!F14</f>
         <v>0</v>
       </c>
-      <c r="C3" s="212"/>
+      <c r="C3" s="210"/>
       <c r="D3" s="22"/>
-      <c r="E3" s="242"/>
-      <c r="F3" s="242"/>
+      <c r="E3" s="240"/>
+      <c r="F3" s="240"/>
       <c r="G3" s="22"/>
       <c r="H3" s="23"/>
       <c r="I3" s="21"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B4" s="211"/>
-      <c r="C4" s="212"/>
+      <c r="B4" s="209"/>
+      <c r="C4" s="210"/>
       <c r="D4" s="22"/>
-      <c r="E4" s="242"/>
-      <c r="F4" s="242"/>
+      <c r="E4" s="240"/>
+      <c r="F4" s="240"/>
       <c r="G4" s="22"/>
       <c r="H4" s="23"/>
       <c r="I4" s="21"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B5" s="212" t="s">
+      <c r="B5" s="210" t="s">
         <v>98</v>
       </c>
       <c r="C5" s="179">
         <f>JURAT!F11</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="212"/>
+      <c r="B6" s="210"/>
     </row>
     <row r="7" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="274" t="s">
+      <c r="B7" s="272" t="s">
         <v>357</v>
       </c>
       <c r="D7" s="82">
-        <f>'(4) Questionnaire'!H77</f>
+        <f>'(4) Questionnaire'!H80</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="212"/>
+      <c r="B8" s="210"/>
     </row>
     <row r="9" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="274" t="s">
+      <c r="B9" s="272" t="s">
         <v>358</v>
       </c>
-      <c r="C9" s="280" t="s">
+      <c r="C9" s="278" t="s">
         <v>359</v>
       </c>
-      <c r="D9" s="275" t="s">
+      <c r="D9" s="273" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B10" s="212"/>
+      <c r="B10" s="210"/>
     </row>
     <row r="11" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="212"/>
+      <c r="B11" s="210"/>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="572" t="s">
+      <c r="B12" s="580" t="s">
         <v>355</v>
       </c>
-      <c r="C12" s="573"/>
-[...4 lines deleted...]
-      <c r="H12" s="601"/>
+      <c r="C12" s="581"/>
+      <c r="D12" s="581"/>
+      <c r="E12" s="581"/>
+      <c r="F12" s="581"/>
+      <c r="G12" s="581"/>
+      <c r="H12" s="609"/>
     </row>
     <row r="13" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="602"/>
-[...9 lines deleted...]
-      <c r="B14" s="277" t="s">
+      <c r="B13" s="610"/>
+      <c r="C13" s="611"/>
+      <c r="D13" s="611"/>
+      <c r="E13" s="611"/>
+      <c r="F13" s="611"/>
+      <c r="G13" s="611"/>
+      <c r="H13" s="612"/>
+    </row>
+    <row r="14" spans="1:9" s="277" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="274"/>
+      <c r="B14" s="275" t="s">
         <v>366</v>
       </c>
-      <c r="C14" s="277" t="s">
+      <c r="C14" s="275" t="s">
         <v>361</v>
       </c>
-      <c r="D14" s="277" t="s">
+      <c r="D14" s="275" t="s">
         <v>365</v>
       </c>
-      <c r="E14" s="277" t="s">
+      <c r="E14" s="275" t="s">
         <v>362</v>
       </c>
-      <c r="F14" s="277" t="s">
+      <c r="F14" s="275" t="s">
         <v>363</v>
       </c>
-      <c r="G14" s="277" t="s">
+      <c r="G14" s="275" t="s">
         <v>364</v>
       </c>
-      <c r="H14" s="278" t="s">
+      <c r="H14" s="276" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="279" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="276">
+    <row r="15" spans="1:9" s="277" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="274">
         <v>1</v>
       </c>
-      <c r="B15" s="281"/>
-[...2 lines deleted...]
-      <c r="E15" s="282" t="s">
+      <c r="B15" s="279"/>
+      <c r="C15" s="280"/>
+      <c r="D15" s="280"/>
+      <c r="E15" s="280" t="s">
         <v>295</v>
       </c>
-      <c r="F15" s="282" t="s">
+      <c r="F15" s="280" t="s">
         <v>295</v>
       </c>
-      <c r="G15" s="282" t="s">
+      <c r="G15" s="280" t="s">
         <v>295</v>
       </c>
-      <c r="H15" s="283"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:9" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H15" s="281"/>
+    </row>
+    <row r="16" spans="1:9" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>2</v>
       </c>
-      <c r="B16" s="284"/>
-[...2 lines deleted...]
-      <c r="E16" s="618" t="s">
+      <c r="B16" s="282"/>
+      <c r="C16" s="282"/>
+      <c r="D16" s="282"/>
+      <c r="E16" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F16" s="618" t="s">
+      <c r="F16" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G16" s="618" t="s">
+      <c r="G16" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H16" s="285"/>
-[...2 lines deleted...]
-      <c r="A17" s="276">
+      <c r="H16" s="283"/>
+    </row>
+    <row r="17" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="274">
         <v>3</v>
       </c>
-      <c r="B17" s="284"/>
-[...2 lines deleted...]
-      <c r="E17" s="618" t="s">
+      <c r="B17" s="282"/>
+      <c r="C17" s="282"/>
+      <c r="D17" s="282"/>
+      <c r="E17" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F17" s="618" t="s">
+      <c r="F17" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G17" s="618" t="s">
+      <c r="G17" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H17" s="285"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H17" s="283"/>
+    </row>
+    <row r="18" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>4</v>
       </c>
-      <c r="B18" s="284"/>
-[...2 lines deleted...]
-      <c r="E18" s="618" t="s">
+      <c r="B18" s="282"/>
+      <c r="C18" s="282"/>
+      <c r="D18" s="282"/>
+      <c r="E18" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F18" s="618" t="s">
+      <c r="F18" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G18" s="618" t="s">
+      <c r="G18" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H18" s="285"/>
-[...2 lines deleted...]
-      <c r="A19" s="276">
+      <c r="H18" s="283"/>
+    </row>
+    <row r="19" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="274">
         <v>5</v>
       </c>
-      <c r="B19" s="284"/>
-[...2 lines deleted...]
-      <c r="E19" s="618" t="s">
+      <c r="B19" s="282"/>
+      <c r="C19" s="282"/>
+      <c r="D19" s="282"/>
+      <c r="E19" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F19" s="618" t="s">
+      <c r="F19" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G19" s="618" t="s">
+      <c r="G19" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H19" s="285"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H19" s="283"/>
+    </row>
+    <row r="20" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>6</v>
       </c>
-      <c r="B20" s="284"/>
-[...2 lines deleted...]
-      <c r="E20" s="618" t="s">
+      <c r="B20" s="282"/>
+      <c r="C20" s="282"/>
+      <c r="D20" s="282"/>
+      <c r="E20" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F20" s="618" t="s">
+      <c r="F20" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G20" s="618" t="s">
+      <c r="G20" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H20" s="285"/>
-[...2 lines deleted...]
-      <c r="A21" s="276">
+      <c r="H20" s="283"/>
+    </row>
+    <row r="21" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="274">
         <v>7</v>
       </c>
-      <c r="B21" s="284"/>
-[...2 lines deleted...]
-      <c r="E21" s="618" t="s">
+      <c r="B21" s="282"/>
+      <c r="C21" s="282"/>
+      <c r="D21" s="282"/>
+      <c r="E21" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F21" s="618" t="s">
+      <c r="F21" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G21" s="618" t="s">
+      <c r="G21" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H21" s="285"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H21" s="283"/>
+    </row>
+    <row r="22" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>8</v>
       </c>
-      <c r="B22" s="284"/>
-[...2 lines deleted...]
-      <c r="E22" s="618" t="s">
+      <c r="B22" s="282"/>
+      <c r="C22" s="282"/>
+      <c r="D22" s="282"/>
+      <c r="E22" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F22" s="618" t="s">
+      <c r="F22" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G22" s="618" t="s">
+      <c r="G22" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H22" s="285"/>
-[...2 lines deleted...]
-      <c r="A23" s="276">
+      <c r="H22" s="283"/>
+    </row>
+    <row r="23" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="274">
         <v>9</v>
       </c>
-      <c r="B23" s="284"/>
-[...2 lines deleted...]
-      <c r="E23" s="618" t="s">
+      <c r="B23" s="282"/>
+      <c r="C23" s="282"/>
+      <c r="D23" s="282"/>
+      <c r="E23" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F23" s="618" t="s">
+      <c r="F23" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G23" s="618" t="s">
+      <c r="G23" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H23" s="285"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H23" s="283"/>
+    </row>
+    <row r="24" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>10</v>
       </c>
-      <c r="B24" s="284"/>
-[...2 lines deleted...]
-      <c r="E24" s="618" t="s">
+      <c r="B24" s="282"/>
+      <c r="C24" s="282"/>
+      <c r="D24" s="282"/>
+      <c r="E24" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F24" s="618" t="s">
+      <c r="F24" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G24" s="618" t="s">
+      <c r="G24" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H24" s="285"/>
-[...2 lines deleted...]
-      <c r="A25" s="276">
+      <c r="H24" s="283"/>
+    </row>
+    <row r="25" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="274">
         <v>11</v>
       </c>
-      <c r="B25" s="284"/>
-[...2 lines deleted...]
-      <c r="E25" s="618" t="s">
+      <c r="B25" s="282"/>
+      <c r="C25" s="282"/>
+      <c r="D25" s="282"/>
+      <c r="E25" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F25" s="618" t="s">
+      <c r="F25" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G25" s="618" t="s">
+      <c r="G25" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H25" s="285"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H25" s="283"/>
+    </row>
+    <row r="26" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>12</v>
       </c>
-      <c r="B26" s="284"/>
-[...2 lines deleted...]
-      <c r="E26" s="618" t="s">
+      <c r="B26" s="282"/>
+      <c r="C26" s="282"/>
+      <c r="D26" s="282"/>
+      <c r="E26" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F26" s="618" t="s">
+      <c r="F26" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G26" s="618" t="s">
+      <c r="G26" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H26" s="285"/>
-[...2 lines deleted...]
-      <c r="A27" s="276">
+      <c r="H26" s="283"/>
+    </row>
+    <row r="27" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="274">
         <v>13</v>
       </c>
-      <c r="B27" s="284"/>
-[...2 lines deleted...]
-      <c r="E27" s="618" t="s">
+      <c r="B27" s="282"/>
+      <c r="C27" s="282"/>
+      <c r="D27" s="282"/>
+      <c r="E27" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F27" s="618" t="s">
+      <c r="F27" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G27" s="618" t="s">
+      <c r="G27" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H27" s="285"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H27" s="283"/>
+    </row>
+    <row r="28" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>14</v>
       </c>
-      <c r="B28" s="284"/>
-[...2 lines deleted...]
-      <c r="E28" s="618" t="s">
+      <c r="B28" s="282"/>
+      <c r="C28" s="282"/>
+      <c r="D28" s="282"/>
+      <c r="E28" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F28" s="618" t="s">
+      <c r="F28" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G28" s="618" t="s">
+      <c r="G28" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H28" s="285"/>
-[...2 lines deleted...]
-      <c r="A29" s="276">
+      <c r="H28" s="283"/>
+    </row>
+    <row r="29" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="274">
         <v>15</v>
       </c>
-      <c r="B29" s="284"/>
-[...2 lines deleted...]
-      <c r="E29" s="618" t="s">
+      <c r="B29" s="282"/>
+      <c r="C29" s="282"/>
+      <c r="D29" s="282"/>
+      <c r="E29" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F29" s="618" t="s">
+      <c r="F29" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G29" s="618" t="s">
+      <c r="G29" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H29" s="285"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H29" s="283"/>
+    </row>
+    <row r="30" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>16</v>
       </c>
-      <c r="B30" s="284"/>
-[...2 lines deleted...]
-      <c r="E30" s="618" t="s">
+      <c r="B30" s="282"/>
+      <c r="C30" s="282"/>
+      <c r="D30" s="282"/>
+      <c r="E30" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F30" s="618" t="s">
+      <c r="F30" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G30" s="618" t="s">
+      <c r="G30" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H30" s="285"/>
-[...2 lines deleted...]
-      <c r="A31" s="276">
+      <c r="H30" s="283"/>
+    </row>
+    <row r="31" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="274">
         <v>17</v>
       </c>
-      <c r="B31" s="284"/>
-[...2 lines deleted...]
-      <c r="E31" s="618" t="s">
+      <c r="B31" s="282"/>
+      <c r="C31" s="282"/>
+      <c r="D31" s="282"/>
+      <c r="E31" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F31" s="618" t="s">
+      <c r="F31" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G31" s="618" t="s">
+      <c r="G31" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H31" s="285"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H31" s="283"/>
+    </row>
+    <row r="32" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>18</v>
       </c>
-      <c r="B32" s="284"/>
-[...2 lines deleted...]
-      <c r="E32" s="618" t="s">
+      <c r="B32" s="282"/>
+      <c r="C32" s="282"/>
+      <c r="D32" s="282"/>
+      <c r="E32" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F32" s="618" t="s">
+      <c r="F32" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G32" s="618" t="s">
+      <c r="G32" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H32" s="285"/>
-[...2 lines deleted...]
-      <c r="A33" s="276">
+      <c r="H32" s="283"/>
+    </row>
+    <row r="33" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="274">
         <v>19</v>
       </c>
-      <c r="B33" s="284"/>
-[...2 lines deleted...]
-      <c r="E33" s="618" t="s">
+      <c r="B33" s="282"/>
+      <c r="C33" s="282"/>
+      <c r="D33" s="282"/>
+      <c r="E33" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F33" s="618" t="s">
+      <c r="F33" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G33" s="618" t="s">
+      <c r="G33" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H33" s="285"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H33" s="283"/>
+    </row>
+    <row r="34" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>20</v>
       </c>
-      <c r="B34" s="284"/>
-[...2 lines deleted...]
-      <c r="E34" s="618" t="s">
+      <c r="B34" s="282"/>
+      <c r="C34" s="282"/>
+      <c r="D34" s="282"/>
+      <c r="E34" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F34" s="618" t="s">
+      <c r="F34" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G34" s="618" t="s">
+      <c r="G34" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H34" s="285"/>
-[...2 lines deleted...]
-      <c r="A35" s="276">
+      <c r="H34" s="283"/>
+    </row>
+    <row r="35" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="274">
         <v>21</v>
       </c>
-      <c r="B35" s="284"/>
-[...2 lines deleted...]
-      <c r="E35" s="618" t="s">
+      <c r="B35" s="282"/>
+      <c r="C35" s="282"/>
+      <c r="D35" s="282"/>
+      <c r="E35" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F35" s="618" t="s">
+      <c r="F35" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G35" s="618" t="s">
+      <c r="G35" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H35" s="285"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H35" s="283"/>
+    </row>
+    <row r="36" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>22</v>
       </c>
-      <c r="B36" s="284"/>
-[...2 lines deleted...]
-      <c r="E36" s="618" t="s">
+      <c r="B36" s="282"/>
+      <c r="C36" s="282"/>
+      <c r="D36" s="282"/>
+      <c r="E36" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F36" s="618" t="s">
+      <c r="F36" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G36" s="618" t="s">
+      <c r="G36" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H36" s="285"/>
-[...2 lines deleted...]
-      <c r="A37" s="276">
+      <c r="H36" s="283"/>
+    </row>
+    <row r="37" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="274">
         <v>23</v>
       </c>
-      <c r="B37" s="284"/>
-[...2 lines deleted...]
-      <c r="E37" s="618" t="s">
+      <c r="B37" s="282"/>
+      <c r="C37" s="282"/>
+      <c r="D37" s="282"/>
+      <c r="E37" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F37" s="618" t="s">
+      <c r="F37" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G37" s="618" t="s">
+      <c r="G37" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H37" s="285"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H37" s="283"/>
+    </row>
+    <row r="38" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>24</v>
       </c>
-      <c r="B38" s="284"/>
-[...2 lines deleted...]
-      <c r="E38" s="618" t="s">
+      <c r="B38" s="282"/>
+      <c r="C38" s="282"/>
+      <c r="D38" s="282"/>
+      <c r="E38" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F38" s="618" t="s">
+      <c r="F38" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G38" s="618" t="s">
+      <c r="G38" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H38" s="285"/>
-[...2 lines deleted...]
-      <c r="A39" s="276">
+      <c r="H38" s="283"/>
+    </row>
+    <row r="39" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="274">
         <v>25</v>
       </c>
-      <c r="B39" s="284"/>
-[...2 lines deleted...]
-      <c r="E39" s="618" t="s">
+      <c r="B39" s="282"/>
+      <c r="C39" s="282"/>
+      <c r="D39" s="282"/>
+      <c r="E39" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F39" s="618" t="s">
+      <c r="F39" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G39" s="618" t="s">
+      <c r="G39" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H39" s="285"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H39" s="283"/>
+    </row>
+    <row r="40" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>26</v>
       </c>
-      <c r="B40" s="284"/>
-[...2 lines deleted...]
-      <c r="E40" s="618" t="s">
+      <c r="B40" s="282"/>
+      <c r="C40" s="282"/>
+      <c r="D40" s="282"/>
+      <c r="E40" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F40" s="618" t="s">
+      <c r="F40" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G40" s="618" t="s">
+      <c r="G40" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H40" s="285"/>
-[...2 lines deleted...]
-      <c r="A41" s="276">
+      <c r="H40" s="283"/>
+    </row>
+    <row r="41" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="274">
         <v>27</v>
       </c>
-      <c r="B41" s="284"/>
-[...2 lines deleted...]
-      <c r="E41" s="618" t="s">
+      <c r="B41" s="282"/>
+      <c r="C41" s="282"/>
+      <c r="D41" s="282"/>
+      <c r="E41" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F41" s="618" t="s">
+      <c r="F41" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G41" s="618" t="s">
+      <c r="G41" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H41" s="285"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H41" s="283"/>
+    </row>
+    <row r="42" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>28</v>
       </c>
-      <c r="B42" s="284"/>
-[...2 lines deleted...]
-      <c r="E42" s="618" t="s">
+      <c r="B42" s="282"/>
+      <c r="C42" s="282"/>
+      <c r="D42" s="282"/>
+      <c r="E42" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F42" s="618" t="s">
+      <c r="F42" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G42" s="618" t="s">
+      <c r="G42" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H42" s="285"/>
-[...2 lines deleted...]
-      <c r="A43" s="276">
+      <c r="H42" s="283"/>
+    </row>
+    <row r="43" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="274">
         <v>29</v>
       </c>
-      <c r="B43" s="284"/>
-[...2 lines deleted...]
-      <c r="E43" s="618" t="s">
+      <c r="B43" s="282"/>
+      <c r="C43" s="282"/>
+      <c r="D43" s="282"/>
+      <c r="E43" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F43" s="618" t="s">
+      <c r="F43" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G43" s="618" t="s">
+      <c r="G43" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H43" s="285"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H43" s="283"/>
+    </row>
+    <row r="44" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>30</v>
       </c>
-      <c r="B44" s="284"/>
-[...2 lines deleted...]
-      <c r="E44" s="618" t="s">
+      <c r="B44" s="282"/>
+      <c r="C44" s="282"/>
+      <c r="D44" s="282"/>
+      <c r="E44" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F44" s="618" t="s">
+      <c r="F44" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G44" s="618" t="s">
+      <c r="G44" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H44" s="285"/>
-[...2 lines deleted...]
-      <c r="A45" s="276">
+      <c r="H44" s="283"/>
+    </row>
+    <row r="45" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="274">
         <v>31</v>
       </c>
-      <c r="B45" s="284"/>
-[...2 lines deleted...]
-      <c r="E45" s="618" t="s">
+      <c r="B45" s="282"/>
+      <c r="C45" s="282"/>
+      <c r="D45" s="282"/>
+      <c r="E45" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F45" s="618" t="s">
+      <c r="F45" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G45" s="618" t="s">
+      <c r="G45" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H45" s="285"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H45" s="283"/>
+    </row>
+    <row r="46" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>32</v>
       </c>
-      <c r="B46" s="284"/>
-[...2 lines deleted...]
-      <c r="E46" s="618" t="s">
+      <c r="B46" s="282"/>
+      <c r="C46" s="282"/>
+      <c r="D46" s="282"/>
+      <c r="E46" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F46" s="618" t="s">
+      <c r="F46" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G46" s="618" t="s">
+      <c r="G46" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H46" s="285"/>
-[...2 lines deleted...]
-      <c r="A47" s="276">
+      <c r="H46" s="283"/>
+    </row>
+    <row r="47" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="274">
         <v>33</v>
       </c>
-      <c r="B47" s="284"/>
-[...2 lines deleted...]
-      <c r="E47" s="618" t="s">
+      <c r="B47" s="282"/>
+      <c r="C47" s="282"/>
+      <c r="D47" s="282"/>
+      <c r="E47" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F47" s="618" t="s">
+      <c r="F47" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G47" s="618" t="s">
+      <c r="G47" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H47" s="285"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H47" s="283"/>
+    </row>
+    <row r="48" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>34</v>
       </c>
-      <c r="B48" s="284"/>
-[...2 lines deleted...]
-      <c r="E48" s="618" t="s">
+      <c r="B48" s="282"/>
+      <c r="C48" s="282"/>
+      <c r="D48" s="282"/>
+      <c r="E48" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F48" s="618" t="s">
+      <c r="F48" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G48" s="618" t="s">
+      <c r="G48" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H48" s="285"/>
-[...2 lines deleted...]
-      <c r="A49" s="276">
+      <c r="H48" s="283"/>
+    </row>
+    <row r="49" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="274">
         <v>35</v>
       </c>
-      <c r="B49" s="284"/>
-[...2 lines deleted...]
-      <c r="E49" s="618" t="s">
+      <c r="B49" s="282"/>
+      <c r="C49" s="282"/>
+      <c r="D49" s="282"/>
+      <c r="E49" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F49" s="618" t="s">
+      <c r="F49" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G49" s="618" t="s">
+      <c r="G49" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H49" s="285"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H49" s="283"/>
+    </row>
+    <row r="50" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>36</v>
       </c>
-      <c r="B50" s="284"/>
-[...2 lines deleted...]
-      <c r="E50" s="618" t="s">
+      <c r="B50" s="282"/>
+      <c r="C50" s="282"/>
+      <c r="D50" s="282"/>
+      <c r="E50" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F50" s="618" t="s">
+      <c r="F50" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G50" s="618" t="s">
+      <c r="G50" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H50" s="285"/>
-[...2 lines deleted...]
-      <c r="A51" s="276">
+      <c r="H50" s="283"/>
+    </row>
+    <row r="51" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="274">
         <v>37</v>
       </c>
-      <c r="B51" s="284"/>
-[...2 lines deleted...]
-      <c r="E51" s="618" t="s">
+      <c r="B51" s="282"/>
+      <c r="C51" s="282"/>
+      <c r="D51" s="282"/>
+      <c r="E51" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F51" s="618" t="s">
+      <c r="F51" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G51" s="618" t="s">
+      <c r="G51" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H51" s="285"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H51" s="283"/>
+    </row>
+    <row r="52" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>38</v>
       </c>
-      <c r="B52" s="284"/>
-[...2 lines deleted...]
-      <c r="E52" s="618" t="s">
+      <c r="B52" s="282"/>
+      <c r="C52" s="282"/>
+      <c r="D52" s="282"/>
+      <c r="E52" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F52" s="618" t="s">
+      <c r="F52" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G52" s="618" t="s">
+      <c r="G52" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H52" s="285"/>
-[...2 lines deleted...]
-      <c r="A53" s="276">
+      <c r="H52" s="283"/>
+    </row>
+    <row r="53" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="274">
         <v>39</v>
       </c>
-      <c r="B53" s="284"/>
-[...2 lines deleted...]
-      <c r="E53" s="618" t="s">
+      <c r="B53" s="282"/>
+      <c r="C53" s="282"/>
+      <c r="D53" s="282"/>
+      <c r="E53" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F53" s="618" t="s">
+      <c r="F53" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G53" s="618" t="s">
+      <c r="G53" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H53" s="285"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H53" s="283"/>
+    </row>
+    <row r="54" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>40</v>
       </c>
-      <c r="B54" s="284"/>
-[...2 lines deleted...]
-      <c r="E54" s="618" t="s">
+      <c r="B54" s="282"/>
+      <c r="C54" s="282"/>
+      <c r="D54" s="282"/>
+      <c r="E54" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F54" s="618" t="s">
+      <c r="F54" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G54" s="618" t="s">
+      <c r="G54" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H54" s="285"/>
-[...2 lines deleted...]
-      <c r="A55" s="276">
+      <c r="H54" s="283"/>
+    </row>
+    <row r="55" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="274">
         <v>41</v>
       </c>
-      <c r="B55" s="284"/>
-[...2 lines deleted...]
-      <c r="E55" s="618" t="s">
+      <c r="B55" s="282"/>
+      <c r="C55" s="282"/>
+      <c r="D55" s="282"/>
+      <c r="E55" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F55" s="618" t="s">
+      <c r="F55" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G55" s="618" t="s">
+      <c r="G55" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H55" s="285"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H55" s="283"/>
+    </row>
+    <row r="56" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>42</v>
       </c>
-      <c r="B56" s="284"/>
-[...2 lines deleted...]
-      <c r="E56" s="618" t="s">
+      <c r="B56" s="282"/>
+      <c r="C56" s="282"/>
+      <c r="D56" s="282"/>
+      <c r="E56" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F56" s="618" t="s">
+      <c r="F56" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G56" s="618" t="s">
+      <c r="G56" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H56" s="285"/>
-[...2 lines deleted...]
-      <c r="A57" s="276">
+      <c r="H56" s="283"/>
+    </row>
+    <row r="57" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="274">
         <v>43</v>
       </c>
-      <c r="B57" s="284"/>
-[...2 lines deleted...]
-      <c r="E57" s="618" t="s">
+      <c r="B57" s="282"/>
+      <c r="C57" s="282"/>
+      <c r="D57" s="282"/>
+      <c r="E57" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F57" s="618" t="s">
+      <c r="F57" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G57" s="618" t="s">
+      <c r="G57" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H57" s="285"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H57" s="283"/>
+    </row>
+    <row r="58" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>44</v>
       </c>
-      <c r="B58" s="284"/>
-[...2 lines deleted...]
-      <c r="E58" s="618" t="s">
+      <c r="B58" s="282"/>
+      <c r="C58" s="282"/>
+      <c r="D58" s="282"/>
+      <c r="E58" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F58" s="618" t="s">
+      <c r="F58" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G58" s="618" t="s">
+      <c r="G58" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H58" s="285"/>
-[...2 lines deleted...]
-      <c r="A59" s="276">
+      <c r="H58" s="283"/>
+    </row>
+    <row r="59" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="274">
         <v>45</v>
       </c>
-      <c r="B59" s="284"/>
-[...2 lines deleted...]
-      <c r="E59" s="618" t="s">
+      <c r="B59" s="282"/>
+      <c r="C59" s="282"/>
+      <c r="D59" s="282"/>
+      <c r="E59" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F59" s="618" t="s">
+      <c r="F59" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G59" s="618" t="s">
+      <c r="G59" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H59" s="285"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H59" s="283"/>
+    </row>
+    <row r="60" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>46</v>
       </c>
-      <c r="B60" s="284"/>
-[...2 lines deleted...]
-      <c r="E60" s="618" t="s">
+      <c r="B60" s="282"/>
+      <c r="C60" s="282"/>
+      <c r="D60" s="282"/>
+      <c r="E60" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F60" s="618" t="s">
+      <c r="F60" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G60" s="618" t="s">
+      <c r="G60" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H60" s="285"/>
-[...2 lines deleted...]
-      <c r="A61" s="276">
+      <c r="H60" s="283"/>
+    </row>
+    <row r="61" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="274">
         <v>47</v>
       </c>
-      <c r="B61" s="284"/>
-[...2 lines deleted...]
-      <c r="E61" s="618" t="s">
+      <c r="B61" s="282"/>
+      <c r="C61" s="282"/>
+      <c r="D61" s="282"/>
+      <c r="E61" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F61" s="618" t="s">
+      <c r="F61" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G61" s="618" t="s">
+      <c r="G61" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H61" s="285"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:8" s="246" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="H61" s="283"/>
+    </row>
+    <row r="62" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>48</v>
       </c>
-      <c r="B62" s="284"/>
-[...2 lines deleted...]
-      <c r="E62" s="618" t="s">
+      <c r="B62" s="282"/>
+      <c r="C62" s="282"/>
+      <c r="D62" s="282"/>
+      <c r="E62" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F62" s="618" t="s">
+      <c r="F62" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G62" s="618" t="s">
+      <c r="G62" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H62" s="285"/>
-[...2 lines deleted...]
-      <c r="A63" s="276">
+      <c r="H62" s="283"/>
+    </row>
+    <row r="63" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="274">
         <v>49</v>
       </c>
-      <c r="B63" s="284"/>
-[...2 lines deleted...]
-      <c r="E63" s="618" t="s">
+      <c r="B63" s="282"/>
+      <c r="C63" s="282"/>
+      <c r="D63" s="282"/>
+      <c r="E63" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="F63" s="618" t="s">
+      <c r="F63" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="G63" s="618" t="s">
+      <c r="G63" s="335" t="s">
         <v>295</v>
       </c>
-      <c r="H63" s="285"/>
-[...1 lines deleted...]
-    <row r="64" spans="1:8" s="246" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H63" s="283"/>
+    </row>
+    <row r="64" spans="1:8" s="244" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A64">
         <v>50</v>
       </c>
-      <c r="B64" s="286"/>
-[...2 lines deleted...]
-      <c r="E64" s="619" t="s">
+      <c r="B64" s="284"/>
+      <c r="C64" s="284"/>
+      <c r="D64" s="284"/>
+      <c r="E64" s="336" t="s">
         <v>295</v>
       </c>
-      <c r="F64" s="619" t="s">
+      <c r="F64" s="336" t="s">
         <v>295</v>
       </c>
-      <c r="G64" s="619" t="s">
+      <c r="G64" s="336" t="s">
         <v>295</v>
       </c>
-      <c r="H64" s="287"/>
+      <c r="H64" s="285"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="sq+5KGlJ/IPXA2GBsYP0zCNBf696/uQ83ghGU/6VLOFm6VxtdB5AxYcYz8iRdLOjJM/EB2YecNm9jYAdufPkRw==" saltValue="cCMRUOt9yA5eP3bWAl4ccA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B12:H13"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C9" xr:uid="{613C88B2-6E98-4A2D-9CAE-CD2B1043AEFF}">
       <formula1>"Please select, Yes, No, N/A"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E64" xr:uid="{BA69B83B-FD77-49D1-BF86-A987DA44EBBE}">
       <formula1>"Select One, Active, Disolved / Closed"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:G64" xr:uid="{9DEA4E32-2D51-4E5F-B3A0-945A7973B567}">
       <formula1>"Select One, Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="49" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF7B43E4-4330-48FF-8E10-A1430BA26BF2}">
+  <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="76.140625" customWidth="1"/>
     <col min="3" max="3" width="96" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B2" s="96">
         <f>JURAT!F12</f>
         <v>0</v>
       </c>
       <c r="D2" s="89"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
@@ -8712,2057 +8718,2035 @@
       <c r="C3" s="22"/>
       <c r="D3" s="23"/>
       <c r="E3" s="21"/>
     </row>
     <row r="5" spans="1:5" ht="18" x14ac:dyDescent="0.35">
       <c r="B5" s="95" t="s">
         <v>370</v>
       </c>
       <c r="C5" s="93"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B6" s="94" t="s">
         <v>387</v>
       </c>
       <c r="C6" s="94" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" s="92" t="s">
         <v>396</v>
       </c>
-      <c r="C7" s="288">
+      <c r="C7" s="286">
         <f>'(2) Balance Sheet'!B39-'(2) Balance Sheet'!B74</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8" s="90" t="s">
         <v>395</v>
       </c>
-      <c r="C8" s="289">
+      <c r="C8" s="287">
         <f>'(2) Balance Sheet'!C39-'(2) Balance Sheet'!C74</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" s="90" t="s">
         <v>388</v>
       </c>
-      <c r="C9" s="289">
+      <c r="C9" s="287">
         <f>'(2) Balance Sheet'!B24-'(7) Reinsurance'!G47</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>4</v>
       </c>
       <c r="B10" s="90" t="s">
         <v>389</v>
       </c>
-      <c r="C10" s="289">
+      <c r="C10" s="287">
         <f>'(2) Balance Sheet'!B72-'(3) Income Statement'!B45</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="B11" s="90" t="s">
         <v>390</v>
       </c>
-      <c r="C11" s="289">
+      <c r="C11" s="287">
         <f>'(2) Balance Sheet'!C72-'(3) Income Statement'!C45</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12" s="90" t="s">
         <v>391</v>
       </c>
-      <c r="C12" s="289">
+      <c r="C12" s="287">
         <f>'(2) Balance Sheet'!C72-'(3) Income Statement'!B34</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>7</v>
       </c>
       <c r="B13" s="90" t="s">
         <v>392</v>
       </c>
-      <c r="C13" s="289">
+      <c r="C13" s="287">
         <f>'(3) Income Statement'!B12-'(6) Premium Schedule'!O30</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14" s="90" t="s">
         <v>393</v>
       </c>
-      <c r="C14" s="289">
+      <c r="C14" s="287">
         <f>'(3) Income Statement'!B18-'(9) Loss &amp; LAE Paid &amp; Incurred'!N34</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15" s="90" t="s">
         <v>394</v>
       </c>
-      <c r="C15" s="289">
+      <c r="C15" s="287">
         <f>'(3) Income Statement'!B19-'(9) Loss &amp; LAE Paid &amp; Incurred'!N63</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>10</v>
       </c>
       <c r="B16" s="90" t="s">
         <v>397</v>
       </c>
-      <c r="C16" s="289">
+      <c r="C16" s="287">
         <f>'(7) Reinsurance'!F47-'(6) Premium Schedule'!M30</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17" s="90" t="s">
         <v>371</v>
       </c>
-      <c r="C17" s="289">
+      <c r="C17" s="287">
         <f>'(6) Premium Schedule'!I30+'(6) Premium Schedule'!J30-'(7) Reinsurance'!F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>12</v>
       </c>
       <c r="B18" s="90" t="s">
         <v>372</v>
       </c>
-      <c r="C18" s="289">
+      <c r="C18" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M16-'(9) Loss &amp; LAE Paid &amp; Incurred'!L16</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>13</v>
       </c>
       <c r="B19" s="90" t="s">
         <v>373</v>
       </c>
-      <c r="C19" s="289">
+      <c r="C19" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M45-'(9) Loss &amp; LAE Paid &amp; Incurred'!L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>14</v>
       </c>
       <c r="B20" s="90" t="s">
         <v>398</v>
       </c>
-      <c r="C20" s="289">
+      <c r="C20" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M17-'(9) Loss &amp; LAE Paid &amp; Incurred'!L17</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>15</v>
       </c>
       <c r="B21" s="90" t="s">
         <v>401</v>
       </c>
-      <c r="C21" s="289">
+      <c r="C21" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M46-'(9) Loss &amp; LAE Paid &amp; Incurred'!L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22" s="90" t="s">
         <v>374</v>
       </c>
-      <c r="C22" s="289">
+      <c r="C22" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M18-'(9) Loss &amp; LAE Paid &amp; Incurred'!L18</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23" s="90" t="s">
         <v>402</v>
       </c>
-      <c r="C23" s="289">
+      <c r="C23" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M47-'(9) Loss &amp; LAE Paid &amp; Incurred'!L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24" s="90" t="s">
         <v>399</v>
       </c>
-      <c r="C24" s="289">
+      <c r="C24" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M19-'(9) Loss &amp; LAE Paid &amp; Incurred'!L19</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25" s="90" t="s">
         <v>403</v>
       </c>
-      <c r="C25" s="289">
+      <c r="C25" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M48-'(9) Loss &amp; LAE Paid &amp; Incurred'!L48</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>20</v>
       </c>
       <c r="B26" s="90" t="s">
         <v>400</v>
       </c>
-      <c r="C26" s="289">
+      <c r="C26" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M20-'(9) Loss &amp; LAE Paid &amp; Incurred'!L20</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>21</v>
       </c>
       <c r="B27" s="90" t="s">
         <v>404</v>
       </c>
-      <c r="C27" s="289">
+      <c r="C27" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M49-'(9) Loss &amp; LAE Paid &amp; Incurred'!L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>22</v>
       </c>
       <c r="B28" s="90" t="s">
         <v>375</v>
       </c>
-      <c r="C28" s="289">
+      <c r="C28" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M22-'(9) Loss &amp; LAE Paid &amp; Incurred'!L22</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>23</v>
       </c>
       <c r="B29" s="90" t="s">
         <v>405</v>
       </c>
-      <c r="C29" s="289">
+      <c r="C29" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M51-'(9) Loss &amp; LAE Paid &amp; Incurred'!L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>24</v>
       </c>
       <c r="B30" s="90" t="s">
         <v>376</v>
       </c>
-      <c r="C30" s="289">
+      <c r="C30" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M23-'(9) Loss &amp; LAE Paid &amp; Incurred'!L23</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>25</v>
       </c>
       <c r="B31" s="90" t="s">
         <v>406</v>
       </c>
-      <c r="C31" s="289">
+      <c r="C31" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M52-'(9) Loss &amp; LAE Paid &amp; Incurred'!L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32" s="90" t="s">
         <v>377</v>
       </c>
-      <c r="C32" s="289">
+      <c r="C32" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M24-'(9) Loss &amp; LAE Paid &amp; Incurred'!L24</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>27</v>
       </c>
       <c r="B33" s="90" t="s">
         <v>407</v>
       </c>
-      <c r="C33" s="289">
+      <c r="C33" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M53-'(9) Loss &amp; LAE Paid &amp; Incurred'!L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>28</v>
       </c>
       <c r="B34" s="90" t="s">
         <v>378</v>
       </c>
-      <c r="C34" s="289">
+      <c r="C34" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M25-'(9) Loss &amp; LAE Paid &amp; Incurred'!L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35" s="90" t="s">
         <v>408</v>
       </c>
-      <c r="C35" s="289">
+      <c r="C35" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M54-'(9) Loss &amp; LAE Paid &amp; Incurred'!L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36" s="90" t="s">
         <v>379</v>
       </c>
-      <c r="C36" s="289">
+      <c r="C36" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M26-'(9) Loss &amp; LAE Paid &amp; Incurred'!L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>31</v>
       </c>
       <c r="B37" s="90" t="s">
         <v>409</v>
       </c>
-      <c r="C37" s="289">
+      <c r="C37" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M55-'(9) Loss &amp; LAE Paid &amp; Incurred'!L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38" s="90" t="s">
         <v>380</v>
       </c>
-      <c r="C38" s="289">
+      <c r="C38" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M27-'(9) Loss &amp; LAE Paid &amp; Incurred'!L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>33</v>
       </c>
       <c r="B39" s="90" t="s">
         <v>410</v>
       </c>
-      <c r="C39" s="289">
+      <c r="C39" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M56-'(9) Loss &amp; LAE Paid &amp; Incurred'!L56</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>34</v>
       </c>
       <c r="B40" s="90" t="s">
         <v>381</v>
       </c>
-      <c r="C40" s="289">
+      <c r="C40" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M28-'(9) Loss &amp; LAE Paid &amp; Incurred'!L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41" s="90" t="s">
         <v>411</v>
       </c>
-      <c r="C41" s="289">
+      <c r="C41" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M57-'(9) Loss &amp; LAE Paid &amp; Incurred'!L5</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>36</v>
       </c>
       <c r="B42" s="90" t="s">
         <v>382</v>
       </c>
-      <c r="C42" s="289">
+      <c r="C42" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M29-'(9) Loss &amp; LAE Paid &amp; Incurred'!L29</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43" s="90" t="s">
         <v>412</v>
       </c>
-      <c r="C43" s="289">
+      <c r="C43" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M58-'(9) Loss &amp; LAE Paid &amp; Incurred'!L58</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44" s="90" t="s">
         <v>383</v>
       </c>
-      <c r="C44" s="289">
+      <c r="C44" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M30-'(9) Loss &amp; LAE Paid &amp; Incurred'!L30</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45" s="90" t="s">
         <v>413</v>
       </c>
-      <c r="C45" s="289">
+      <c r="C45" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M59-'(9) Loss &amp; LAE Paid &amp; Incurred'!L59</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>40</v>
       </c>
       <c r="B46" s="90" t="s">
         <v>384</v>
       </c>
-      <c r="C46" s="289">
+      <c r="C46" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M31-'(9) Loss &amp; LAE Paid &amp; Incurred'!L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>41</v>
       </c>
       <c r="B47" s="90" t="s">
         <v>414</v>
       </c>
-      <c r="C47" s="289">
+      <c r="C47" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M60-'(9) Loss &amp; LAE Paid &amp; Incurred'!L60</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>42</v>
       </c>
       <c r="B48" s="90" t="s">
         <v>385</v>
       </c>
-      <c r="C48" s="289">
+      <c r="C48" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M32-'(9) Loss &amp; LAE Paid &amp; Incurred'!L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>43</v>
       </c>
       <c r="B49" s="90" t="s">
         <v>415</v>
       </c>
-      <c r="C49" s="289">
+      <c r="C49" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M61-'(9) Loss &amp; LAE Paid &amp; Incurred'!L61</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>44</v>
       </c>
       <c r="B50" s="90" t="s">
         <v>386</v>
       </c>
-      <c r="C50" s="289">
+      <c r="C50" s="287">
         <f>'(8) Unpaid Losses &amp; LAE'!M33-'(9) Loss &amp; LAE Paid &amp; Incurred'!L33</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>45</v>
       </c>
       <c r="B51" s="91" t="s">
         <v>416</v>
       </c>
-      <c r="C51" s="290">
+      <c r="C51" s="288">
         <f>'(8) Unpaid Losses &amp; LAE'!M62-'(9) Loss &amp; LAE Paid &amp; Incurred'!L62</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="7NFJpTZVRhmzuumXaGYkpTu2V68g3beNgdX/0zCr3Na7KTIHz2aYGx/FNSozfxgG+Q1usToENg+tprUHAodCFg==" saltValue="uZY7Hx1DP2UBwp2hUWK/zA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFBBDFFD-A240-4EA2-9B27-14F247EF7D48}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H75"/>
   <sheetViews>
-    <sheetView topLeftCell="A45" workbookViewId="0">
-      <selection activeCell="H62" sqref="H62"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C66" sqref="C66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="55.28515625" style="291" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="291"/>
+    <col min="1" max="1" width="55.28515625" style="289" customWidth="1"/>
+    <col min="2" max="3" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="289"/>
+    <col min="257" max="257" width="55.28515625" style="289" customWidth="1"/>
+    <col min="258" max="259" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="289"/>
+    <col min="513" max="513" width="55.28515625" style="289" customWidth="1"/>
+    <col min="514" max="515" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="289"/>
+    <col min="769" max="769" width="55.28515625" style="289" customWidth="1"/>
+    <col min="770" max="771" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="289"/>
+    <col min="1025" max="1025" width="55.28515625" style="289" customWidth="1"/>
+    <col min="1026" max="1027" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="289"/>
+    <col min="1281" max="1281" width="55.28515625" style="289" customWidth="1"/>
+    <col min="1282" max="1283" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="289"/>
+    <col min="1537" max="1537" width="55.28515625" style="289" customWidth="1"/>
+    <col min="1538" max="1539" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="289"/>
+    <col min="1793" max="1793" width="55.28515625" style="289" customWidth="1"/>
+    <col min="1794" max="1795" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="289"/>
+    <col min="2049" max="2049" width="55.28515625" style="289" customWidth="1"/>
+    <col min="2050" max="2051" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="289"/>
+    <col min="2305" max="2305" width="55.28515625" style="289" customWidth="1"/>
+    <col min="2306" max="2307" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="289"/>
+    <col min="2561" max="2561" width="55.28515625" style="289" customWidth="1"/>
+    <col min="2562" max="2563" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="289"/>
+    <col min="2817" max="2817" width="55.28515625" style="289" customWidth="1"/>
+    <col min="2818" max="2819" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="289"/>
+    <col min="3073" max="3073" width="55.28515625" style="289" customWidth="1"/>
+    <col min="3074" max="3075" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="289"/>
+    <col min="3329" max="3329" width="55.28515625" style="289" customWidth="1"/>
+    <col min="3330" max="3331" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="289"/>
+    <col min="3585" max="3585" width="55.28515625" style="289" customWidth="1"/>
+    <col min="3586" max="3587" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="289"/>
+    <col min="3841" max="3841" width="55.28515625" style="289" customWidth="1"/>
+    <col min="3842" max="3843" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="289"/>
+    <col min="4097" max="4097" width="55.28515625" style="289" customWidth="1"/>
+    <col min="4098" max="4099" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="289"/>
+    <col min="4353" max="4353" width="55.28515625" style="289" customWidth="1"/>
+    <col min="4354" max="4355" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="289"/>
+    <col min="4609" max="4609" width="55.28515625" style="289" customWidth="1"/>
+    <col min="4610" max="4611" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="289"/>
+    <col min="4865" max="4865" width="55.28515625" style="289" customWidth="1"/>
+    <col min="4866" max="4867" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="289"/>
+    <col min="5121" max="5121" width="55.28515625" style="289" customWidth="1"/>
+    <col min="5122" max="5123" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="289"/>
+    <col min="5377" max="5377" width="55.28515625" style="289" customWidth="1"/>
+    <col min="5378" max="5379" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="289"/>
+    <col min="5633" max="5633" width="55.28515625" style="289" customWidth="1"/>
+    <col min="5634" max="5635" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="289"/>
+    <col min="5889" max="5889" width="55.28515625" style="289" customWidth="1"/>
+    <col min="5890" max="5891" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="289"/>
+    <col min="6145" max="6145" width="55.28515625" style="289" customWidth="1"/>
+    <col min="6146" max="6147" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="289"/>
+    <col min="6401" max="6401" width="55.28515625" style="289" customWidth="1"/>
+    <col min="6402" max="6403" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="289"/>
+    <col min="6657" max="6657" width="55.28515625" style="289" customWidth="1"/>
+    <col min="6658" max="6659" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="289"/>
+    <col min="6913" max="6913" width="55.28515625" style="289" customWidth="1"/>
+    <col min="6914" max="6915" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="289"/>
+    <col min="7169" max="7169" width="55.28515625" style="289" customWidth="1"/>
+    <col min="7170" max="7171" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="289"/>
+    <col min="7425" max="7425" width="55.28515625" style="289" customWidth="1"/>
+    <col min="7426" max="7427" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="289"/>
+    <col min="7681" max="7681" width="55.28515625" style="289" customWidth="1"/>
+    <col min="7682" max="7683" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="289"/>
+    <col min="7937" max="7937" width="55.28515625" style="289" customWidth="1"/>
+    <col min="7938" max="7939" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="289"/>
+    <col min="8193" max="8193" width="55.28515625" style="289" customWidth="1"/>
+    <col min="8194" max="8195" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="289"/>
+    <col min="8449" max="8449" width="55.28515625" style="289" customWidth="1"/>
+    <col min="8450" max="8451" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="289"/>
+    <col min="8705" max="8705" width="55.28515625" style="289" customWidth="1"/>
+    <col min="8706" max="8707" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="289"/>
+    <col min="8961" max="8961" width="55.28515625" style="289" customWidth="1"/>
+    <col min="8962" max="8963" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="289"/>
+    <col min="9217" max="9217" width="55.28515625" style="289" customWidth="1"/>
+    <col min="9218" max="9219" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="289"/>
+    <col min="9473" max="9473" width="55.28515625" style="289" customWidth="1"/>
+    <col min="9474" max="9475" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="289"/>
+    <col min="9729" max="9729" width="55.28515625" style="289" customWidth="1"/>
+    <col min="9730" max="9731" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="289"/>
+    <col min="9985" max="9985" width="55.28515625" style="289" customWidth="1"/>
+    <col min="9986" max="9987" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="289"/>
+    <col min="10241" max="10241" width="55.28515625" style="289" customWidth="1"/>
+    <col min="10242" max="10243" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="289"/>
+    <col min="10497" max="10497" width="55.28515625" style="289" customWidth="1"/>
+    <col min="10498" max="10499" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="289"/>
+    <col min="10753" max="10753" width="55.28515625" style="289" customWidth="1"/>
+    <col min="10754" max="10755" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="289"/>
+    <col min="11009" max="11009" width="55.28515625" style="289" customWidth="1"/>
+    <col min="11010" max="11011" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="289"/>
+    <col min="11265" max="11265" width="55.28515625" style="289" customWidth="1"/>
+    <col min="11266" max="11267" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="289"/>
+    <col min="11521" max="11521" width="55.28515625" style="289" customWidth="1"/>
+    <col min="11522" max="11523" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="289"/>
+    <col min="11777" max="11777" width="55.28515625" style="289" customWidth="1"/>
+    <col min="11778" max="11779" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="289"/>
+    <col min="12033" max="12033" width="55.28515625" style="289" customWidth="1"/>
+    <col min="12034" max="12035" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="289"/>
+    <col min="12289" max="12289" width="55.28515625" style="289" customWidth="1"/>
+    <col min="12290" max="12291" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="289"/>
+    <col min="12545" max="12545" width="55.28515625" style="289" customWidth="1"/>
+    <col min="12546" max="12547" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="289"/>
+    <col min="12801" max="12801" width="55.28515625" style="289" customWidth="1"/>
+    <col min="12802" max="12803" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="289"/>
+    <col min="13057" max="13057" width="55.28515625" style="289" customWidth="1"/>
+    <col min="13058" max="13059" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="289"/>
+    <col min="13313" max="13313" width="55.28515625" style="289" customWidth="1"/>
+    <col min="13314" max="13315" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="289"/>
+    <col min="13569" max="13569" width="55.28515625" style="289" customWidth="1"/>
+    <col min="13570" max="13571" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="289"/>
+    <col min="13825" max="13825" width="55.28515625" style="289" customWidth="1"/>
+    <col min="13826" max="13827" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="289"/>
+    <col min="14081" max="14081" width="55.28515625" style="289" customWidth="1"/>
+    <col min="14082" max="14083" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="289"/>
+    <col min="14337" max="14337" width="55.28515625" style="289" customWidth="1"/>
+    <col min="14338" max="14339" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="289"/>
+    <col min="14593" max="14593" width="55.28515625" style="289" customWidth="1"/>
+    <col min="14594" max="14595" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="289"/>
+    <col min="14849" max="14849" width="55.28515625" style="289" customWidth="1"/>
+    <col min="14850" max="14851" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="289"/>
+    <col min="15105" max="15105" width="55.28515625" style="289" customWidth="1"/>
+    <col min="15106" max="15107" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="289"/>
+    <col min="15361" max="15361" width="55.28515625" style="289" customWidth="1"/>
+    <col min="15362" max="15363" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="289"/>
+    <col min="15617" max="15617" width="55.28515625" style="289" customWidth="1"/>
+    <col min="15618" max="15619" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="289"/>
+    <col min="15873" max="15873" width="55.28515625" style="289" customWidth="1"/>
+    <col min="15874" max="15875" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="289"/>
+    <col min="16129" max="16129" width="55.28515625" style="289" customWidth="1"/>
+    <col min="16130" max="16131" width="20.42578125" style="289" bestFit="1" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="289"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="B1" s="120"/>
       <c r="C1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="96">
         <f>JURAT!F12</f>
         <v>0</v>
       </c>
-      <c r="B2" s="198"/>
+      <c r="B2" s="196"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="97">
         <f>JURAT!F14</f>
         <v>0</v>
       </c>
       <c r="B3" s="124"/>
       <c r="C3" s="124"/>
     </row>
     <row r="4" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A4" s="362" t="s">
+      <c r="A4" s="368" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="363"/>
-      <c r="C4" s="364"/>
+      <c r="B4" s="369"/>
+      <c r="C4" s="370"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="359" t="s">
+      <c r="A5" s="365" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="360"/>
-      <c r="C5" s="361"/>
+      <c r="B5" s="366"/>
+      <c r="C5" s="367"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="292"/>
+      <c r="A6" s="290"/>
       <c r="B6" s="98">
         <f>JURAT!F11</f>
         <v>0</v>
       </c>
       <c r="C6" s="98">
         <f>DATE(YEAR(B6)-1,MONTH(B6),DAY(B6))</f>
         <v>693597</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="292"/>
-      <c r="B7" s="293" t="s">
+      <c r="A7" s="290"/>
+      <c r="B7" s="291" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="293" t="s">
+      <c r="C7" s="291" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="294" t="s">
+      <c r="A8" s="292" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="4">
         <v>0</v>
       </c>
       <c r="C8" s="3">
         <v>0</v>
       </c>
-      <c r="D8" s="297"/>
+      <c r="D8" s="295"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A9" s="294" t="s">
+      <c r="A9" s="292" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="4">
         <v>0</v>
       </c>
       <c r="C9" s="3">
         <v>0</v>
       </c>
-      <c r="D9" s="297"/>
+      <c r="D9" s="295"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="294" t="s">
+      <c r="A10" s="292" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="B10" s="4"/>
       <c r="C10" s="3">
         <v>0</v>
       </c>
-      <c r="D10" s="297"/>
+      <c r="D10" s="295"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="294" t="s">
+      <c r="A11" s="292" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="4">
         <v>0</v>
       </c>
       <c r="C11" s="3">
         <v>0</v>
       </c>
-      <c r="D11" s="297"/>
+      <c r="D11" s="295"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="298" t="s">
+      <c r="A12" s="296" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="99">
         <f>SUM(B8:B11)</f>
         <v>0</v>
       </c>
       <c r="C12" s="100">
         <f>SUM(C8:C11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="298"/>
-[...1 lines deleted...]
-      <c r="C13" s="300"/>
+      <c r="A13" s="296"/>
+      <c r="B13" s="297"/>
+      <c r="C13" s="298"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="294" t="s">
+      <c r="A14" s="292" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="295" t="s">
+      <c r="B14" s="293" t="s">
         <v>31</v>
       </c>
-      <c r="C14" s="296" t="s">
+      <c r="C14" s="294" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="612" t="s">
+      <c r="A15" s="331" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="4">
         <v>0</v>
       </c>
       <c r="C15" s="3">
         <v>0</v>
       </c>
-      <c r="D15" s="297" t="s">
+      <c r="D15" s="295" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="612" t="s">
+      <c r="A16" s="331" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="4">
         <v>0</v>
       </c>
       <c r="C16" s="3">
         <v>0</v>
       </c>
-      <c r="D16" s="297" t="s">
+      <c r="D16" s="295" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A17" s="298" t="s">
+      <c r="A17" s="296" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="101">
         <f>+B12+B15+B16</f>
         <v>0</v>
       </c>
       <c r="C17" s="102">
         <f>+C12+C15+C16</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A18" s="294"/>
-[...1 lines deleted...]
-      <c r="C18" s="296"/>
+      <c r="A18" s="292"/>
+      <c r="B18" s="293"/>
+      <c r="C18" s="294"/>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A19" s="294" t="s">
+      <c r="A19" s="292" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="4">
         <v>0</v>
       </c>
       <c r="C19" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A20" s="294" t="s">
+      <c r="A20" s="292" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="4">
         <v>0</v>
       </c>
       <c r="C20" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A21" s="294" t="s">
+      <c r="A21" s="292" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="4">
         <v>0</v>
       </c>
       <c r="C21" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A22" s="298"/>
-[...1 lines deleted...]
-      <c r="C22" s="300"/>
+      <c r="A22" s="296"/>
+      <c r="B22" s="297"/>
+      <c r="C22" s="298"/>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A23" s="294" t="s">
+      <c r="A23" s="292" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="4">
         <v>0</v>
       </c>
       <c r="C23" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A24" s="294" t="s">
+      <c r="A24" s="292" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="4">
         <v>0</v>
       </c>
       <c r="C24" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="298" t="s">
+      <c r="A25" s="296" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="99">
         <f>SUM(B23:B24)</f>
         <v>0</v>
       </c>
       <c r="C25" s="100">
         <f>SUM(C23:C24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A26" s="298"/>
-[...1 lines deleted...]
-      <c r="C26" s="300"/>
+      <c r="A26" s="296"/>
+      <c r="B26" s="297"/>
+      <c r="C26" s="298"/>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A27" s="294" t="s">
+      <c r="A27" s="292" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="4">
         <v>0</v>
       </c>
       <c r="C27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="294" t="s">
+      <c r="A28" s="292" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="4">
         <v>0</v>
       </c>
       <c r="C28" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A29" s="294" t="s">
+      <c r="A29" s="292" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="4">
         <v>0</v>
       </c>
       <c r="C29" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A30" s="294" t="s">
+      <c r="A30" s="292" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="4">
         <v>0</v>
       </c>
       <c r="C30" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A31" s="294" t="s">
+      <c r="A31" s="292" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="4">
         <v>0</v>
       </c>
       <c r="C31" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A32" s="294" t="s">
+      <c r="A32" s="292" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="4">
         <v>0</v>
       </c>
       <c r="C32" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A33" s="294" t="s">
+      <c r="A33" s="292" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="4">
         <v>0</v>
       </c>
       <c r="C33" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A34" s="294" t="s">
+      <c r="A34" s="292" t="s">
         <v>48</v>
       </c>
-      <c r="B34" s="295"/>
-      <c r="C34" s="296"/>
+      <c r="B34" s="293"/>
+      <c r="C34" s="294"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A35" s="612" t="s">
+      <c r="A35" s="331" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="4">
         <v>0</v>
       </c>
       <c r="C35" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A36" s="612" t="s">
+      <c r="A36" s="331" t="s">
         <v>50</v>
       </c>
       <c r="B36" s="4">
         <v>0</v>
       </c>
       <c r="C36" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A37" s="612" t="s">
+      <c r="A37" s="331" t="s">
         <v>51</v>
       </c>
       <c r="B37" s="4">
         <v>0</v>
       </c>
       <c r="C37" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A38" s="613" t="s">
+      <c r="A38" s="332" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="5">
         <v>0</v>
       </c>
       <c r="C38" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="301" t="s">
+      <c r="A39" s="299" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="103">
         <f>B17+SUM(B19:B21)+B25+SUM(B27:B38)</f>
         <v>0</v>
       </c>
       <c r="C39" s="104">
         <f>C17+SUM(C19:C21)+C25+SUM(C27:C38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="302"/>
-[...1 lines deleted...]
-      <c r="C40" s="304"/>
+      <c r="A40" s="300"/>
+      <c r="B40" s="301"/>
+      <c r="C40" s="302"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A41" s="365" t="s">
+      <c r="A41" s="371" t="s">
         <v>54</v>
       </c>
-      <c r="B41" s="366"/>
-      <c r="C41" s="367"/>
+      <c r="B41" s="372"/>
+      <c r="C41" s="373"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A42" s="292" t="s">
+      <c r="A42" s="290" t="s">
         <v>31</v>
       </c>
       <c r="B42" s="105">
         <f>B6</f>
         <v>0</v>
       </c>
       <c r="C42" s="105">
         <f>C6</f>
         <v>693597</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A43" s="292"/>
-      <c r="B43" s="305" t="s">
+      <c r="A43" s="290"/>
+      <c r="B43" s="303" t="s">
         <v>55</v>
       </c>
-      <c r="C43" s="306" t="s">
+      <c r="C43" s="304" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A44" s="307" t="s">
+      <c r="A44" s="305" t="s">
         <v>31</v>
       </c>
-      <c r="B44" s="308"/>
-      <c r="C44" s="309"/>
+      <c r="B44" s="306"/>
+      <c r="C44" s="307"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A45" s="307" t="s">
+      <c r="A45" s="305" t="s">
         <v>57</v>
       </c>
-      <c r="B45" s="8">
-[...5 lines deleted...]
-      <c r="H45" s="310"/>
+      <c r="B45" s="8"/>
+      <c r="C45" s="7"/>
+      <c r="H45" s="308"/>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A46" s="307"/>
-[...1 lines deleted...]
-      <c r="C46" s="309"/>
+      <c r="A46" s="305"/>
+      <c r="B46" s="306"/>
+      <c r="C46" s="307"/>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A47" s="307" t="s">
+      <c r="A47" s="305" t="s">
         <v>58</v>
       </c>
       <c r="B47" s="8">
         <v>0</v>
       </c>
       <c r="C47" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A48" s="307" t="s">
+      <c r="A48" s="305" t="s">
         <v>59</v>
       </c>
       <c r="B48" s="8">
         <v>0</v>
       </c>
       <c r="C48" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A49" s="307" t="s">
+      <c r="A49" s="305" t="s">
         <v>60</v>
       </c>
       <c r="B49" s="8">
         <v>0</v>
       </c>
       <c r="C49" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A50" s="307" t="s">
+      <c r="A50" s="305" t="s">
         <v>61</v>
       </c>
       <c r="B50" s="8">
         <v>0</v>
       </c>
       <c r="C50" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A51" s="307" t="s">
+      <c r="A51" s="305" t="s">
         <v>62</v>
       </c>
       <c r="B51" s="8">
         <v>0</v>
       </c>
       <c r="C51" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A52" s="307" t="s">
+      <c r="A52" s="305" t="s">
         <v>63</v>
       </c>
       <c r="B52" s="8">
         <v>0</v>
       </c>
       <c r="C52" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A53" s="307" t="s">
+      <c r="A53" s="305" t="s">
         <v>64</v>
       </c>
       <c r="B53" s="8">
         <v>0</v>
       </c>
       <c r="C53" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A54" s="307" t="s">
+      <c r="A54" s="305" t="s">
         <v>65</v>
       </c>
       <c r="B54" s="8">
         <v>0</v>
       </c>
       <c r="C54" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A55" s="307" t="s">
+      <c r="A55" s="305" t="s">
         <v>66</v>
       </c>
       <c r="B55" s="8">
         <v>0</v>
       </c>
       <c r="C55" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A56" s="307" t="s">
+      <c r="A56" s="305" t="s">
         <v>67</v>
       </c>
       <c r="B56" s="8">
         <v>0</v>
       </c>
       <c r="C56" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A57" s="307" t="s">
+      <c r="A57" s="305" t="s">
         <v>68</v>
       </c>
       <c r="B57" s="8">
         <v>0</v>
       </c>
       <c r="C57" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A58" s="307" t="s">
+      <c r="A58" s="305" t="s">
         <v>69</v>
       </c>
       <c r="B58" s="8">
         <v>0</v>
       </c>
       <c r="C58" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A59" s="307" t="s">
+      <c r="A59" s="305" t="s">
         <v>70</v>
       </c>
-      <c r="B59" s="308"/>
-      <c r="C59" s="309"/>
+      <c r="B59" s="306"/>
+      <c r="C59" s="307"/>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A60" s="614" t="s">
+      <c r="A60" s="333" t="s">
         <v>49</v>
       </c>
       <c r="B60" s="8">
         <v>0</v>
       </c>
       <c r="C60" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A61" s="614" t="s">
+      <c r="A61" s="333" t="s">
         <v>50</v>
       </c>
       <c r="B61" s="8">
         <v>0</v>
       </c>
       <c r="C61" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A62" s="615" t="s">
+      <c r="A62" s="334" t="s">
         <v>51</v>
       </c>
       <c r="B62" s="9">
         <v>0</v>
       </c>
       <c r="C62" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A63" s="311" t="s">
+      <c r="A63" s="309" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="106">
         <f>SUM(B45:B62)</f>
         <v>0</v>
       </c>
       <c r="C63" s="107">
         <f>SUM(C45:C62)</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A64" s="312"/>
-[...1 lines deleted...]
-      <c r="C64" s="314"/>
+      <c r="A64" s="310"/>
+      <c r="B64" s="311"/>
+      <c r="C64" s="312"/>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A65" s="312" t="s">
+      <c r="A65" s="310" t="s">
         <v>73</v>
       </c>
-      <c r="B65" s="313"/>
-      <c r="C65" s="314"/>
+      <c r="B65" s="311"/>
+      <c r="C65" s="312"/>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A66" s="307" t="s">
+      <c r="A66" s="305" t="s">
         <v>72</v>
       </c>
-      <c r="B66" s="8">
-[...4 lines deleted...]
-      </c>
+      <c r="B66" s="8"/>
+      <c r="C66" s="7"/>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A67" s="307" t="s">
+      <c r="A67" s="305" t="s">
         <v>74</v>
       </c>
-      <c r="B67" s="308"/>
-      <c r="C67" s="309"/>
+      <c r="B67" s="306"/>
+      <c r="C67" s="307"/>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A68" s="307" t="s">
+      <c r="A68" s="305" t="s">
         <v>75</v>
       </c>
       <c r="B68" s="8">
         <v>0</v>
       </c>
       <c r="C68" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A69" s="307" t="s">
+      <c r="A69" s="305" t="s">
         <v>76</v>
       </c>
       <c r="B69" s="8">
         <v>0</v>
       </c>
       <c r="C69" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A70" s="307" t="s">
+      <c r="A70" s="305" t="s">
         <v>77</v>
       </c>
       <c r="B70" s="8">
         <v>0</v>
       </c>
       <c r="C70" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A71" s="615" t="s">
+      <c r="A71" s="334" t="s">
         <v>52</v>
       </c>
       <c r="B71" s="9">
         <v>0</v>
       </c>
       <c r="C71" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A72" s="315" t="s">
+      <c r="A72" s="313" t="s">
         <v>418</v>
       </c>
       <c r="B72" s="108">
         <f>SUM(B66:B71)</f>
         <v>0</v>
       </c>
       <c r="C72" s="109">
         <f>SUM(C66:C71)</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A73" s="316"/>
-[...1 lines deleted...]
-      <c r="C73" s="318"/>
+      <c r="A73" s="314"/>
+      <c r="B73" s="315"/>
+      <c r="C73" s="316"/>
     </row>
     <row r="74" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="319" t="s">
+      <c r="A74" s="317" t="s">
         <v>78</v>
       </c>
       <c r="B74" s="110">
         <f>B63+B72</f>
         <v>0</v>
       </c>
       <c r="C74" s="111">
         <f>C63+C72</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:3" ht="16.5" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="t1OoyVasMOvN8MHV2a8Zf8dcSghEQwLLfybBuCUzM9ZNWDmuGz9PrT07X6NIxkEFdu9+9qEU5Zb1iX+3kyLdMw==" saltValue="1K2lPYG6xjHjz4H/eOBqCQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A41:C41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="74" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{066C2924-F163-481E-AB85-776323A7EA5A}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C46"/>
   <sheetViews>
-    <sheetView topLeftCell="A24" workbookViewId="0">
-      <selection activeCell="A54" sqref="A54"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="65.140625" style="121" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" style="121" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" style="121" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="121"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="B1" s="120"/>
       <c r="C1" s="1" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="96">
         <f>JURAT!F12</f>
         <v>0</v>
       </c>
-      <c r="B2" s="198"/>
+      <c r="B2" s="196"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="97">
         <f>JURAT!F14</f>
         <v>0</v>
       </c>
       <c r="B3" s="124"/>
       <c r="C3" s="124"/>
     </row>
     <row r="4" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="368" t="s">
+      <c r="A4" s="374" t="s">
         <v>80</v>
       </c>
-      <c r="B4" s="369"/>
-      <c r="C4" s="370"/>
+      <c r="B4" s="375"/>
+      <c r="C4" s="376"/>
     </row>
     <row r="5" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="371"/>
-[...1 lines deleted...]
-      <c r="C5" s="373"/>
+      <c r="A5" s="377"/>
+      <c r="B5" s="378"/>
+      <c r="C5" s="379"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A6" s="320"/>
+      <c r="A6" s="318"/>
       <c r="B6" s="105">
         <f>JURAT!F11</f>
         <v>0</v>
       </c>
       <c r="C6" s="98">
         <f>DATE(YEAR(B6)-1,MONTH(B6),DAY(B6))</f>
         <v>693597</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A7" s="292"/>
-      <c r="B7" s="321" t="s">
+      <c r="A7" s="290"/>
+      <c r="B7" s="319" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="322" t="s">
+      <c r="C7" s="320" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A8" s="323" t="s">
+      <c r="A8" s="321" t="s">
         <v>86</v>
       </c>
-      <c r="B8" s="323"/>
-      <c r="C8" s="324"/>
+      <c r="B8" s="321"/>
+      <c r="C8" s="322"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A9" s="323" t="s">
+      <c r="A9" s="321" t="s">
         <v>115</v>
       </c>
-      <c r="B9" s="12">
-[...4 lines deleted...]
-      </c>
+      <c r="B9" s="12"/>
+      <c r="C9" s="11"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A10" s="323" t="s">
+      <c r="A10" s="321" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="12">
         <v>0</v>
       </c>
       <c r="C10" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A11" s="323" t="s">
+      <c r="A11" s="321" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="119">
         <v>0</v>
       </c>
       <c r="C11" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A12" s="325" t="s">
+      <c r="A12" s="323" t="s">
         <v>257</v>
       </c>
       <c r="B12" s="112">
         <f>SUM(B9:B11)</f>
         <v>0</v>
       </c>
       <c r="C12" s="112">
         <f>SUM(C9:C11)</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A13" s="323" t="s">
+      <c r="A13" s="321" t="s">
         <v>258</v>
       </c>
-      <c r="B13" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="B13" s="16"/>
       <c r="C13" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A14" s="323" t="s">
+      <c r="A14" s="321" t="s">
         <v>259</v>
       </c>
       <c r="B14" s="112">
         <f>SUM(B12:B13)</f>
         <v>0</v>
       </c>
       <c r="C14" s="112">
         <f>SUM(C12:C13)</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A15" s="323" t="s">
+      <c r="A15" s="321" t="s">
         <v>260</v>
       </c>
       <c r="B15" s="16">
         <v>0</v>
       </c>
       <c r="C15" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="327" t="s">
+      <c r="A16" s="325" t="s">
         <v>261</v>
       </c>
       <c r="B16" s="112">
         <f>SUM(B14:B15)</f>
         <v>0</v>
       </c>
       <c r="C16" s="112">
         <f>SUM(C14:C15)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A17" s="323" t="s">
+      <c r="A17" s="321" t="s">
         <v>83</v>
       </c>
-      <c r="B17" s="326"/>
-      <c r="C17" s="326"/>
+      <c r="B17" s="324"/>
+      <c r="C17" s="324"/>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A18" s="323" t="s">
+      <c r="A18" s="321" t="s">
         <v>262</v>
       </c>
-      <c r="B18" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="16"/>
       <c r="C18" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A19" s="325" t="s">
+      <c r="A19" s="323" t="s">
         <v>263</v>
       </c>
-      <c r="B19" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="B19" s="16"/>
       <c r="C19" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A20" s="325" t="s">
+      <c r="A20" s="323" t="s">
         <v>264</v>
       </c>
-      <c r="B20" s="16">
-[...1 lines deleted...]
-      </c>
+      <c r="B20" s="16"/>
       <c r="C20" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A21" s="327" t="s">
+      <c r="A21" s="325" t="s">
         <v>270</v>
       </c>
       <c r="B21" s="112">
         <f>SUM(B18:B20)</f>
         <v>0</v>
       </c>
       <c r="C21" s="112">
         <f>SUM(C18:C20)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A22" s="327" t="s">
+      <c r="A22" s="325" t="s">
         <v>271</v>
       </c>
       <c r="B22" s="112">
         <f>B16-B21</f>
         <v>0</v>
       </c>
       <c r="C22" s="112">
         <f>C16-C21</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A23" s="323" t="s">
+      <c r="A23" s="321" t="s">
         <v>265</v>
       </c>
       <c r="B23" s="12">
         <v>0</v>
       </c>
       <c r="C23" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A24" s="323" t="s">
+      <c r="A24" s="321" t="s">
         <v>266</v>
       </c>
       <c r="B24" s="12">
         <v>0</v>
       </c>
       <c r="C24" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="323" t="s">
+      <c r="A25" s="321" t="s">
         <v>267</v>
       </c>
       <c r="B25" s="12">
         <v>0</v>
       </c>
       <c r="C25" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A26" s="323" t="s">
+      <c r="A26" s="321" t="s">
         <v>272</v>
       </c>
       <c r="B26" s="113">
         <f>B22+B23-B24-B25</f>
         <v>0</v>
       </c>
       <c r="C26" s="113">
         <f>C22+C23-C24-C25</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A27" s="323" t="s">
+      <c r="A27" s="321" t="s">
         <v>268</v>
       </c>
       <c r="B27" s="12">
         <v>0</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="328" t="s">
+      <c r="A28" s="326" t="s">
         <v>269</v>
       </c>
       <c r="B28" s="13">
         <v>0</v>
       </c>
       <c r="C28" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="329" t="s">
+      <c r="A29" s="327" t="s">
         <v>273</v>
       </c>
       <c r="B29" s="114">
         <f>B26-B27-B28</f>
         <v>0</v>
       </c>
       <c r="C29" s="114">
         <f>C26-C27-C28</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="198"/>
-[...1 lines deleted...]
-      <c r="C30" s="304"/>
+      <c r="A30" s="196"/>
+      <c r="B30" s="302"/>
+      <c r="C30" s="302"/>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A31" s="198"/>
-[...1 lines deleted...]
-      <c r="C31" s="304"/>
+      <c r="A31" s="196"/>
+      <c r="B31" s="302"/>
+      <c r="C31" s="302"/>
     </row>
     <row r="32" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="374" t="s">
+      <c r="A32" s="380" t="s">
         <v>84</v>
       </c>
-      <c r="B32" s="372"/>
-      <c r="C32" s="373"/>
+      <c r="B32" s="378"/>
+      <c r="C32" s="379"/>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A33" s="375"/>
-[...1 lines deleted...]
-      <c r="C33" s="377"/>
+      <c r="A33" s="381"/>
+      <c r="B33" s="382"/>
+      <c r="C33" s="383"/>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A34" s="330" t="s">
+      <c r="A34" s="328" t="s">
         <v>274</v>
       </c>
       <c r="B34" s="115">
         <f>C45</f>
         <v>0</v>
       </c>
-      <c r="C34" s="331"/>
+      <c r="C34" s="329"/>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A35" s="307" t="s">
+      <c r="A35" s="305" t="s">
         <v>275</v>
       </c>
       <c r="B35" s="116">
         <f>B29</f>
         <v>0</v>
       </c>
       <c r="C35" s="117">
         <f>C29</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A36" s="307" t="s">
+      <c r="A36" s="305" t="s">
         <v>276</v>
       </c>
       <c r="B36" s="8">
         <v>0</v>
       </c>
       <c r="C36" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A37" s="307" t="s">
+      <c r="A37" s="305" t="s">
         <v>85</v>
       </c>
-      <c r="B37" s="308"/>
-      <c r="C37" s="309"/>
+      <c r="B37" s="306"/>
+      <c r="C37" s="307"/>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A38" s="307" t="s">
+      <c r="A38" s="305" t="s">
         <v>277</v>
       </c>
       <c r="B38" s="8">
         <v>0</v>
       </c>
       <c r="C38" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A39" s="307" t="s">
+      <c r="A39" s="305" t="s">
         <v>278</v>
       </c>
       <c r="B39" s="8">
         <v>0</v>
       </c>
       <c r="C39" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A40" s="307" t="s">
+      <c r="A40" s="305" t="s">
         <v>279</v>
       </c>
       <c r="B40" s="8">
         <v>0</v>
       </c>
       <c r="C40" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A41" s="307" t="s">
+      <c r="A41" s="305" t="s">
         <v>280</v>
       </c>
-      <c r="B41" s="308"/>
-      <c r="C41" s="309"/>
+      <c r="B41" s="306"/>
+      <c r="C41" s="307"/>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A42" s="614" t="s">
+      <c r="A42" s="333" t="s">
         <v>87</v>
       </c>
       <c r="B42" s="8">
         <v>0</v>
       </c>
       <c r="C42" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A43" s="614" t="s">
+      <c r="A43" s="333" t="s">
         <v>88</v>
       </c>
       <c r="B43" s="8">
         <v>0</v>
       </c>
       <c r="C43" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A44" s="615" t="s">
+      <c r="A44" s="334" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="9">
         <v>0</v>
       </c>
       <c r="C44" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="329" t="s">
+      <c r="A45" s="327" t="s">
         <v>419</v>
       </c>
       <c r="B45" s="118">
         <f>SUM(B34:B44)</f>
         <v>0</v>
       </c>
       <c r="C45" s="118">
         <f>SUM(C34:C44)</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:3" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="302"/>
-[...1 lines deleted...]
-      <c r="C46" s="332"/>
+      <c r="A46" s="300"/>
+      <c r="B46" s="330"/>
+      <c r="C46" s="330"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="R6Ap8gLxLd7+1Q18U9V56RexEbBArOEU76bkFdGG7cKw2Cw5CWpBsbqUulQAe9Pj/6abSZHzwVZ0pJBdAbh+Vw==" saltValue="S5zNN6kKiF6lsxGo1++X+Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A4:C5"/>
     <mergeCell ref="A32:C33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="91" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18E0A621-80C2-410F-A0BC-BE0510C65BD9}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P154"/>
+  <dimension ref="A1:P157"/>
   <sheetViews>
-    <sheetView topLeftCell="A62" workbookViewId="0">
-      <selection activeCell="H98" sqref="H98"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H101" sqref="H101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="128" customWidth="1"/>
     <col min="2" max="2" width="5.5703125" style="128" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" style="128" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="128" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" style="128" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="128" customWidth="1"/>
     <col min="7" max="7" width="25.85546875" style="128" customWidth="1"/>
     <col min="8" max="8" width="28" style="128" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="128" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="25.42578125" style="128" customWidth="1"/>
     <col min="11" max="256" width="9.140625" style="128"/>
     <col min="257" max="257" width="6.7109375" style="128" customWidth="1"/>
     <col min="258" max="258" width="5.5703125" style="128" customWidth="1"/>
     <col min="259" max="259" width="18.5703125" style="128" customWidth="1"/>
     <col min="260" max="260" width="17.28515625" style="128" bestFit="1" customWidth="1"/>
     <col min="261" max="261" width="22.42578125" style="128" customWidth="1"/>
     <col min="262" max="262" width="13.85546875" style="128" customWidth="1"/>
     <col min="263" max="263" width="25.85546875" style="128" customWidth="1"/>
     <col min="264" max="264" width="28" style="128" customWidth="1"/>
     <col min="265" max="265" width="12.140625" style="128" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="25.42578125" style="128" customWidth="1"/>
@@ -11449,102 +11433,102 @@
     <col min="16137" max="16137" width="12.140625" style="128" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="25.42578125" style="128" customWidth="1"/>
     <col min="16139" max="16384" width="9.140625" style="128"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="121" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="B1" s="120"/>
       <c r="C1" s="1"/>
       <c r="H1" s="122" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="2" spans="1:16" s="121" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="96">
         <f>JURAT!F12</f>
         <v>0</v>
       </c>
       <c r="B2" s="178"/>
       <c r="C2" s="178"/>
       <c r="D2" s="178"/>
     </row>
     <row r="3" spans="1:16" s="121" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="378">
+      <c r="A3" s="389">
         <f>JURAT!F14</f>
         <v>0</v>
       </c>
-      <c r="B3" s="378"/>
-[...1 lines deleted...]
-      <c r="D3" s="378"/>
+      <c r="B3" s="389"/>
+      <c r="C3" s="389"/>
+      <c r="D3" s="389"/>
     </row>
     <row r="4" spans="1:16" s="121" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="123"/>
       <c r="B4" s="124"/>
       <c r="C4" s="124"/>
     </row>
     <row r="5" spans="1:16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="379" t="s">
+      <c r="A5" s="390" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="379"/>
-[...1 lines deleted...]
-      <c r="D5" s="379"/>
+      <c r="B5" s="390"/>
+      <c r="C5" s="390"/>
+      <c r="D5" s="390"/>
       <c r="E5" s="179">
         <f>JURAT!F11</f>
         <v>0</v>
       </c>
       <c r="F5" s="22"/>
       <c r="G5" s="23"/>
       <c r="H5" s="23"/>
       <c r="I5" s="23"/>
       <c r="J5" s="126"/>
       <c r="K5" s="126"/>
       <c r="L5" s="126"/>
       <c r="M5" s="126"/>
       <c r="N5" s="126"/>
       <c r="O5" s="126"/>
       <c r="P5" s="21"/>
     </row>
     <row r="6" spans="1:16" s="121" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="123"/>
       <c r="B6" s="124"/>
       <c r="C6" s="124"/>
     </row>
     <row r="7" spans="1:16" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="127"/>
-      <c r="B7" s="372" t="s">
+      <c r="B7" s="378" t="s">
         <v>289</v>
       </c>
-      <c r="C7" s="372"/>
-[...4 lines deleted...]
-      <c r="H7" s="372"/>
+      <c r="C7" s="378"/>
+      <c r="D7" s="378"/>
+      <c r="E7" s="378"/>
+      <c r="F7" s="378"/>
+      <c r="G7" s="378"/>
+      <c r="H7" s="378"/>
     </row>
     <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="129"/>
       <c r="B8" s="129"/>
       <c r="C8" s="130"/>
       <c r="D8" s="130"/>
       <c r="E8" s="130"/>
       <c r="F8" s="130"/>
       <c r="G8" s="130"/>
     </row>
     <row r="9" spans="1:16" s="135" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="131"/>
       <c r="B9" s="132"/>
       <c r="C9" s="132" t="s">
         <v>290</v>
       </c>
       <c r="D9" s="133"/>
       <c r="E9" s="133"/>
       <c r="F9" s="133"/>
       <c r="G9" s="133"/>
       <c r="H9" s="134"/>
     </row>
     <row r="10" spans="1:16" s="135" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="131"/>
       <c r="B10" s="132"/>
@@ -11557,1956 +11541,1994 @@
     </row>
     <row r="11" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="136">
         <v>1</v>
       </c>
       <c r="B11" s="137" t="s">
         <v>291</v>
       </c>
       <c r="C11" s="137"/>
       <c r="D11" s="137"/>
       <c r="E11" s="137"/>
       <c r="F11" s="137"/>
       <c r="G11" s="137"/>
     </row>
     <row r="12" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="136"/>
       <c r="B12" s="137"/>
       <c r="C12" s="137"/>
       <c r="D12" s="137"/>
       <c r="E12" s="137"/>
       <c r="F12" s="137"/>
       <c r="G12" s="137"/>
     </row>
     <row r="13" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="138"/>
-      <c r="B13" s="420" t="s">
+      <c r="B13" s="431" t="s">
         <v>292</v>
       </c>
-      <c r="C13" s="421"/>
-[...1 lines deleted...]
-      <c r="E13" s="423" t="s">
+      <c r="C13" s="432"/>
+      <c r="D13" s="433"/>
+      <c r="E13" s="434" t="s">
         <v>293</v>
       </c>
-      <c r="F13" s="421"/>
-      <c r="G13" s="424"/>
+      <c r="F13" s="432"/>
+      <c r="G13" s="435"/>
       <c r="H13" s="139" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="138"/>
-      <c r="B14" s="425"/>
-[...4 lines deleted...]
-      <c r="G14" s="429"/>
+      <c r="B14" s="384"/>
+      <c r="C14" s="385"/>
+      <c r="D14" s="386"/>
+      <c r="E14" s="387"/>
+      <c r="F14" s="385"/>
+      <c r="G14" s="388"/>
       <c r="H14" s="86"/>
     </row>
     <row r="15" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="138"/>
-      <c r="B15" s="425"/>
-[...2 lines deleted...]
-      <c r="E15" s="428" t="s">
+      <c r="B15" s="384"/>
+      <c r="C15" s="385"/>
+      <c r="D15" s="386"/>
+      <c r="E15" s="387" t="s">
         <v>417</v>
       </c>
-      <c r="F15" s="426"/>
-      <c r="G15" s="429"/>
+      <c r="F15" s="385"/>
+      <c r="G15" s="388"/>
       <c r="H15" s="86"/>
     </row>
     <row r="16" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="138"/>
-      <c r="B16" s="425"/>
-[...4 lines deleted...]
-      <c r="G16" s="429"/>
+      <c r="B16" s="384"/>
+      <c r="C16" s="385"/>
+      <c r="D16" s="386"/>
+      <c r="E16" s="387"/>
+      <c r="F16" s="385"/>
+      <c r="G16" s="388"/>
       <c r="H16" s="86"/>
     </row>
     <row r="17" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="138"/>
-      <c r="B17" s="425"/>
-[...4 lines deleted...]
-      <c r="G17" s="429"/>
+      <c r="B17" s="384"/>
+      <c r="C17" s="385"/>
+      <c r="D17" s="386"/>
+      <c r="E17" s="387"/>
+      <c r="F17" s="385"/>
+      <c r="G17" s="388"/>
       <c r="H17" s="87"/>
     </row>
-    <row r="18" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="138"/>
-      <c r="B18" s="140"/>
-[...5 lines deleted...]
-      <c r="H18" s="140"/>
+      <c r="B18" s="384"/>
+      <c r="C18" s="385"/>
+      <c r="D18" s="386"/>
+      <c r="E18" s="387" t="s">
+        <v>417</v>
+      </c>
+      <c r="F18" s="385"/>
+      <c r="G18" s="388"/>
+      <c r="H18" s="86"/>
     </row>
     <row r="19" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="137"/>
-      <c r="B19" s="137" t="s">
+      <c r="A19" s="138"/>
+      <c r="B19" s="384"/>
+      <c r="C19" s="385"/>
+      <c r="D19" s="386"/>
+      <c r="E19" s="387"/>
+      <c r="F19" s="385"/>
+      <c r="G19" s="388"/>
+      <c r="H19" s="86"/>
+    </row>
+    <row r="20" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="138"/>
+      <c r="B20" s="384"/>
+      <c r="C20" s="385"/>
+      <c r="D20" s="386"/>
+      <c r="E20" s="387"/>
+      <c r="F20" s="385"/>
+      <c r="G20" s="388"/>
+      <c r="H20" s="87"/>
+    </row>
+    <row r="21" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="138"/>
+      <c r="B21" s="140"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="140"/>
+      <c r="E21" s="140"/>
+      <c r="F21" s="140"/>
+      <c r="G21" s="140"/>
+      <c r="H21" s="140"/>
+    </row>
+    <row r="22" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="137"/>
+      <c r="B22" s="137" t="s">
         <v>341</v>
-      </c>
-[...30 lines deleted...]
-        <v>296</v>
       </c>
       <c r="C22" s="137"/>
       <c r="D22" s="137"/>
       <c r="E22" s="137"/>
       <c r="F22" s="137"/>
-      <c r="G22" s="137"/>
-[...17 lines deleted...]
-      <c r="H24" s="419"/>
+      <c r="H22" s="121"/>
+    </row>
+    <row r="23" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="137"/>
+      <c r="B23" s="137" t="s">
+        <v>343</v>
+      </c>
+      <c r="C23" s="137"/>
+      <c r="D23" s="137"/>
+      <c r="E23" s="137"/>
+      <c r="F23" s="137"/>
+      <c r="H23" s="78" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="137"/>
+      <c r="B24" s="137"/>
+      <c r="C24" s="137"/>
+      <c r="D24" s="137"/>
+      <c r="E24" s="137"/>
+      <c r="F24" s="137"/>
+      <c r="H24" s="141"/>
     </row>
     <row r="25" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="137"/>
+      <c r="B25" s="137" t="s">
+        <v>296</v>
+      </c>
       <c r="C25" s="137"/>
       <c r="D25" s="137"/>
       <c r="E25" s="137"/>
       <c r="F25" s="137"/>
       <c r="G25" s="137"/>
-      <c r="H25" s="142"/>
-[...12 lines deleted...]
-      </c>
+    </row>
+    <row r="26" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="436"/>
+      <c r="C26" s="437"/>
+      <c r="D26" s="437"/>
+      <c r="E26" s="437"/>
+      <c r="F26" s="437"/>
+      <c r="G26" s="437"/>
+      <c r="H26" s="438"/>
     </row>
     <row r="27" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B27" s="137" t="s">
-[...11 lines deleted...]
-    <row r="28" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="428"/>
+      <c r="C27" s="429"/>
+      <c r="D27" s="429"/>
+      <c r="E27" s="429"/>
+      <c r="F27" s="429"/>
+      <c r="G27" s="429"/>
+      <c r="H27" s="430"/>
+    </row>
+    <row r="28" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="137"/>
       <c r="C28" s="137"/>
       <c r="D28" s="137"/>
       <c r="E28" s="137"/>
       <c r="F28" s="137"/>
       <c r="G28" s="137"/>
-      <c r="H28" s="141"/>
+      <c r="H28" s="142"/>
     </row>
     <row r="29" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B29" s="137" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C29" s="137"/>
       <c r="D29" s="137"/>
       <c r="E29" s="137"/>
       <c r="F29" s="137"/>
       <c r="G29" s="137"/>
-      <c r="H29" s="137"/>
-[...29 lines deleted...]
-      <c r="H32" s="143"/>
+      <c r="H29" s="79" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="137" t="s">
+        <v>298</v>
+      </c>
+      <c r="C30" s="137"/>
+      <c r="D30" s="137"/>
+      <c r="E30" s="137"/>
+      <c r="F30" s="137"/>
+      <c r="G30" s="137"/>
+      <c r="H30" s="78" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="137"/>
+      <c r="C31" s="137"/>
+      <c r="D31" s="137"/>
+      <c r="E31" s="137"/>
+      <c r="F31" s="137"/>
+      <c r="G31" s="137"/>
+      <c r="H31" s="141"/>
+    </row>
+    <row r="32" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="137" t="s">
+        <v>299</v>
+      </c>
+      <c r="C32" s="137"/>
+      <c r="D32" s="137"/>
+      <c r="E32" s="137"/>
+      <c r="F32" s="137"/>
+      <c r="G32" s="137"/>
+      <c r="H32" s="137"/>
     </row>
     <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="137"/>
-      <c r="B33" s="132" t="s">
+      <c r="B33" s="402"/>
+      <c r="C33" s="403"/>
+      <c r="D33" s="403"/>
+      <c r="E33" s="403"/>
+      <c r="F33" s="403"/>
+      <c r="G33" s="403"/>
+      <c r="H33" s="404"/>
+    </row>
+    <row r="34" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="137"/>
+      <c r="B34" s="405"/>
+      <c r="C34" s="406"/>
+      <c r="D34" s="406"/>
+      <c r="E34" s="406"/>
+      <c r="F34" s="406"/>
+      <c r="G34" s="406"/>
+      <c r="H34" s="407"/>
+    </row>
+    <row r="35" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="137"/>
+      <c r="B35" s="143"/>
+      <c r="C35" s="143"/>
+      <c r="D35" s="143"/>
+      <c r="E35" s="143"/>
+      <c r="F35" s="143"/>
+      <c r="G35" s="143"/>
+      <c r="H35" s="143"/>
+    </row>
+    <row r="36" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="137"/>
+      <c r="B36" s="132" t="s">
         <v>344</v>
       </c>
-      <c r="C33" s="130"/>
-[...17 lines deleted...]
-      <c r="A35" s="145">
+      <c r="C36" s="130"/>
+      <c r="D36" s="130"/>
+      <c r="E36" s="130"/>
+      <c r="F36" s="130"/>
+      <c r="G36" s="144"/>
+      <c r="H36" s="130"/>
+    </row>
+    <row r="37" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="137"/>
+      <c r="B37" s="132"/>
+      <c r="C37" s="130"/>
+      <c r="D37" s="130"/>
+      <c r="E37" s="130"/>
+      <c r="F37" s="130"/>
+      <c r="G37" s="144"/>
+      <c r="H37" s="130"/>
+    </row>
+    <row r="38" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="145">
         <f>A11+1</f>
         <v>2</v>
       </c>
-      <c r="B35" s="137" t="s">
+      <c r="B38" s="137" t="s">
         <v>300</v>
       </c>
-      <c r="C35" s="137"/>
-[...39 lines deleted...]
-      <c r="H38" s="382"/>
+      <c r="C38" s="137"/>
+      <c r="D38" s="137"/>
+      <c r="E38" s="137"/>
+      <c r="F38" s="137"/>
+      <c r="G38" s="137"/>
     </row>
     <row r="39" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="137"/>
       <c r="B39" s="137"/>
       <c r="C39" s="137" t="s">
-        <v>346</v>
-[...9 lines deleted...]
-    <row r="40" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>292</v>
+      </c>
+      <c r="D39" s="391"/>
+      <c r="E39" s="392"/>
+      <c r="F39" s="392"/>
+      <c r="G39" s="392"/>
+      <c r="H39" s="393"/>
+    </row>
+    <row r="40" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="137"/>
       <c r="B40" s="137"/>
-      <c r="C40" s="137"/>
-[...4 lines deleted...]
-      <c r="H40" s="121"/>
+      <c r="C40" s="137" t="s">
+        <v>301</v>
+      </c>
+      <c r="D40" s="391"/>
+      <c r="E40" s="392"/>
+      <c r="F40" s="392"/>
+      <c r="G40" s="392"/>
+      <c r="H40" s="393"/>
     </row>
     <row r="41" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="145">
-[...10 lines deleted...]
-      <c r="G41" s="137"/>
+      <c r="A41" s="137"/>
+      <c r="B41" s="137"/>
+      <c r="C41" s="137" t="s">
+        <v>293</v>
+      </c>
+      <c r="D41" s="391"/>
+      <c r="E41" s="392"/>
+      <c r="F41" s="392"/>
+      <c r="G41" s="392"/>
+      <c r="H41" s="393"/>
     </row>
     <row r="42" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="137"/>
       <c r="B42" s="137"/>
       <c r="C42" s="137" t="s">
-        <v>292</v>
-[...7 lines deleted...]
-    <row r="43" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>346</v>
+      </c>
+      <c r="D42" s="146"/>
+      <c r="E42" s="146"/>
+      <c r="F42" s="146"/>
+      <c r="G42" s="146"/>
+      <c r="H42" s="78" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="137"/>
       <c r="B43" s="137"/>
-      <c r="C43" s="137" t="s">
-[...6 lines deleted...]
-      <c r="H43" s="382"/>
+      <c r="C43" s="137"/>
+      <c r="D43" s="137"/>
+      <c r="E43" s="137"/>
+      <c r="F43" s="137"/>
+      <c r="G43" s="137"/>
+      <c r="H43" s="121"/>
     </row>
     <row r="44" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="137"/>
-[...8 lines deleted...]
-      <c r="H44" s="382"/>
+      <c r="A44" s="145">
+        <f>+A38+1</f>
+        <v>3</v>
+      </c>
+      <c r="B44" s="137" t="s">
+        <v>302</v>
+      </c>
+      <c r="C44" s="137"/>
+      <c r="D44" s="137"/>
+      <c r="E44" s="137"/>
+      <c r="F44" s="137"/>
+      <c r="G44" s="137"/>
     </row>
     <row r="45" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="137"/>
       <c r="B45" s="137"/>
       <c r="C45" s="137" t="s">
-        <v>346</v>
-[...9 lines deleted...]
-    <row r="46" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>292</v>
+      </c>
+      <c r="D45" s="391"/>
+      <c r="E45" s="392"/>
+      <c r="F45" s="392"/>
+      <c r="G45" s="392"/>
+      <c r="H45" s="393"/>
+    </row>
+    <row r="46" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="137"/>
       <c r="B46" s="137"/>
-      <c r="C46" s="137"/>
-[...4 lines deleted...]
-      <c r="H46" s="121"/>
+      <c r="C46" s="137" t="s">
+        <v>301</v>
+      </c>
+      <c r="D46" s="391"/>
+      <c r="E46" s="392"/>
+      <c r="F46" s="392"/>
+      <c r="G46" s="392"/>
+      <c r="H46" s="393"/>
     </row>
     <row r="47" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="145">
-[...10 lines deleted...]
-      <c r="G47" s="137"/>
+      <c r="A47" s="137"/>
+      <c r="B47" s="137"/>
+      <c r="C47" s="137" t="s">
+        <v>293</v>
+      </c>
+      <c r="D47" s="391"/>
+      <c r="E47" s="392"/>
+      <c r="F47" s="392"/>
+      <c r="G47" s="392"/>
+      <c r="H47" s="393"/>
     </row>
     <row r="48" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="137"/>
       <c r="B48" s="137"/>
       <c r="C48" s="137" t="s">
-        <v>292</v>
-[...7 lines deleted...]
-    <row r="49" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>346</v>
+      </c>
+      <c r="D48" s="146"/>
+      <c r="E48" s="146"/>
+      <c r="F48" s="146"/>
+      <c r="G48" s="146"/>
+      <c r="H48" s="78" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="137"/>
       <c r="B49" s="137"/>
-      <c r="C49" s="137" t="s">
-[...6 lines deleted...]
-      <c r="H49" s="382"/>
+      <c r="C49" s="137"/>
+      <c r="D49" s="137"/>
+      <c r="E49" s="137"/>
+      <c r="F49" s="137"/>
+      <c r="G49" s="137"/>
+      <c r="H49" s="121"/>
     </row>
     <row r="50" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="137"/>
-[...8 lines deleted...]
-      <c r="H50" s="382"/>
+      <c r="A50" s="145">
+        <f>+A44+1</f>
+        <v>4</v>
+      </c>
+      <c r="B50" s="137" t="s">
+        <v>345</v>
+      </c>
+      <c r="C50" s="137"/>
+      <c r="D50" s="137"/>
+      <c r="E50" s="137"/>
+      <c r="F50" s="137"/>
+      <c r="G50" s="137"/>
     </row>
     <row r="51" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="137"/>
       <c r="B51" s="137"/>
       <c r="C51" s="137" t="s">
-        <v>346</v>
-[...9 lines deleted...]
-    <row r="52" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>292</v>
+      </c>
+      <c r="D51" s="391"/>
+      <c r="E51" s="392"/>
+      <c r="F51" s="392"/>
+      <c r="G51" s="392"/>
+      <c r="H51" s="393"/>
+    </row>
+    <row r="52" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="137"/>
       <c r="B52" s="137"/>
-      <c r="C52" s="137"/>
-[...6 lines deleted...]
-    <row r="53" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="137" t="s">
+        <v>301</v>
+      </c>
+      <c r="D52" s="391"/>
+      <c r="E52" s="392"/>
+      <c r="F52" s="392"/>
+      <c r="G52" s="392"/>
+      <c r="H52" s="393"/>
+    </row>
+    <row r="53" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="137"/>
       <c r="B53" s="137"/>
-      <c r="C53" s="137"/>
-[...6 lines deleted...]
-    <row r="54" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C53" s="137" t="s">
+        <v>293</v>
+      </c>
+      <c r="D53" s="391"/>
+      <c r="E53" s="392"/>
+      <c r="F53" s="392"/>
+      <c r="G53" s="392"/>
+      <c r="H53" s="393"/>
+    </row>
+    <row r="54" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="137"/>
-      <c r="B54" s="132" t="s">
-[...9 lines deleted...]
-    <row r="55" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="137"/>
+      <c r="C54" s="137" t="s">
+        <v>346</v>
+      </c>
+      <c r="D54" s="146"/>
+      <c r="E54" s="146"/>
+      <c r="F54" s="146"/>
+      <c r="G54" s="146"/>
+      <c r="H54" s="78" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="137"/>
-      <c r="B55" s="132"/>
-[...15 lines deleted...]
-      <c r="C56" s="140"/>
+      <c r="B55" s="137"/>
+      <c r="C55" s="137"/>
+      <c r="D55" s="137"/>
+      <c r="E55" s="137"/>
+      <c r="F55" s="137"/>
+      <c r="G55" s="137"/>
+      <c r="H55" s="141"/>
+    </row>
+    <row r="56" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="137"/>
+      <c r="B56" s="137"/>
+      <c r="C56" s="137"/>
       <c r="D56" s="137"/>
       <c r="E56" s="137"/>
       <c r="F56" s="137"/>
       <c r="G56" s="137"/>
-      <c r="H56" s="78" t="s">
-[...3 lines deleted...]
-    <row r="57" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="H56" s="121"/>
+    </row>
+    <row r="57" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="137"/>
-      <c r="C57" s="140"/>
-[...3 lines deleted...]
-      <c r="G57" s="137"/>
+      <c r="B57" s="132" t="s">
+        <v>303</v>
+      </c>
+      <c r="C57" s="130"/>
+      <c r="D57" s="130"/>
+      <c r="E57" s="130"/>
+      <c r="F57" s="130"/>
+      <c r="G57" s="144"/>
+      <c r="H57" s="130"/>
     </row>
     <row r="58" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="145">
-[...15 lines deleted...]
-      </c>
+      <c r="A58" s="137"/>
+      <c r="B58" s="132"/>
+      <c r="C58" s="130"/>
+      <c r="D58" s="130"/>
+      <c r="E58" s="130"/>
+      <c r="F58" s="130"/>
+      <c r="G58" s="144"/>
+      <c r="H58" s="130"/>
     </row>
     <row r="59" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="137"/>
-[...3 lines deleted...]
-      <c r="C59" s="137"/>
+      <c r="A59" s="145">
+        <f>+A50+1</f>
+        <v>5</v>
+      </c>
+      <c r="B59" s="147" t="s">
+        <v>304</v>
+      </c>
+      <c r="C59" s="140"/>
       <c r="D59" s="137"/>
+      <c r="E59" s="137"/>
       <c r="F59" s="137"/>
       <c r="G59" s="137"/>
-      <c r="H59" s="80">
-        <v>0</v>
+      <c r="H59" s="78" t="s">
+        <v>295</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="137"/>
-      <c r="B60" s="137" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="137"/>
+      <c r="C60" s="140"/>
       <c r="D60" s="137"/>
       <c r="E60" s="137"/>
-      <c r="F60" s="137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F60" s="137"/>
       <c r="G60" s="137"/>
-      <c r="H60" s="81"/>
-[...3 lines deleted...]
-      <c r="B61" s="137"/>
+    </row>
+    <row r="61" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="145">
+        <f>+A59+1</f>
+        <v>6</v>
+      </c>
+      <c r="B61" s="137" t="s">
+        <v>305</v>
+      </c>
       <c r="C61" s="137"/>
       <c r="D61" s="137"/>
-      <c r="E61" s="137"/>
+      <c r="E61" s="137" t="s">
+        <v>31</v>
+      </c>
       <c r="F61" s="137"/>
       <c r="G61" s="137"/>
-      <c r="H61" s="148"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H61" s="78" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="137"/>
-      <c r="B62" s="137"/>
+      <c r="B62" s="137" t="s">
+        <v>306</v>
+      </c>
       <c r="C62" s="137"/>
       <c r="D62" s="137"/>
-      <c r="E62" s="137"/>
       <c r="F62" s="137"/>
       <c r="G62" s="137"/>
-      <c r="H62" s="137"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H62" s="80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="137"/>
-      <c r="B63" s="132" t="s">
-[...9 lines deleted...]
-    <row r="64" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="137" t="s">
+        <v>307</v>
+      </c>
+      <c r="C63" s="137"/>
+      <c r="D63" s="137"/>
+      <c r="E63" s="137"/>
+      <c r="F63" s="137" t="s">
+        <v>31</v>
+      </c>
+      <c r="G63" s="137"/>
+      <c r="H63" s="81"/>
+    </row>
+    <row r="64" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="137"/>
-      <c r="B64" s="132"/>
-[...22 lines deleted...]
-      </c>
+      <c r="B64" s="137"/>
+      <c r="C64" s="137"/>
+      <c r="D64" s="137"/>
+      <c r="E64" s="137"/>
+      <c r="F64" s="137"/>
+      <c r="G64" s="137"/>
+      <c r="H64" s="148"/>
+    </row>
+    <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="137"/>
+      <c r="B65" s="137"/>
+      <c r="C65" s="137"/>
+      <c r="D65" s="137"/>
+      <c r="E65" s="137"/>
+      <c r="F65" s="137"/>
+      <c r="G65" s="137"/>
+      <c r="H65" s="137"/>
     </row>
     <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="137"/>
-      <c r="B66" s="137" t="s">
-[...4 lines deleted...]
-      <c r="H66" s="121"/>
+      <c r="B66" s="132" t="s">
+        <v>308</v>
+      </c>
+      <c r="C66" s="132"/>
+      <c r="D66" s="132"/>
+      <c r="E66" s="132"/>
+      <c r="F66" s="132"/>
+      <c r="G66" s="132"/>
+      <c r="H66" s="132"/>
     </row>
     <row r="67" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="137"/>
-      <c r="B67" s="137"/>
-[...2 lines deleted...]
-      <c r="H67" s="121"/>
+      <c r="B67" s="132"/>
+      <c r="C67" s="132"/>
+      <c r="D67" s="132"/>
+      <c r="E67" s="132"/>
+      <c r="F67" s="132"/>
+      <c r="G67" s="132"/>
+      <c r="H67" s="132"/>
     </row>
     <row r="68" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="146">
-[...7 lines deleted...]
-      <c r="G68" s="140"/>
+      <c r="A68" s="145">
+        <f>+A61+1</f>
+        <v>7</v>
+      </c>
+      <c r="B68" s="394" t="s">
+        <v>309</v>
+      </c>
+      <c r="C68" s="394"/>
+      <c r="D68" s="394"/>
+      <c r="E68" s="394"/>
+      <c r="F68" s="394"/>
+      <c r="G68" s="395"/>
       <c r="H68" s="78" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="137"/>
       <c r="B69" s="137" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="D69" s="137"/>
       <c r="G69" s="140"/>
       <c r="H69" s="121"/>
     </row>
     <row r="70" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A70" s="137"/>
       <c r="B70" s="137"/>
       <c r="D70" s="137"/>
       <c r="G70" s="140"/>
       <c r="H70" s="121"/>
     </row>
     <row r="71" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A71" s="146">
         <f>A68+1</f>
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B71" s="137" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="D71" s="137"/>
       <c r="G71" s="140"/>
       <c r="H71" s="78" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="72" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="137"/>
       <c r="B72" s="137" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="D72" s="137"/>
       <c r="G72" s="140"/>
-      <c r="H72" s="88"/>
-[...2 lines deleted...]
-    <row r="73" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H72" s="121"/>
+    </row>
+    <row r="73" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="137"/>
       <c r="B73" s="137"/>
-      <c r="C73" s="137"/>
       <c r="D73" s="137"/>
-      <c r="E73" s="137"/>
-[...2 lines deleted...]
-      <c r="H73" s="150" t="s">
+      <c r="G73" s="140"/>
+      <c r="H73" s="121"/>
+    </row>
+    <row r="74" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="146">
+        <f>A71+1</f>
+        <v>9</v>
+      </c>
+      <c r="B74" s="137" t="s">
+        <v>349</v>
+      </c>
+      <c r="D74" s="137"/>
+      <c r="G74" s="140"/>
+      <c r="H74" s="78" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="137"/>
+      <c r="B75" s="137" t="s">
+        <v>350</v>
+      </c>
+      <c r="D75" s="137"/>
+      <c r="G75" s="140"/>
+      <c r="H75" s="88"/>
+      <c r="I75" s="149"/>
+    </row>
+    <row r="76" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="137"/>
+      <c r="B76" s="137"/>
+      <c r="C76" s="137"/>
+      <c r="D76" s="137"/>
+      <c r="E76" s="137"/>
+      <c r="F76" s="137"/>
+      <c r="G76" s="137"/>
+      <c r="H76" s="150" t="s">
         <v>230</v>
       </c>
-      <c r="I73" s="151"/>
-[...42 lines deleted...]
-      <c r="C77" s="140"/>
+      <c r="I76" s="151"/>
+    </row>
+    <row r="77" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="137"/>
+      <c r="B77" s="137"/>
+      <c r="C77" s="137"/>
+      <c r="D77" s="137"/>
       <c r="E77" s="137"/>
       <c r="F77" s="137"/>
       <c r="G77" s="137"/>
-      <c r="H77" s="82"/>
+      <c r="H77" s="151"/>
+      <c r="I77" s="151"/>
     </row>
     <row r="78" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="137"/>
-[...6 lines deleted...]
-      <c r="H78" s="121"/>
+      <c r="A78" s="133"/>
+      <c r="B78" s="132" t="s">
+        <v>310</v>
+      </c>
+      <c r="C78" s="132"/>
+      <c r="D78" s="132"/>
+      <c r="E78" s="132"/>
+      <c r="F78" s="132"/>
+      <c r="G78" s="132"/>
+      <c r="H78" s="132"/>
     </row>
     <row r="79" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="137"/>
-[...4 lines deleted...]
-      <c r="H79" s="121"/>
+      <c r="A79" s="133"/>
+      <c r="B79" s="132"/>
+      <c r="C79" s="132"/>
+      <c r="D79" s="132"/>
+      <c r="E79" s="132"/>
+      <c r="F79" s="132"/>
+      <c r="G79" s="132"/>
+      <c r="H79" s="132"/>
     </row>
     <row r="80" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A80" s="145">
-        <f>+A77+1</f>
-        <v>11</v>
+        <f>+A74+1</f>
+        <v>10</v>
       </c>
       <c r="B80" s="137" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C80" s="140"/>
       <c r="E80" s="137"/>
       <c r="F80" s="137"/>
       <c r="G80" s="137"/>
       <c r="H80" s="82"/>
     </row>
-    <row r="81" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F81" s="154"/>
+    <row r="81" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="137"/>
+      <c r="B81" s="137" t="s">
+        <v>356</v>
+      </c>
+      <c r="D81" s="137"/>
+      <c r="E81" s="137"/>
+      <c r="F81" s="137"/>
       <c r="H81" s="121"/>
     </row>
     <row r="82" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="145">
-[...6 lines deleted...]
-      <c r="C82" s="140"/>
+      <c r="A82" s="137"/>
+      <c r="B82" s="137"/>
+      <c r="D82" s="137"/>
       <c r="E82" s="137"/>
       <c r="F82" s="137"/>
-      <c r="G82" s="137"/>
-[...6 lines deleted...]
-      <c r="B83" s="137"/>
+      <c r="H82" s="121"/>
+    </row>
+    <row r="83" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="145">
+        <f>+A80+1</f>
+        <v>11</v>
+      </c>
+      <c r="B83" s="137" t="s">
+        <v>312</v>
+      </c>
       <c r="C83" s="140"/>
       <c r="E83" s="137"/>
       <c r="F83" s="137"/>
       <c r="G83" s="137"/>
-      <c r="H83" s="141"/>
+      <c r="H83" s="82"/>
     </row>
     <row r="84" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A84" s="145"/>
-      <c r="B84" s="137" t="s">
+      <c r="A84" s="152"/>
+      <c r="B84" s="137"/>
+      <c r="C84" s="153"/>
+      <c r="D84" s="154"/>
+      <c r="E84" s="154"/>
+      <c r="F84" s="154"/>
+      <c r="H84" s="121"/>
+    </row>
+    <row r="85" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="145">
+        <f>+A83+1</f>
+        <v>12</v>
+      </c>
+      <c r="B85" s="137" t="s">
+        <v>313</v>
+      </c>
+      <c r="C85" s="140"/>
+      <c r="E85" s="137"/>
+      <c r="F85" s="137"/>
+      <c r="G85" s="137"/>
+      <c r="H85" s="78" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="145"/>
+      <c r="B86" s="137"/>
+      <c r="C86" s="140"/>
+      <c r="E86" s="137"/>
+      <c r="F86" s="137"/>
+      <c r="G86" s="137"/>
+      <c r="H86" s="141"/>
+    </row>
+    <row r="87" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="145"/>
+      <c r="B87" s="137" t="s">
         <v>314</v>
       </c>
-      <c r="D84" s="137"/>
-[...35 lines deleted...]
-      <c r="G87" s="83"/>
+      <c r="D87" s="137"/>
+      <c r="E87" s="137"/>
+      <c r="F87" s="137"/>
       <c r="H87" s="155"/>
     </row>
     <row r="88" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="137"/>
-      <c r="B88" s="388"/>
-[...7 lines deleted...]
-    <row r="89" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="396" t="s">
+        <v>315</v>
+      </c>
+      <c r="C88" s="397"/>
+      <c r="D88" s="397"/>
+      <c r="E88" s="397"/>
+      <c r="F88" s="398"/>
+      <c r="G88" s="156" t="s">
+        <v>316</v>
+      </c>
+      <c r="H88" s="157"/>
+    </row>
+    <row r="89" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A89" s="137"/>
-      <c r="B89" s="137"/>
-[...4 lines deleted...]
-      <c r="G89" s="84"/>
+      <c r="B89" s="399"/>
+      <c r="C89" s="400"/>
+      <c r="D89" s="400"/>
+      <c r="E89" s="400"/>
+      <c r="F89" s="401"/>
+      <c r="G89" s="83"/>
       <c r="H89" s="155"/>
     </row>
-    <row r="90" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="180">
+    <row r="90" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="137"/>
+      <c r="B90" s="399"/>
+      <c r="C90" s="400"/>
+      <c r="D90" s="400"/>
+      <c r="E90" s="400"/>
+      <c r="F90" s="401"/>
+      <c r="G90" s="83"/>
+      <c r="H90" s="155"/>
+    </row>
+    <row r="91" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="137"/>
+      <c r="B91" s="399"/>
+      <c r="C91" s="400"/>
+      <c r="D91" s="400"/>
+      <c r="E91" s="400"/>
+      <c r="F91" s="401"/>
+      <c r="G91" s="83"/>
+      <c r="H91" s="155"/>
+    </row>
+    <row r="92" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="137"/>
+      <c r="B92" s="137"/>
+      <c r="C92" s="137"/>
+      <c r="D92" s="137"/>
+      <c r="E92" s="137"/>
+      <c r="F92" s="137"/>
+      <c r="G92" s="84"/>
+      <c r="H92" s="155"/>
+    </row>
+    <row r="93" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="180">
         <f>JURAT!F12</f>
         <v>0</v>
       </c>
-      <c r="B90" s="158"/>
-[...30 lines deleted...]
-      <c r="C93" s="159"/>
+      <c r="B93" s="158"/>
+      <c r="C93" s="158"/>
       <c r="E93" s="158"/>
       <c r="F93" s="158"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B94" s="372" t="s">
+      <c r="H93" s="122" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="181">
+        <f>JURAT!F14</f>
+        <v>0</v>
+      </c>
+      <c r="B94" s="158"/>
+      <c r="C94" s="158"/>
+      <c r="E94" s="158"/>
+      <c r="F94" s="158"/>
+    </row>
+    <row r="95" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="414">
+        <f>JURAT!F11</f>
+        <v>0</v>
+      </c>
+      <c r="B95" s="414"/>
+      <c r="C95" s="414"/>
+      <c r="E95" s="158"/>
+      <c r="F95" s="158"/>
+    </row>
+    <row r="96" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="159"/>
+      <c r="B96" s="159"/>
+      <c r="C96" s="159"/>
+      <c r="E96" s="158"/>
+      <c r="F96" s="158"/>
+    </row>
+    <row r="97" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="127"/>
+      <c r="B97" s="378" t="s">
         <v>318</v>
       </c>
-      <c r="C94" s="372"/>
-[...18 lines deleted...]
-      <c r="B96" s="132" t="s">
+      <c r="C97" s="378"/>
+      <c r="D97" s="378"/>
+      <c r="E97" s="378"/>
+      <c r="F97" s="378"/>
+      <c r="G97" s="378"/>
+      <c r="H97" s="378"/>
+    </row>
+    <row r="98" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="133"/>
+      <c r="B98" s="137"/>
+      <c r="C98" s="137"/>
+      <c r="D98" s="130"/>
+      <c r="E98" s="133"/>
+      <c r="F98" s="137"/>
+      <c r="G98" s="137"/>
+      <c r="H98" s="137"/>
+    </row>
+    <row r="99" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="137"/>
+      <c r="B99" s="132" t="s">
         <v>319</v>
       </c>
-      <c r="C96" s="130"/>
-[...8 lines deleted...]
-        <f>+A82+1</f>
+      <c r="C99" s="130"/>
+      <c r="D99" s="130"/>
+      <c r="E99" s="130"/>
+      <c r="F99" s="130"/>
+      <c r="G99" s="130"/>
+      <c r="H99" s="144"/>
+    </row>
+    <row r="100" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="145">
+        <f>+A85+1</f>
         <v>13</v>
       </c>
-      <c r="B97" s="155" t="s">
+      <c r="B100" s="155" t="s">
         <v>320</v>
       </c>
-      <c r="C97" s="155"/>
-[...3 lines deleted...]
-      <c r="H97" s="182">
+      <c r="C100" s="155"/>
+      <c r="D100" s="155"/>
+      <c r="E100" s="160"/>
+      <c r="F100" s="160"/>
+      <c r="H100" s="338">
         <f>'(2) Balance Sheet'!B72</f>
         <v>0</v>
       </c>
-      <c r="J97" s="161"/>
-[...3 lines deleted...]
-      <c r="B98" s="155" t="s">
+      <c r="J100" s="161"/>
+    </row>
+    <row r="101" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="162"/>
+      <c r="B101" s="155" t="s">
         <v>321</v>
       </c>
-      <c r="C98" s="155"/>
-[...4 lines deleted...]
-        <f>VLOOKUP(JURAT!B23,'(4) Questionnaire'!A101:E106,5,FALSE)</f>
+      <c r="C101" s="155"/>
+      <c r="D101" s="155"/>
+      <c r="E101" s="160"/>
+      <c r="F101" s="160"/>
+      <c r="H101" s="337" t="e">
+        <f>VLOOKUP(JURAT!B23,'(4) Questionnaire'!A104:E109,5,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="I98" s="163"/>
-[...2 lines deleted...]
-      <c r="B99" s="155" t="s">
+      <c r="I101" s="163"/>
+    </row>
+    <row r="102" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B102" s="155" t="s">
         <v>322</v>
       </c>
-      <c r="C99" s="155"/>
-[...4 lines deleted...]
-        <f>IF(H97&gt;=H98,"Yes","No")</f>
+      <c r="C102" s="155"/>
+      <c r="D102" s="155"/>
+      <c r="E102" s="160"/>
+      <c r="F102" s="160"/>
+      <c r="H102" s="182" t="e">
+        <f>IF(H100&gt;=H101,"Yes","No")</f>
         <v>#N/A</v>
       </c>
-      <c r="I99" s="164"/>
-[...2 lines deleted...]
-      <c r="A100" s="404" t="s">
+      <c r="I102" s="164"/>
+    </row>
+    <row r="103" spans="1:10" ht="63" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="415" t="s">
         <v>323</v>
       </c>
-      <c r="B100" s="405"/>
-[...2 lines deleted...]
-      <c r="E100" s="165" t="s">
+      <c r="B103" s="416"/>
+      <c r="C103" s="416"/>
+      <c r="D103" s="417"/>
+      <c r="E103" s="165" t="s">
         <v>351</v>
       </c>
-      <c r="F100" s="166"/>
-[...5 lines deleted...]
-      <c r="A101" s="407" t="s">
+      <c r="F103" s="166"/>
+      <c r="G103" s="166"/>
+      <c r="H103" s="166"/>
+      <c r="I103" s="164"/>
+    </row>
+    <row r="104" spans="1:10" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="418" t="s">
         <v>224</v>
       </c>
-      <c r="B101" s="408"/>
-[...2 lines deleted...]
-      <c r="E101" s="167">
+      <c r="B104" s="419"/>
+      <c r="C104" s="419"/>
+      <c r="D104" s="419"/>
+      <c r="E104" s="167">
         <v>250000</v>
-      </c>
-[...40 lines deleted...]
-        <v>500000</v>
       </c>
       <c r="F104" s="121"/>
       <c r="H104" s="141"/>
       <c r="I104" s="164"/>
     </row>
     <row r="105" spans="1:10" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="415" t="s">
-[...4 lines deleted...]
-      <c r="D105" s="416"/>
+      <c r="A105" s="420" t="s">
+        <v>225</v>
+      </c>
+      <c r="B105" s="421"/>
+      <c r="C105" s="421"/>
+      <c r="D105" s="421"/>
       <c r="E105" s="168">
         <v>500000</v>
       </c>
       <c r="F105" s="121"/>
       <c r="H105" s="141"/>
       <c r="I105" s="164"/>
     </row>
-    <row r="106" spans="1:10" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="E106" s="169" t="s">
+    <row r="106" spans="1:10" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="420" t="s">
+        <v>226</v>
+      </c>
+      <c r="B106" s="421"/>
+      <c r="C106" s="421"/>
+      <c r="D106" s="421"/>
+      <c r="E106" s="168" t="s">
         <v>353</v>
       </c>
       <c r="F106" s="121"/>
       <c r="H106" s="141"/>
       <c r="I106" s="164"/>
     </row>
-    <row r="107" spans="1:10" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="F107" s="170"/>
+    <row r="107" spans="1:10" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="420" t="s">
+        <v>227</v>
+      </c>
+      <c r="B107" s="421"/>
+      <c r="C107" s="421"/>
+      <c r="D107" s="421"/>
+      <c r="E107" s="168">
+        <v>500000</v>
+      </c>
+      <c r="F107" s="121"/>
       <c r="H107" s="141"/>
       <c r="I107" s="164"/>
     </row>
-    <row r="108" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F108" s="170"/>
+    <row r="108" spans="1:10" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="426" t="s">
+        <v>324</v>
+      </c>
+      <c r="B108" s="427"/>
+      <c r="C108" s="427"/>
+      <c r="D108" s="427"/>
+      <c r="E108" s="168">
+        <v>500000</v>
+      </c>
+      <c r="F108" s="121"/>
       <c r="H108" s="141"/>
       <c r="I108" s="164"/>
     </row>
-    <row r="109" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B109" s="155" t="s">
+    <row r="109" spans="1:10" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="422" t="s">
+        <v>352</v>
+      </c>
+      <c r="B109" s="423"/>
+      <c r="C109" s="423"/>
+      <c r="D109" s="423"/>
+      <c r="E109" s="169" t="s">
+        <v>353</v>
+      </c>
+      <c r="F109" s="121"/>
+      <c r="H109" s="141"/>
+      <c r="I109" s="164"/>
+    </row>
+    <row r="110" spans="1:10" ht="15.6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="424" t="s">
+        <v>325</v>
+      </c>
+      <c r="B110" s="425"/>
+      <c r="C110" s="425"/>
+      <c r="D110" s="425"/>
+      <c r="E110" s="170" t="s">
+        <v>326</v>
+      </c>
+      <c r="F110" s="170"/>
+      <c r="H110" s="141"/>
+      <c r="I110" s="164"/>
+    </row>
+    <row r="111" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="171"/>
+      <c r="B111" s="171"/>
+      <c r="C111" s="171"/>
+      <c r="D111" s="171"/>
+      <c r="E111" s="170"/>
+      <c r="F111" s="170"/>
+      <c r="H111" s="141"/>
+      <c r="I111" s="164"/>
+    </row>
+    <row r="112" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B112" s="155" t="s">
         <v>327</v>
       </c>
-      <c r="C109" s="155"/>
-[...25 lines deleted...]
-      <c r="B112" s="155"/>
       <c r="C112" s="155"/>
       <c r="D112" s="155"/>
-      <c r="E112" s="155"/>
-[...5 lines deleted...]
-        <f>+A97+1</f>
+      <c r="E112" s="172"/>
+      <c r="F112" s="172"/>
+      <c r="G112" s="173"/>
+      <c r="H112" s="174"/>
+    </row>
+    <row r="113" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B113" s="408"/>
+      <c r="C113" s="409"/>
+      <c r="D113" s="409"/>
+      <c r="E113" s="409"/>
+      <c r="F113" s="409"/>
+      <c r="G113" s="409"/>
+      <c r="H113" s="410"/>
+    </row>
+    <row r="114" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B114" s="411"/>
+      <c r="C114" s="412"/>
+      <c r="D114" s="412"/>
+      <c r="E114" s="412"/>
+      <c r="F114" s="412"/>
+      <c r="G114" s="412"/>
+      <c r="H114" s="413"/>
+    </row>
+    <row r="115" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B115" s="155"/>
+      <c r="C115" s="155"/>
+      <c r="D115" s="155"/>
+      <c r="E115" s="155"/>
+      <c r="F115" s="155"/>
+      <c r="G115" s="155"/>
+    </row>
+    <row r="116" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="145">
+        <f>+A100+1</f>
         <v>14</v>
       </c>
-      <c r="B113" s="155" t="s">
+      <c r="B116" s="155" t="s">
         <v>328</v>
       </c>
-      <c r="C113" s="155"/>
-[...2 lines deleted...]
-      <c r="H113" s="185" t="str">
+      <c r="C116" s="155"/>
+      <c r="D116" s="155"/>
+      <c r="F116" s="85"/>
+      <c r="H116" s="183" t="str">
         <f>IF('(2) Balance Sheet'!C72&gt;0,(('(2) Balance Sheet'!B72-'(2) Balance Sheet'!C72)/'(2) Balance Sheet'!C72),"N/A")</f>
         <v>N/A</v>
       </c>
     </row>
-    <row r="114" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B114" s="155" t="s">
+    <row r="117" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B117" s="155" t="s">
         <v>329</v>
       </c>
-      <c r="D114" s="155"/>
-[...3 lines deleted...]
-        <f>IF(H113="N/A","N/A",IF(H113&lt;-0.15,"Yes","No"))</f>
+      <c r="D117" s="155"/>
+      <c r="E117" s="85"/>
+      <c r="F117" s="85"/>
+      <c r="H117" s="182" t="str">
+        <f>IF(H116="N/A","N/A",IF(H116&lt;-0.15,"Yes","No"))</f>
         <v>N/A</v>
       </c>
     </row>
-    <row r="115" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="B116" s="155" t="s">
+    <row r="118" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B118" s="155"/>
+      <c r="D118" s="155"/>
+      <c r="E118" s="85"/>
+      <c r="F118" s="85"/>
+      <c r="H118" s="175"/>
+    </row>
+    <row r="119" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B119" s="155" t="s">
         <v>330</v>
       </c>
-      <c r="D116" s="155"/>
-[...24 lines deleted...]
-      <c r="C119" s="155"/>
       <c r="D119" s="155"/>
-      <c r="E119" s="155"/>
-      <c r="F119" s="155"/>
+      <c r="E119" s="176"/>
+      <c r="F119" s="176"/>
       <c r="G119" s="155"/>
     </row>
-    <row r="120" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <f>+A113+1</f>
+    <row r="120" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B120" s="408"/>
+      <c r="C120" s="409"/>
+      <c r="D120" s="409"/>
+      <c r="E120" s="409"/>
+      <c r="F120" s="409"/>
+      <c r="G120" s="409"/>
+      <c r="H120" s="410"/>
+    </row>
+    <row r="121" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B121" s="411"/>
+      <c r="C121" s="412"/>
+      <c r="D121" s="412"/>
+      <c r="E121" s="412"/>
+      <c r="F121" s="412"/>
+      <c r="G121" s="412"/>
+      <c r="H121" s="413"/>
+    </row>
+    <row r="122" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B122" s="155"/>
+      <c r="C122" s="155"/>
+      <c r="D122" s="155"/>
+      <c r="E122" s="155"/>
+      <c r="F122" s="155"/>
+      <c r="G122" s="155"/>
+    </row>
+    <row r="123" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="145">
+        <f>+A116+1</f>
         <v>15</v>
       </c>
-      <c r="B120" s="155" t="s">
+      <c r="B123" s="155" t="s">
         <v>331</v>
       </c>
-      <c r="C120" s="155"/>
-[...2 lines deleted...]
-      <c r="H120" s="185" t="str">
+      <c r="C123" s="155"/>
+      <c r="D123" s="155"/>
+      <c r="F123" s="85"/>
+      <c r="H123" s="183" t="str">
         <f>IF('(3) Income Statement'!C12&gt;0,(('(3) Income Statement'!B12-'(3) Income Statement'!C12)/'(3) Income Statement'!C12),"N/A")</f>
         <v>N/A</v>
       </c>
-      <c r="J120" s="177"/>
-[...2 lines deleted...]
-      <c r="B121" s="155" t="s">
+      <c r="J123" s="177"/>
+    </row>
+    <row r="124" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B124" s="155" t="s">
         <v>332</v>
       </c>
-      <c r="D121" s="155"/>
-[...3 lines deleted...]
-        <f>IF(+H120="N/A","N/A",IF(+H120&lt;-0.25,"Yes",IF(+H120&gt;0.25,"Yes","No")))</f>
+      <c r="D124" s="155"/>
+      <c r="E124" s="85"/>
+      <c r="F124" s="85"/>
+      <c r="H124" s="184" t="str">
+        <f>IF(+H123="N/A","N/A",IF(+H123&lt;-0.25,"Yes",IF(+H123&gt;0.25,"Yes","No")))</f>
         <v>N/A</v>
       </c>
     </row>
-    <row r="122" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="B123" s="155" t="s">
+    <row r="125" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B125" s="155"/>
+      <c r="D125" s="155"/>
+      <c r="E125" s="85"/>
+      <c r="F125" s="85"/>
+      <c r="H125" s="175"/>
+    </row>
+    <row r="126" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B126" s="155" t="s">
         <v>330</v>
       </c>
-      <c r="D123" s="155"/>
-[...25 lines deleted...]
-      <c r="C126" s="155"/>
       <c r="D126" s="155"/>
-      <c r="E126" s="85"/>
-      <c r="F126" s="85"/>
+      <c r="E126" s="176"/>
+      <c r="F126" s="176"/>
       <c r="G126" s="155"/>
-      <c r="H126" s="155"/>
-[...43 lines deleted...]
-    <row r="129" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="127" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B127" s="408"/>
+      <c r="C127" s="409"/>
+      <c r="D127" s="409"/>
+      <c r="E127" s="409"/>
+      <c r="F127" s="409"/>
+      <c r="G127" s="409"/>
+      <c r="H127" s="410"/>
+    </row>
+    <row r="128" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B128" s="411"/>
+      <c r="C128" s="412"/>
+      <c r="D128" s="412"/>
+      <c r="E128" s="412"/>
+      <c r="F128" s="412"/>
+      <c r="G128" s="412"/>
+      <c r="H128" s="413"/>
+    </row>
+    <row r="129" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="155"/>
-      <c r="B129" s="155" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B129" s="155"/>
       <c r="C129" s="155"/>
       <c r="D129" s="155"/>
       <c r="E129" s="85"/>
       <c r="F129" s="85"/>
       <c r="G129" s="155"/>
-      <c r="H129" s="186" t="e">
-[...2 lines deleted...]
-      </c>
+      <c r="H129" s="155"/>
       <c r="I129" s="155"/>
       <c r="J129" s="155"/>
       <c r="K129" s="155"/>
       <c r="L129" s="155"/>
       <c r="M129" s="155"/>
     </row>
     <row r="130" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="155"/>
       <c r="B130" s="155"/>
       <c r="C130" s="155"/>
       <c r="D130" s="155"/>
       <c r="E130" s="85"/>
       <c r="F130" s="85"/>
       <c r="G130" s="155"/>
-      <c r="H130" s="175"/>
+      <c r="H130" s="155"/>
       <c r="I130" s="155"/>
       <c r="J130" s="155"/>
       <c r="K130" s="155"/>
       <c r="L130" s="155"/>
       <c r="M130" s="155"/>
     </row>
     <row r="131" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A131" s="155"/>
+      <c r="A131" s="145">
+        <f>A123+1</f>
+        <v>16</v>
+      </c>
       <c r="B131" s="155" t="s">
-        <v>330</v>
-      </c>
+        <v>333</v>
+      </c>
+      <c r="C131" s="155"/>
       <c r="D131" s="155"/>
-      <c r="E131" s="176"/>
-      <c r="F131" s="176"/>
+      <c r="E131" s="85"/>
+      <c r="F131" s="85"/>
       <c r="G131" s="155"/>
-      <c r="I131" s="155"/>
+      <c r="H131" s="183" t="e">
+        <f>'(3) Income Statement'!B12/'(2) Balance Sheet'!B72</f>
+        <v>#DIV/0!</v>
+      </c>
       <c r="J131" s="155"/>
       <c r="K131" s="155"/>
       <c r="L131" s="155"/>
       <c r="M131" s="155"/>
     </row>
-    <row r="132" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A132" s="155"/>
-      <c r="B132" s="397"/>
-[...5 lines deleted...]
-      <c r="H132" s="399"/>
+      <c r="B132" s="155" t="s">
+        <v>334</v>
+      </c>
+      <c r="C132" s="155"/>
+      <c r="D132" s="155"/>
+      <c r="E132" s="85"/>
+      <c r="F132" s="85"/>
+      <c r="G132" s="155"/>
+      <c r="H132" s="184" t="e">
+        <f>IF(H131&gt;3.999,"Yes","No")</f>
+        <v>#DIV/0!</v>
+      </c>
       <c r="I132" s="155"/>
       <c r="J132" s="155"/>
       <c r="K132" s="155"/>
       <c r="L132" s="155"/>
       <c r="M132" s="155"/>
     </row>
-    <row r="133" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="155"/>
-      <c r="B133" s="400"/>
-[...5 lines deleted...]
-      <c r="H133" s="402"/>
+      <c r="B133" s="155"/>
+      <c r="C133" s="155"/>
+      <c r="D133" s="155"/>
+      <c r="E133" s="85"/>
+      <c r="F133" s="85"/>
+      <c r="G133" s="155"/>
+      <c r="H133" s="175"/>
       <c r="I133" s="155"/>
       <c r="J133" s="155"/>
       <c r="K133" s="155"/>
       <c r="L133" s="155"/>
       <c r="M133" s="155"/>
     </row>
-    <row r="134" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A134" s="155"/>
-      <c r="B134" s="155"/>
-      <c r="C134" s="155"/>
+      <c r="B134" s="155" t="s">
+        <v>330</v>
+      </c>
       <c r="D134" s="155"/>
-      <c r="E134" s="85"/>
-      <c r="F134" s="85"/>
+      <c r="E134" s="176"/>
+      <c r="F134" s="176"/>
       <c r="G134" s="155"/>
-      <c r="H134" s="155"/>
       <c r="I134" s="155"/>
       <c r="J134" s="155"/>
       <c r="K134" s="155"/>
       <c r="L134" s="155"/>
       <c r="M134" s="155"/>
     </row>
-    <row r="135" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      </c>
+    <row r="135" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="155"/>
+      <c r="B135" s="408"/>
+      <c r="C135" s="409"/>
+      <c r="D135" s="409"/>
+      <c r="E135" s="409"/>
+      <c r="F135" s="409"/>
+      <c r="G135" s="409"/>
+      <c r="H135" s="410"/>
+      <c r="I135" s="155"/>
       <c r="J135" s="155"/>
       <c r="K135" s="155"/>
       <c r="L135" s="155"/>
       <c r="M135" s="155"/>
     </row>
     <row r="136" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B136" s="155" t="s">
-[...9 lines deleted...]
-      </c>
+      <c r="A136" s="155"/>
+      <c r="B136" s="411"/>
+      <c r="C136" s="412"/>
+      <c r="D136" s="412"/>
+      <c r="E136" s="412"/>
+      <c r="F136" s="412"/>
+      <c r="G136" s="412"/>
+      <c r="H136" s="413"/>
+      <c r="I136" s="155"/>
+      <c r="J136" s="155"/>
+      <c r="K136" s="155"/>
+      <c r="L136" s="155"/>
+      <c r="M136" s="155"/>
     </row>
     <row r="137" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="155"/>
       <c r="B137" s="155"/>
+      <c r="C137" s="155"/>
       <c r="D137" s="155"/>
       <c r="E137" s="85"/>
       <c r="F137" s="85"/>
       <c r="G137" s="155"/>
-      <c r="H137" s="175"/>
+      <c r="H137" s="155"/>
+      <c r="I137" s="155"/>
+      <c r="J137" s="155"/>
+      <c r="K137" s="155"/>
+      <c r="L137" s="155"/>
+      <c r="M137" s="155"/>
     </row>
     <row r="138" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="145">
+        <f>+A131+1</f>
+        <v>17</v>
+      </c>
       <c r="B138" s="155" t="s">
+        <v>335</v>
+      </c>
+      <c r="C138" s="155"/>
+      <c r="D138" s="155"/>
+      <c r="E138" s="155"/>
+      <c r="F138" s="85"/>
+      <c r="G138" s="155"/>
+      <c r="H138" s="183" t="e">
+        <f>'(3) Income Statement'!B21/'(3) Income Statement'!B14</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J138" s="155"/>
+      <c r="K138" s="155"/>
+      <c r="L138" s="155"/>
+      <c r="M138" s="155"/>
+    </row>
+    <row r="139" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B139" s="155" t="s">
+        <v>336</v>
+      </c>
+      <c r="D139" s="155"/>
+      <c r="E139" s="85"/>
+      <c r="F139" s="85"/>
+      <c r="G139" s="155"/>
+      <c r="H139" s="184" t="e">
+        <f>IF(H138="N/A","N/A",IF(H138&gt;120%,"Yes","No"))</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B140" s="155"/>
+      <c r="D140" s="155"/>
+      <c r="E140" s="85"/>
+      <c r="F140" s="85"/>
+      <c r="G140" s="155"/>
+      <c r="H140" s="175"/>
+    </row>
+    <row r="141" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B141" s="155" t="s">
         <v>330</v>
       </c>
-      <c r="D138" s="155"/>
-[...24 lines deleted...]
-      <c r="C141" s="155"/>
       <c r="D141" s="155"/>
-      <c r="E141" s="155"/>
-      <c r="F141" s="155"/>
+      <c r="E141" s="176"/>
+      <c r="F141" s="176"/>
       <c r="G141" s="155"/>
     </row>
-    <row r="142" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <f>A135+1</f>
+    <row r="142" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B142" s="408"/>
+      <c r="C142" s="409"/>
+      <c r="D142" s="409"/>
+      <c r="E142" s="409"/>
+      <c r="F142" s="409"/>
+      <c r="G142" s="409"/>
+      <c r="H142" s="410"/>
+    </row>
+    <row r="143" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B143" s="411"/>
+      <c r="C143" s="412"/>
+      <c r="D143" s="412"/>
+      <c r="E143" s="412"/>
+      <c r="F143" s="412"/>
+      <c r="G143" s="412"/>
+      <c r="H143" s="413"/>
+    </row>
+    <row r="144" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B144" s="155"/>
+      <c r="C144" s="155"/>
+      <c r="D144" s="155"/>
+      <c r="E144" s="155"/>
+      <c r="F144" s="155"/>
+      <c r="G144" s="155"/>
+    </row>
+    <row r="145" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="145">
+        <f>A138+1</f>
         <v>18</v>
       </c>
-      <c r="B142" s="155" t="s">
+      <c r="B145" s="155" t="s">
         <v>337</v>
       </c>
-      <c r="C142" s="155"/>
-[...4 lines deleted...]
-      <c r="H142" s="185" t="e">
+      <c r="C145" s="155"/>
+      <c r="D145" s="155"/>
+      <c r="E145" s="85"/>
+      <c r="F145" s="85"/>
+      <c r="G145" s="155"/>
+      <c r="H145" s="183" t="e">
         <f>('(2) Balance Sheet'!B45-'(2) Balance Sheet'!B23)/'(2) Balance Sheet'!B72</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="143" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B143" s="155" t="s">
+    <row r="146" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B146" s="155" t="s">
         <v>338</v>
       </c>
-      <c r="D143" s="155"/>
-[...4 lines deleted...]
-        <f>IF(H142="N/A","N/A",IF(H142&gt;400%,"Yes","No"))</f>
+      <c r="D146" s="155"/>
+      <c r="E146" s="85"/>
+      <c r="F146" s="85"/>
+      <c r="G146" s="155"/>
+      <c r="H146" s="184" t="e">
+        <f>IF(H145="N/A","N/A",IF(H145&gt;400%,"Yes","No"))</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="144" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B145" s="155" t="s">
+    <row r="147" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B147" s="155"/>
+      <c r="D147" s="155"/>
+      <c r="E147" s="85"/>
+      <c r="F147" s="85"/>
+      <c r="G147" s="155"/>
+      <c r="H147" s="175"/>
+    </row>
+    <row r="148" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B148" s="155" t="s">
         <v>330</v>
       </c>
-      <c r="D145" s="155"/>
-[...24 lines deleted...]
-      <c r="C148" s="155"/>
       <c r="D148" s="155"/>
-      <c r="E148" s="155"/>
-      <c r="F148" s="155"/>
+      <c r="E148" s="176"/>
+      <c r="F148" s="176"/>
       <c r="G148" s="155"/>
     </row>
-    <row r="149" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <f>A142+1</f>
+    <row r="149" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B149" s="408"/>
+      <c r="C149" s="409"/>
+      <c r="D149" s="409"/>
+      <c r="E149" s="409"/>
+      <c r="F149" s="409"/>
+      <c r="G149" s="409"/>
+      <c r="H149" s="410"/>
+    </row>
+    <row r="150" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B150" s="411"/>
+      <c r="C150" s="412"/>
+      <c r="D150" s="412"/>
+      <c r="E150" s="412"/>
+      <c r="F150" s="412"/>
+      <c r="G150" s="412"/>
+      <c r="H150" s="413"/>
+    </row>
+    <row r="151" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B151" s="155"/>
+      <c r="C151" s="155"/>
+      <c r="D151" s="155"/>
+      <c r="E151" s="155"/>
+      <c r="F151" s="155"/>
+      <c r="G151" s="155"/>
+    </row>
+    <row r="152" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="145">
+        <f>A145+1</f>
         <v>19</v>
       </c>
-      <c r="B149" s="155" t="s">
+      <c r="B152" s="155" t="s">
         <v>339</v>
       </c>
-      <c r="C149" s="155"/>
-[...4 lines deleted...]
-      <c r="H149" s="185" t="e">
+      <c r="C152" s="155"/>
+      <c r="D152" s="155"/>
+      <c r="E152" s="85"/>
+      <c r="F152" s="85"/>
+      <c r="G152" s="155"/>
+      <c r="H152" s="183" t="e">
         <f>'(2) Balance Sheet'!B63/'(2) Balance Sheet'!B72</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="150" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B150" s="155" t="s">
+    <row r="153" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B153" s="155" t="s">
         <v>340</v>
       </c>
-      <c r="D150" s="155"/>
-[...4 lines deleted...]
-        <f>IF(H149="N/A","N/A",IF(H149&gt;500%,"Yes","No"))</f>
+      <c r="D153" s="155"/>
+      <c r="E153" s="85"/>
+      <c r="F153" s="85"/>
+      <c r="G153" s="155"/>
+      <c r="H153" s="184" t="e">
+        <f>IF(H152="N/A","N/A",IF(H152&gt;500%,"Yes","No"))</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="151" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B152" s="155" t="s">
+    <row r="154" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B154" s="155"/>
+      <c r="D154" s="155"/>
+      <c r="E154" s="85"/>
+      <c r="F154" s="85"/>
+      <c r="G154" s="155"/>
+      <c r="H154" s="175"/>
+    </row>
+    <row r="155" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B155" s="155" t="s">
         <v>330</v>
       </c>
-      <c r="D152" s="155"/>
-[...20 lines deleted...]
-      <c r="H154" s="402"/>
+      <c r="D155" s="155"/>
+      <c r="E155" s="176"/>
+      <c r="F155" s="176"/>
+      <c r="G155" s="155"/>
+    </row>
+    <row r="156" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B156" s="408"/>
+      <c r="C156" s="409"/>
+      <c r="D156" s="409"/>
+      <c r="E156" s="409"/>
+      <c r="F156" s="409"/>
+      <c r="G156" s="409"/>
+      <c r="H156" s="410"/>
+    </row>
+    <row r="157" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B157" s="411"/>
+      <c r="C157" s="412"/>
+      <c r="D157" s="412"/>
+      <c r="E157" s="412"/>
+      <c r="F157" s="412"/>
+      <c r="G157" s="412"/>
+      <c r="H157" s="413"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Ahj58+KJNequbog+HZRHiRHfpQxCPHN6S+u7oVcLoF3VhzNCWePOJV/fICgNuCYF8rM7Qo2R7N9L4RmUnBLHoQ==" saltValue="lEvy7bSYrpi6Y/5PRPPssg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...1 lines deleted...]
-    <mergeCell ref="B24:H24"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="LypRhPhEufGdw117FygLs7Tl0Y17zdwDh207l1f5KqA84aGEFCvZGfi04/I93/rggY5zwd2MBc+rt7TbBZgfYg==" saltValue="jqok9uw2lHNrlt0JRFUsGw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="61">
+    <mergeCell ref="B27:H27"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E14:G14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="E16:G16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="E17:G17"/>
-    <mergeCell ref="B23:H23"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="E19:G19"/>
     <mergeCell ref="B7:H7"/>
-    <mergeCell ref="B124:H124"/>
-[...2 lines deleted...]
-    <mergeCell ref="B133:H133"/>
+    <mergeCell ref="B127:H127"/>
+    <mergeCell ref="B128:H128"/>
+    <mergeCell ref="B135:H135"/>
+    <mergeCell ref="B136:H136"/>
+    <mergeCell ref="A109:D109"/>
+    <mergeCell ref="A110:D110"/>
+    <mergeCell ref="B113:H113"/>
+    <mergeCell ref="B114:H114"/>
+    <mergeCell ref="B120:H120"/>
+    <mergeCell ref="B121:H121"/>
     <mergeCell ref="A106:D106"/>
     <mergeCell ref="A107:D107"/>
-    <mergeCell ref="B110:H110"/>
-[...2 lines deleted...]
-    <mergeCell ref="B118:H118"/>
+    <mergeCell ref="A108:D108"/>
+    <mergeCell ref="B90:F90"/>
+    <mergeCell ref="B91:F91"/>
+    <mergeCell ref="B156:H156"/>
+    <mergeCell ref="B157:H157"/>
+    <mergeCell ref="B142:H142"/>
+    <mergeCell ref="B143:H143"/>
+    <mergeCell ref="A95:C95"/>
     <mergeCell ref="A103:D103"/>
     <mergeCell ref="A104:D104"/>
     <mergeCell ref="A105:D105"/>
-    <mergeCell ref="B87:F87"/>
-[...11 lines deleted...]
-    <mergeCell ref="A102:D102"/>
+    <mergeCell ref="D40:H40"/>
+    <mergeCell ref="D41:H41"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="B149:H149"/>
+    <mergeCell ref="B150:H150"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:G20"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
-    <mergeCell ref="B94:H94"/>
-[...12 lines deleted...]
-    <mergeCell ref="D38:H38"/>
+    <mergeCell ref="B97:H97"/>
+    <mergeCell ref="D51:H51"/>
+    <mergeCell ref="D52:H52"/>
+    <mergeCell ref="D53:H53"/>
+    <mergeCell ref="D46:H46"/>
+    <mergeCell ref="D47:H47"/>
+    <mergeCell ref="B68:G68"/>
+    <mergeCell ref="B88:F88"/>
+    <mergeCell ref="B89:F89"/>
+    <mergeCell ref="B33:H33"/>
+    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="D39:H39"/>
   </mergeCells>
-  <conditionalFormatting sqref="H99 H101:H108">
+  <conditionalFormatting sqref="H102 H104:H111">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
       <formula>"No"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H56" xr:uid="{78F565A7-3961-4F40-9BDA-0E5BA2DC096D}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H59" xr:uid="{78F565A7-3961-4F40-9BDA-0E5BA2DC096D}">
       <formula1>"Select One, GAAP, SAP"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H27:H28 H65 H52" xr:uid="{46FE4547-27CB-4799-B1BF-7B45FB801D8E}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H30:H31 H68 H55" xr:uid="{46FE4547-27CB-4799-B1BF-7B45FB801D8E}">
       <formula1>"Select One, Yes, No, N/A"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H20:H21 H26 H58 H82:H83 H39 H45 H51 H68 H71" xr:uid="{DC1E7CED-37F1-4C47-BA45-D479F8BF8DD4}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H23:H24 H29 H61 H85:H86 H42 H48 H54 H71 H74" xr:uid="{DC1E7CED-37F1-4C47-BA45-D479F8BF8DD4}">
       <formula1>"Select One, Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="65" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="88" max="16383" man="1"/>
+    <brk id="91" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D01D2E3-BBF3-4C24-8779-C80112A36FDD}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P51"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="29.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" customWidth="1"/>
     <col min="7" max="7" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="24.85546875" customWidth="1"/>
     <col min="9" max="9" width="21.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="96">
         <f>JURAT!F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A3" s="97">
         <f>JURAT!F14</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A4" s="211"/>
-      <c r="B4" s="212"/>
+      <c r="A4" s="209"/>
+      <c r="B4" s="210"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="126"/>
       <c r="K4" s="126"/>
       <c r="L4" s="126"/>
       <c r="M4" s="126"/>
       <c r="N4" s="126"/>
       <c r="O4" s="126"/>
       <c r="P4" s="21"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="379" t="s">
+      <c r="A5" s="390" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="379"/>
+      <c r="B5" s="390"/>
       <c r="C5" s="125">
         <f>JURAT!F11</f>
         <v>0</v>
       </c>
       <c r="D5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="23"/>
       <c r="H5" s="23"/>
       <c r="I5" s="23"/>
       <c r="J5" s="126"/>
       <c r="K5" s="126"/>
       <c r="L5" s="126"/>
       <c r="M5" s="126"/>
       <c r="N5" s="126"/>
       <c r="O5" s="126"/>
       <c r="P5" s="21"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A6" s="211"/>
-      <c r="B6" s="212"/>
+      <c r="A6" s="209"/>
+      <c r="B6" s="210"/>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="23"/>
       <c r="H6" s="23"/>
       <c r="I6" s="23"/>
       <c r="J6" s="126"/>
       <c r="K6" s="126"/>
       <c r="L6" s="126"/>
       <c r="M6" s="126"/>
       <c r="N6" s="126"/>
       <c r="O6" s="126"/>
       <c r="P6" s="21"/>
     </row>
     <row r="7" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="435" t="s">
+      <c r="A7" s="441" t="s">
         <v>247</v>
       </c>
-      <c r="B7" s="436"/>
-[...6 lines deleted...]
-      <c r="I7" s="436"/>
+      <c r="B7" s="442"/>
+      <c r="C7" s="442"/>
+      <c r="D7" s="442"/>
+      <c r="E7" s="442"/>
+      <c r="F7" s="442"/>
+      <c r="G7" s="442"/>
+      <c r="H7" s="442"/>
+      <c r="I7" s="442"/>
     </row>
     <row r="8" spans="1:16" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="437"/>
-[...7 lines deleted...]
-      <c r="I8" s="438"/>
+      <c r="A8" s="443"/>
+      <c r="B8" s="444"/>
+      <c r="C8" s="444"/>
+      <c r="D8" s="444"/>
+      <c r="E8" s="444"/>
+      <c r="F8" s="444"/>
+      <c r="G8" s="444"/>
+      <c r="H8" s="444"/>
+      <c r="I8" s="444"/>
     </row>
     <row r="9" spans="1:16" ht="24.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="433" t="s">
+      <c r="A9" s="439" t="s">
         <v>254</v>
       </c>
-      <c r="B9" s="433" t="s">
+      <c r="B9" s="439" t="s">
         <v>253</v>
       </c>
-      <c r="C9" s="433" t="s">
+      <c r="C9" s="439" t="s">
         <v>218</v>
       </c>
-      <c r="D9" s="433" t="s">
+      <c r="D9" s="439" t="s">
         <v>250</v>
       </c>
-      <c r="E9" s="433" t="s">
+      <c r="E9" s="439" t="s">
         <v>251</v>
       </c>
-      <c r="F9" s="441" t="s">
+      <c r="F9" s="447" t="s">
         <v>219</v>
       </c>
-      <c r="G9" s="441" t="s">
+      <c r="G9" s="447" t="s">
         <v>248</v>
       </c>
-      <c r="H9" s="433" t="s">
+      <c r="H9" s="439" t="s">
         <v>249</v>
       </c>
-      <c r="I9" s="433" t="s">
+      <c r="I9" s="439" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="434"/>
-[...7 lines deleted...]
-      <c r="I10" s="434"/>
+      <c r="A10" s="440"/>
+      <c r="B10" s="440"/>
+      <c r="C10" s="446"/>
+      <c r="D10" s="440"/>
+      <c r="E10" s="440"/>
+      <c r="F10" s="440"/>
+      <c r="G10" s="440"/>
+      <c r="H10" s="440"/>
+      <c r="I10" s="440"/>
     </row>
     <row r="11" spans="1:16" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A11" s="71"/>
       <c r="B11" s="71"/>
       <c r="C11" s="71"/>
       <c r="D11" s="71"/>
       <c r="E11" s="71"/>
       <c r="F11" s="72"/>
       <c r="G11" s="72"/>
       <c r="H11" s="71"/>
       <c r="I11" s="71"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="73"/>
       <c r="B12" s="73"/>
       <c r="C12" s="73"/>
       <c r="D12" s="74"/>
       <c r="E12" s="73"/>
       <c r="F12" s="75"/>
       <c r="G12" s="75"/>
       <c r="H12" s="73"/>
       <c r="I12" s="73"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="73"/>
@@ -13895,934 +13917,934 @@
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48" s="73"/>
       <c r="B48" s="73"/>
       <c r="C48" s="73"/>
       <c r="D48" s="73"/>
       <c r="E48" s="73"/>
       <c r="F48" s="75"/>
       <c r="G48" s="75"/>
       <c r="H48" s="73"/>
       <c r="I48" s="73"/>
     </row>
     <row r="49" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="76"/>
       <c r="B49" s="76"/>
       <c r="C49" s="76"/>
       <c r="D49" s="76"/>
       <c r="E49" s="76"/>
       <c r="F49" s="77"/>
       <c r="G49" s="77"/>
       <c r="H49" s="76"/>
       <c r="I49" s="76"/>
     </row>
     <row r="50" spans="1:9" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A51" s="439" t="s">
+      <c r="A51" s="445" t="s">
         <v>220</v>
       </c>
-      <c r="B51" s="439"/>
-[...1 lines deleted...]
-      <c r="D51" s="439"/>
+      <c r="B51" s="445"/>
+      <c r="C51" s="445"/>
+      <c r="D51" s="445"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="OK8gATSUByn8XPY8m0XVEgXT42yCMS+wcMAmGsTU7Z9x5E17GjPBfk4zGSOTNp+G5mQOirPxvXgRYQi2mVIu7Q==" saltValue="keUYliZtjqtxTCv9R9amxA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="12">
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="A7:I8"/>
     <mergeCell ref="A51:D51"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75FDCD6A-93C3-462E-8A12-E27E6243F8B3}">
   <sheetPr codeName="Sheet9">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P37"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="E39" sqref="E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="246"/>
+    <col min="1" max="1" width="9.140625" style="244"/>
     <col min="5" max="5" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="15" width="14.7109375" customWidth="1"/>
     <col min="16" max="16" width="10.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="96">
         <f>JURAT!F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A3" s="97">
         <f>JURAT!F14</f>
         <v>0</v>
       </c>
-      <c r="B3" s="212"/>
+      <c r="B3" s="210"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="I3" s="23"/>
       <c r="J3" s="126"/>
       <c r="K3" s="126"/>
       <c r="L3" s="126"/>
       <c r="M3" s="126"/>
       <c r="N3" s="126"/>
       <c r="O3" s="126"/>
       <c r="P3" s="21"/>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A4" s="123"/>
-      <c r="B4" s="212"/>
+      <c r="B4" s="210"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="126"/>
       <c r="K4" s="126"/>
       <c r="L4" s="126"/>
       <c r="M4" s="126"/>
       <c r="N4" s="126"/>
       <c r="O4" s="126"/>
       <c r="P4" s="21"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="442" t="s">
+      <c r="A5" s="448" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="442"/>
-[...2 lines deleted...]
-      <c r="E5" s="247">
+      <c r="B5" s="448"/>
+      <c r="C5" s="448"/>
+      <c r="D5" s="448"/>
+      <c r="E5" s="245">
         <f>JURAT!F11</f>
         <v>0</v>
       </c>
       <c r="F5" s="22"/>
       <c r="G5" s="23"/>
       <c r="H5" s="23"/>
       <c r="I5" s="23"/>
       <c r="J5" s="126"/>
       <c r="K5" s="126"/>
       <c r="L5" s="126"/>
       <c r="M5" s="126"/>
       <c r="N5" s="126"/>
       <c r="O5" s="126"/>
       <c r="P5" s="21"/>
     </row>
     <row r="6" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="211"/>
-      <c r="B6" s="212"/>
+      <c r="A6" s="209"/>
+      <c r="B6" s="210"/>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="23"/>
       <c r="H6" s="23"/>
       <c r="I6" s="23"/>
       <c r="J6" s="126"/>
       <c r="K6" s="126"/>
       <c r="L6" s="126"/>
       <c r="M6" s="126"/>
       <c r="N6" s="126"/>
       <c r="O6" s="126"/>
       <c r="P6" s="21"/>
     </row>
     <row r="7" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="213" t="s">
+      <c r="A7" s="211" t="s">
         <v>100</v>
       </c>
-      <c r="B7" s="214"/>
-[...12 lines deleted...]
-      <c r="O7" s="215"/>
+      <c r="B7" s="212"/>
+      <c r="C7" s="212"/>
+      <c r="D7" s="212"/>
+      <c r="E7" s="212"/>
+      <c r="F7" s="212"/>
+      <c r="G7" s="212"/>
+      <c r="H7" s="212"/>
+      <c r="I7" s="212"/>
+      <c r="J7" s="212"/>
+      <c r="K7" s="212"/>
+      <c r="L7" s="212"/>
+      <c r="M7" s="212"/>
+      <c r="N7" s="212"/>
+      <c r="O7" s="213"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A8" s="216"/>
-[...5 lines deleted...]
-      <c r="G8" s="465" t="s">
+      <c r="A8" s="214"/>
+      <c r="B8" s="215"/>
+      <c r="C8" s="215"/>
+      <c r="D8" s="215"/>
+      <c r="E8" s="215"/>
+      <c r="F8" s="216"/>
+      <c r="G8" s="473" t="s">
         <v>93</v>
       </c>
-      <c r="H8" s="466"/>
-      <c r="I8" s="465" t="s">
+      <c r="H8" s="474"/>
+      <c r="I8" s="473" t="s">
         <v>94</v>
       </c>
-      <c r="J8" s="471"/>
-      <c r="K8" s="476" t="s">
+      <c r="J8" s="479"/>
+      <c r="K8" s="484" t="s">
         <v>116</v>
       </c>
-      <c r="L8" s="479" t="s">
+      <c r="L8" s="487" t="s">
         <v>117</v>
       </c>
-      <c r="M8" s="458" t="s">
+      <c r="M8" s="466" t="s">
         <v>118</v>
       </c>
-      <c r="N8" s="458" t="s">
+      <c r="N8" s="466" t="s">
         <v>119</v>
       </c>
-      <c r="O8" s="458" t="s">
+      <c r="O8" s="466" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A9" s="219"/>
-[...13 lines deleted...]
-      <c r="O9" s="459"/>
+      <c r="A9" s="217"/>
+      <c r="B9" s="218"/>
+      <c r="C9" s="218"/>
+      <c r="D9" s="218"/>
+      <c r="E9" s="218"/>
+      <c r="F9" s="219"/>
+      <c r="G9" s="475"/>
+      <c r="H9" s="476"/>
+      <c r="I9" s="480"/>
+      <c r="J9" s="481"/>
+      <c r="K9" s="485"/>
+      <c r="L9" s="476"/>
+      <c r="M9" s="467"/>
+      <c r="N9" s="467"/>
+      <c r="O9" s="467"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A10" s="219"/>
-[...13 lines deleted...]
-      <c r="O10" s="459"/>
+      <c r="A10" s="217"/>
+      <c r="B10" s="218"/>
+      <c r="C10" s="218"/>
+      <c r="D10" s="218"/>
+      <c r="E10" s="218"/>
+      <c r="F10" s="219"/>
+      <c r="G10" s="475"/>
+      <c r="H10" s="476"/>
+      <c r="I10" s="480"/>
+      <c r="J10" s="481"/>
+      <c r="K10" s="485"/>
+      <c r="L10" s="476"/>
+      <c r="M10" s="467"/>
+      <c r="N10" s="467"/>
+      <c r="O10" s="467"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A11" s="219"/>
-[...13 lines deleted...]
-      <c r="O11" s="459"/>
+      <c r="A11" s="217"/>
+      <c r="B11" s="218"/>
+      <c r="C11" s="218"/>
+      <c r="D11" s="218"/>
+      <c r="E11" s="218"/>
+      <c r="F11" s="219"/>
+      <c r="G11" s="477"/>
+      <c r="H11" s="478"/>
+      <c r="I11" s="482"/>
+      <c r="J11" s="483"/>
+      <c r="K11" s="485"/>
+      <c r="L11" s="476"/>
+      <c r="M11" s="467"/>
+      <c r="N11" s="467"/>
+      <c r="O11" s="467"/>
     </row>
     <row r="12" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="222" t="s">
+      <c r="A12" s="220" t="s">
         <v>99</v>
       </c>
-      <c r="B12" s="223"/>
-[...4 lines deleted...]
-      <c r="G12" s="225" t="s">
+      <c r="B12" s="221"/>
+      <c r="C12" s="221"/>
+      <c r="D12" s="221"/>
+      <c r="E12" s="221"/>
+      <c r="F12" s="222"/>
+      <c r="G12" s="223" t="s">
         <v>95</v>
       </c>
-      <c r="H12" s="226" t="s">
+      <c r="H12" s="224" t="s">
         <v>96</v>
       </c>
-      <c r="I12" s="225" t="s">
+      <c r="I12" s="223" t="s">
         <v>97</v>
       </c>
-      <c r="J12" s="227" t="s">
+      <c r="J12" s="225" t="s">
         <v>96</v>
       </c>
-      <c r="K12" s="478"/>
-[...3 lines deleted...]
-      <c r="O12" s="460"/>
+      <c r="K12" s="486"/>
+      <c r="L12" s="488"/>
+      <c r="M12" s="468"/>
+      <c r="N12" s="468"/>
+      <c r="O12" s="468"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A13" s="463" t="s">
+      <c r="A13" s="471" t="s">
         <v>108</v>
       </c>
-      <c r="B13" s="464"/>
-[...3 lines deleted...]
-      <c r="F13" s="464"/>
+      <c r="B13" s="472"/>
+      <c r="C13" s="472"/>
+      <c r="D13" s="472"/>
+      <c r="E13" s="472"/>
+      <c r="F13" s="472"/>
       <c r="G13" s="24"/>
       <c r="H13" s="25"/>
       <c r="I13" s="24"/>
       <c r="J13" s="26"/>
       <c r="K13" s="17">
         <f>G13+H13+I13+J13</f>
         <v>0</v>
       </c>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="27"/>
       <c r="O13" s="17">
         <f>K13-L13-M13+N13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A14" s="456" t="s">
+      <c r="A14" s="464" t="s">
         <v>103</v>
       </c>
-      <c r="B14" s="457"/>
-[...3 lines deleted...]
-      <c r="F14" s="457"/>
+      <c r="B14" s="465"/>
+      <c r="C14" s="465"/>
+      <c r="D14" s="465"/>
+      <c r="E14" s="465"/>
+      <c r="F14" s="465"/>
       <c r="G14" s="28"/>
       <c r="H14" s="29"/>
       <c r="I14" s="28"/>
       <c r="J14" s="30"/>
       <c r="K14" s="18">
         <f t="shared" ref="K14:K29" si="0">G14+H14+I14+J14</f>
         <v>0</v>
       </c>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
       <c r="N14" s="31"/>
       <c r="O14" s="18">
         <f t="shared" ref="O14:O29" si="1">K14-L14-M14+N14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A15" s="456" t="s">
+      <c r="A15" s="464" t="s">
         <v>104</v>
       </c>
-      <c r="B15" s="457"/>
-[...3 lines deleted...]
-      <c r="F15" s="457"/>
+      <c r="B15" s="465"/>
+      <c r="C15" s="465"/>
+      <c r="D15" s="465"/>
+      <c r="E15" s="465"/>
+      <c r="F15" s="465"/>
       <c r="G15" s="28"/>
       <c r="H15" s="29"/>
       <c r="I15" s="28"/>
       <c r="J15" s="30"/>
       <c r="K15" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="31"/>
       <c r="O15" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A16" s="456" t="s">
+      <c r="A16" s="464" t="s">
         <v>105</v>
       </c>
-      <c r="B16" s="457"/>
-[...3 lines deleted...]
-      <c r="F16" s="457"/>
+      <c r="B16" s="465"/>
+      <c r="C16" s="465"/>
+      <c r="D16" s="465"/>
+      <c r="E16" s="465"/>
+      <c r="F16" s="465"/>
       <c r="G16" s="28"/>
       <c r="H16" s="29"/>
       <c r="I16" s="28"/>
       <c r="J16" s="30"/>
       <c r="K16" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L16" s="31"/>
       <c r="M16" s="31"/>
       <c r="N16" s="31"/>
       <c r="O16" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A17" s="456" t="s">
+      <c r="A17" s="464" t="s">
         <v>106</v>
       </c>
-      <c r="B17" s="457"/>
-[...3 lines deleted...]
-      <c r="F17" s="457"/>
+      <c r="B17" s="465"/>
+      <c r="C17" s="465"/>
+      <c r="D17" s="465"/>
+      <c r="E17" s="465"/>
+      <c r="F17" s="465"/>
       <c r="G17" s="28"/>
       <c r="H17" s="29"/>
       <c r="I17" s="28"/>
       <c r="J17" s="30"/>
       <c r="K17" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L17" s="31"/>
       <c r="M17" s="31"/>
       <c r="N17" s="32"/>
       <c r="O17" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A18" s="461" t="s">
+      <c r="A18" s="469" t="s">
         <v>107</v>
       </c>
-      <c r="B18" s="462"/>
-[...4 lines deleted...]
-      <c r="G18" s="248">
+      <c r="B18" s="470"/>
+      <c r="C18" s="470"/>
+      <c r="D18" s="470"/>
+      <c r="E18" s="470"/>
+      <c r="F18" s="470"/>
+      <c r="G18" s="246">
         <f>SUM(G21:G29)</f>
         <v>0</v>
       </c>
-      <c r="H18" s="249">
+      <c r="H18" s="247">
         <f t="shared" ref="H18:N18" si="2">SUM(H21:H29)</f>
         <v>0</v>
       </c>
-      <c r="I18" s="248">
+      <c r="I18" s="246">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J18" s="250">
+      <c r="J18" s="248">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K18" s="33">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L18" s="251">
+      <c r="L18" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M18" s="251">
+      <c r="M18" s="249">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N18" s="252">
+      <c r="N18" s="250">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O18" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A19" s="456"/>
-[...8 lines deleted...]
-      <c r="J19" s="230"/>
+      <c r="A19" s="464"/>
+      <c r="B19" s="465"/>
+      <c r="C19" s="465"/>
+      <c r="D19" s="465"/>
+      <c r="E19" s="465"/>
+      <c r="F19" s="465"/>
+      <c r="G19" s="226"/>
+      <c r="H19" s="227"/>
+      <c r="I19" s="226"/>
+      <c r="J19" s="228"/>
       <c r="K19" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L19" s="231"/>
-[...1 lines deleted...]
-      <c r="N19" s="232"/>
+      <c r="L19" s="229"/>
+      <c r="M19" s="229"/>
+      <c r="N19" s="230"/>
       <c r="O19" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A20" s="456" t="s">
+      <c r="A20" s="464" t="s">
         <v>102</v>
       </c>
-      <c r="B20" s="457"/>
-[...7 lines deleted...]
-      <c r="J20" s="230"/>
+      <c r="B20" s="465"/>
+      <c r="C20" s="465"/>
+      <c r="D20" s="465"/>
+      <c r="E20" s="465"/>
+      <c r="F20" s="465"/>
+      <c r="G20" s="226"/>
+      <c r="H20" s="227"/>
+      <c r="I20" s="226"/>
+      <c r="J20" s="228"/>
       <c r="K20" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L20" s="231"/>
-[...1 lines deleted...]
-      <c r="N20" s="232"/>
+      <c r="L20" s="229"/>
+      <c r="M20" s="229"/>
+      <c r="N20" s="230"/>
       <c r="O20" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A21" s="616" t="s">
+      <c r="A21" s="462" t="s">
         <v>109</v>
       </c>
-      <c r="B21" s="617"/>
-[...7 lines deleted...]
-      <c r="J21" s="255"/>
+      <c r="B21" s="463"/>
+      <c r="C21" s="463"/>
+      <c r="D21" s="463"/>
+      <c r="E21" s="463"/>
+      <c r="F21" s="463"/>
+      <c r="G21" s="251"/>
+      <c r="H21" s="252"/>
+      <c r="I21" s="251"/>
+      <c r="J21" s="253"/>
       <c r="K21" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L21" s="259"/>
-[...1 lines deleted...]
-      <c r="N21" s="260"/>
+      <c r="L21" s="257"/>
+      <c r="M21" s="257"/>
+      <c r="N21" s="258"/>
       <c r="O21" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A22" s="616" t="s">
+      <c r="A22" s="462" t="s">
         <v>110</v>
       </c>
-      <c r="B22" s="617"/>
-[...7 lines deleted...]
-      <c r="J22" s="255"/>
+      <c r="B22" s="463"/>
+      <c r="C22" s="463"/>
+      <c r="D22" s="463"/>
+      <c r="E22" s="463"/>
+      <c r="F22" s="463"/>
+      <c r="G22" s="251"/>
+      <c r="H22" s="252"/>
+      <c r="I22" s="251"/>
+      <c r="J22" s="253"/>
       <c r="K22" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L22" s="259"/>
-[...1 lines deleted...]
-      <c r="N22" s="260"/>
+      <c r="L22" s="257"/>
+      <c r="M22" s="257"/>
+      <c r="N22" s="258"/>
       <c r="O22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A23" s="616" t="s">
+      <c r="A23" s="462" t="s">
         <v>111</v>
       </c>
-      <c r="B23" s="617"/>
-[...7 lines deleted...]
-      <c r="J23" s="255"/>
+      <c r="B23" s="463"/>
+      <c r="C23" s="463"/>
+      <c r="D23" s="463"/>
+      <c r="E23" s="463"/>
+      <c r="F23" s="463"/>
+      <c r="G23" s="251"/>
+      <c r="H23" s="252"/>
+      <c r="I23" s="251"/>
+      <c r="J23" s="253"/>
       <c r="K23" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L23" s="259"/>
-[...1 lines deleted...]
-      <c r="N23" s="260"/>
+      <c r="L23" s="257"/>
+      <c r="M23" s="257"/>
+      <c r="N23" s="258"/>
       <c r="O23" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A24" s="616" t="s">
+      <c r="A24" s="462" t="s">
         <v>112</v>
       </c>
-      <c r="B24" s="617"/>
-[...7 lines deleted...]
-      <c r="J24" s="255"/>
+      <c r="B24" s="463"/>
+      <c r="C24" s="463"/>
+      <c r="D24" s="463"/>
+      <c r="E24" s="463"/>
+      <c r="F24" s="463"/>
+      <c r="G24" s="251"/>
+      <c r="H24" s="252"/>
+      <c r="I24" s="251"/>
+      <c r="J24" s="253"/>
       <c r="K24" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L24" s="259"/>
-[...1 lines deleted...]
-      <c r="N24" s="260"/>
+      <c r="L24" s="257"/>
+      <c r="M24" s="257"/>
+      <c r="N24" s="258"/>
       <c r="O24" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A25" s="616" t="s">
+      <c r="A25" s="462" t="s">
         <v>113</v>
       </c>
-      <c r="B25" s="617"/>
-[...7 lines deleted...]
-      <c r="J25" s="255"/>
+      <c r="B25" s="463"/>
+      <c r="C25" s="463"/>
+      <c r="D25" s="463"/>
+      <c r="E25" s="463"/>
+      <c r="F25" s="463"/>
+      <c r="G25" s="251"/>
+      <c r="H25" s="252"/>
+      <c r="I25" s="251"/>
+      <c r="J25" s="253"/>
       <c r="K25" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L25" s="259"/>
-[...1 lines deleted...]
-      <c r="N25" s="260"/>
+      <c r="L25" s="257"/>
+      <c r="M25" s="257"/>
+      <c r="N25" s="258"/>
       <c r="O25" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A26" s="616" t="s">
+      <c r="A26" s="462" t="s">
         <v>114</v>
       </c>
-      <c r="B26" s="617"/>
-[...7 lines deleted...]
-      <c r="J26" s="255"/>
+      <c r="B26" s="463"/>
+      <c r="C26" s="463"/>
+      <c r="D26" s="463"/>
+      <c r="E26" s="463"/>
+      <c r="F26" s="463"/>
+      <c r="G26" s="251"/>
+      <c r="H26" s="252"/>
+      <c r="I26" s="251"/>
+      <c r="J26" s="253"/>
       <c r="K26" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L26" s="259"/>
-[...1 lines deleted...]
-      <c r="N26" s="260"/>
+      <c r="L26" s="257"/>
+      <c r="M26" s="257"/>
+      <c r="N26" s="258"/>
       <c r="O26" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A27" s="616" t="s">
+      <c r="A27" s="462" t="s">
         <v>201</v>
       </c>
-      <c r="B27" s="617"/>
-[...7 lines deleted...]
-      <c r="J27" s="258"/>
+      <c r="B27" s="463"/>
+      <c r="C27" s="463"/>
+      <c r="D27" s="463"/>
+      <c r="E27" s="463"/>
+      <c r="F27" s="463"/>
+      <c r="G27" s="254"/>
+      <c r="H27" s="255"/>
+      <c r="I27" s="254"/>
+      <c r="J27" s="256"/>
       <c r="K27" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L27" s="260"/>
-[...1 lines deleted...]
-      <c r="N27" s="260"/>
+      <c r="L27" s="258"/>
+      <c r="M27" s="258"/>
+      <c r="N27" s="258"/>
       <c r="O27" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A28" s="616" t="s">
+      <c r="A28" s="462" t="s">
         <v>202</v>
       </c>
-      <c r="B28" s="617"/>
-[...7 lines deleted...]
-      <c r="J28" s="258"/>
+      <c r="B28" s="463"/>
+      <c r="C28" s="463"/>
+      <c r="D28" s="463"/>
+      <c r="E28" s="463"/>
+      <c r="F28" s="463"/>
+      <c r="G28" s="254"/>
+      <c r="H28" s="255"/>
+      <c r="I28" s="254"/>
+      <c r="J28" s="256"/>
       <c r="K28" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L28" s="260"/>
-[...1 lines deleted...]
-      <c r="N28" s="260"/>
+      <c r="L28" s="258"/>
+      <c r="M28" s="258"/>
+      <c r="N28" s="258"/>
       <c r="O28" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="456"/>
-[...8 lines deleted...]
-      <c r="J29" s="235"/>
+      <c r="A29" s="464"/>
+      <c r="B29" s="465"/>
+      <c r="C29" s="465"/>
+      <c r="D29" s="465"/>
+      <c r="E29" s="465"/>
+      <c r="F29" s="465"/>
+      <c r="G29" s="231"/>
+      <c r="H29" s="232"/>
+      <c r="I29" s="231"/>
+      <c r="J29" s="233"/>
       <c r="K29" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L29" s="260"/>
-[...1 lines deleted...]
-      <c r="N29" s="260"/>
+      <c r="L29" s="258"/>
+      <c r="M29" s="258"/>
+      <c r="N29" s="258"/>
       <c r="O29" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A30" s="236"/>
-[...5 lines deleted...]
-      <c r="G30" s="454">
+      <c r="A30" s="234"/>
+      <c r="B30" s="235"/>
+      <c r="C30" s="235"/>
+      <c r="D30" s="235"/>
+      <c r="E30" s="235"/>
+      <c r="F30" s="235"/>
+      <c r="G30" s="460">
         <f>SUM(G13:G18)</f>
         <v>0</v>
       </c>
-      <c r="H30" s="454">
+      <c r="H30" s="460">
         <f>SUM(H13:H18)</f>
         <v>0</v>
       </c>
-      <c r="I30" s="454">
+      <c r="I30" s="460">
         <f>SUM(I13:I18)</f>
         <v>0</v>
       </c>
-      <c r="J30" s="454">
+      <c r="J30" s="460">
         <f>SUM(J13:J18)</f>
         <v>0</v>
       </c>
       <c r="K30" s="19"/>
-      <c r="L30" s="452">
+      <c r="L30" s="458">
         <f>SUM(L13:L18)</f>
         <v>0</v>
       </c>
-      <c r="M30" s="452">
+      <c r="M30" s="458">
         <f>SUM(M13:M18)</f>
         <v>0</v>
       </c>
-      <c r="N30" s="452">
+      <c r="N30" s="458">
         <f>SUM(N13:N18)</f>
         <v>0</v>
       </c>
-      <c r="O30" s="452">
+      <c r="O30" s="458">
         <f>SUM(O13:O18)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="238" t="s">
+      <c r="A31" s="236" t="s">
         <v>101</v>
       </c>
-      <c r="B31" s="239"/>
-[...7 lines deleted...]
-      <c r="J31" s="455"/>
+      <c r="B31" s="237"/>
+      <c r="C31" s="237"/>
+      <c r="D31" s="237"/>
+      <c r="E31" s="237"/>
+      <c r="F31" s="237"/>
+      <c r="G31" s="461"/>
+      <c r="H31" s="461"/>
+      <c r="I31" s="461"/>
+      <c r="J31" s="461"/>
       <c r="K31" s="20">
         <f>SUM(K13:K18)</f>
         <v>0</v>
       </c>
-      <c r="L31" s="453"/>
-[...2 lines deleted...]
-      <c r="O31" s="453"/>
+      <c r="L31" s="459"/>
+      <c r="M31" s="459"/>
+      <c r="N31" s="459"/>
+      <c r="O31" s="459"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A32" s="240"/>
-[...10 lines deleted...]
-      <c r="L32" s="242" t="s">
+      <c r="A32" s="238"/>
+      <c r="B32" s="239"/>
+      <c r="C32" s="239"/>
+      <c r="D32" s="239"/>
+      <c r="E32" s="239"/>
+      <c r="F32" s="239"/>
+      <c r="G32" s="239"/>
+      <c r="H32" s="239"/>
+      <c r="I32" s="239"/>
+      <c r="J32" s="239"/>
+      <c r="K32" s="239"/>
+      <c r="L32" s="240" t="s">
         <v>120</v>
       </c>
-      <c r="M32" s="241"/>
-[...1 lines deleted...]
-      <c r="O32" s="242" t="s">
+      <c r="M32" s="239"/>
+      <c r="N32" s="239"/>
+      <c r="O32" s="240" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="33" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="243" t="s">
+      <c r="A33" s="241" t="s">
         <v>282</v>
       </c>
-      <c r="B33" s="241"/>
-[...13 lines deleted...]
-      <c r="P33" s="241"/>
+      <c r="B33" s="239"/>
+      <c r="C33" s="239"/>
+      <c r="D33" s="239"/>
+      <c r="E33" s="239"/>
+      <c r="F33" s="239"/>
+      <c r="G33" s="239"/>
+      <c r="H33" s="239"/>
+      <c r="I33" s="239"/>
+      <c r="J33" s="239"/>
+      <c r="K33" s="239"/>
+      <c r="L33" s="239"/>
+      <c r="M33" s="239"/>
+      <c r="N33" s="239"/>
+      <c r="O33" s="239"/>
+      <c r="P33" s="239"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A34" s="244"/>
-[...14 lines deleted...]
-      <c r="P34" s="245"/>
+      <c r="A34" s="242"/>
+      <c r="B34" s="449"/>
+      <c r="C34" s="450"/>
+      <c r="D34" s="450"/>
+      <c r="E34" s="450"/>
+      <c r="F34" s="450"/>
+      <c r="G34" s="450"/>
+      <c r="H34" s="450"/>
+      <c r="I34" s="450"/>
+      <c r="J34" s="450"/>
+      <c r="K34" s="450"/>
+      <c r="L34" s="450"/>
+      <c r="M34" s="450"/>
+      <c r="N34" s="450"/>
+      <c r="O34" s="451"/>
+      <c r="P34" s="243"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A35" s="244"/>
-[...14 lines deleted...]
-      <c r="P35" s="241"/>
+      <c r="A35" s="242"/>
+      <c r="B35" s="452"/>
+      <c r="C35" s="453"/>
+      <c r="D35" s="453"/>
+      <c r="E35" s="453"/>
+      <c r="F35" s="453"/>
+      <c r="G35" s="453"/>
+      <c r="H35" s="453"/>
+      <c r="I35" s="453"/>
+      <c r="J35" s="453"/>
+      <c r="K35" s="453"/>
+      <c r="L35" s="453"/>
+      <c r="M35" s="453"/>
+      <c r="N35" s="453"/>
+      <c r="O35" s="454"/>
+      <c r="P35" s="239"/>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A36" s="244"/>
-[...13 lines deleted...]
-      <c r="O36" s="448"/>
+      <c r="A36" s="242"/>
+      <c r="B36" s="452"/>
+      <c r="C36" s="453"/>
+      <c r="D36" s="453"/>
+      <c r="E36" s="453"/>
+      <c r="F36" s="453"/>
+      <c r="G36" s="453"/>
+      <c r="H36" s="453"/>
+      <c r="I36" s="453"/>
+      <c r="J36" s="453"/>
+      <c r="K36" s="453"/>
+      <c r="L36" s="453"/>
+      <c r="M36" s="453"/>
+      <c r="N36" s="453"/>
+      <c r="O36" s="454"/>
     </row>
     <row r="37" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="244"/>
-[...13 lines deleted...]
-      <c r="O37" s="451"/>
+      <c r="A37" s="242"/>
+      <c r="B37" s="455"/>
+      <c r="C37" s="456"/>
+      <c r="D37" s="456"/>
+      <c r="E37" s="456"/>
+      <c r="F37" s="456"/>
+      <c r="G37" s="456"/>
+      <c r="H37" s="456"/>
+      <c r="I37" s="456"/>
+      <c r="J37" s="456"/>
+      <c r="K37" s="456"/>
+      <c r="L37" s="456"/>
+      <c r="M37" s="456"/>
+      <c r="N37" s="456"/>
+      <c r="O37" s="457"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="/oHLi1ktffpwrWLSl+Nc6NucFZHwQDEe9mcITgagOwZvlzOCFheu30WMJxy2wuW9VG41XIzt2VCv5Fm5PNvKuA==" saltValue="xtoVv9NOxKuZYHq6T2vjMg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="34">
     <mergeCell ref="O8:O12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="G8:H11"/>
     <mergeCell ref="I8:J11"/>
     <mergeCell ref="K8:K12"/>
     <mergeCell ref="L8:L12"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="M8:M12"/>
     <mergeCell ref="N8:N12"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="B34:O37"/>
     <mergeCell ref="L30:L31"/>
@@ -14830,1135 +14852,1135 @@
     <mergeCell ref="N30:N31"/>
     <mergeCell ref="O30:O31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A25:F25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E8E7DED-6B9A-48A9-8D11-2123201A8EDF}">
   <sheetPr codeName="Sheet10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P53"/>
   <sheetViews>
-    <sheetView topLeftCell="A20" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="I25" sqref="I25:I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="5" max="10" width="12.42578125" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" customWidth="1"/>
     <col min="12" max="13" width="12.42578125" customWidth="1"/>
     <col min="14" max="14" width="14.28515625" customWidth="1"/>
     <col min="15" max="15" width="17.5703125" customWidth="1"/>
     <col min="16" max="16" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="O1" s="1"/>
       <c r="P1" s="1" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="96">
         <f>JURAT!F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A3" s="97">
         <f>JURAT!F14</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A4" s="211"/>
-      <c r="B4" s="212"/>
+      <c r="A4" s="209"/>
+      <c r="B4" s="210"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="126"/>
       <c r="K4" s="126"/>
       <c r="L4" s="126"/>
       <c r="M4" s="126"/>
       <c r="N4" s="126"/>
       <c r="O4" s="126"/>
       <c r="P4" s="21"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="442" t="s">
+      <c r="A5" s="448" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="442"/>
-[...2 lines deleted...]
-      <c r="E5" s="481">
+      <c r="B5" s="448"/>
+      <c r="C5" s="448"/>
+      <c r="D5" s="448"/>
+      <c r="E5" s="489">
         <f>JURAT!F11</f>
         <v>0</v>
       </c>
-      <c r="F5" s="481"/>
+      <c r="F5" s="489"/>
       <c r="G5" s="23"/>
       <c r="H5" s="23"/>
       <c r="I5" s="23"/>
       <c r="J5" s="126"/>
       <c r="K5" s="126"/>
       <c r="L5" s="126"/>
       <c r="M5" s="126"/>
       <c r="N5" s="126"/>
       <c r="O5" s="126"/>
       <c r="P5" s="21"/>
     </row>
     <row r="6" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="211"/>
-      <c r="B6" s="212"/>
+      <c r="A6" s="209"/>
+      <c r="B6" s="210"/>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="23"/>
       <c r="H6" s="23"/>
       <c r="I6" s="23"/>
       <c r="J6" s="126"/>
       <c r="K6" s="126"/>
       <c r="L6" s="126"/>
       <c r="M6" s="126"/>
       <c r="N6" s="126"/>
       <c r="O6" s="126"/>
       <c r="P6" s="21"/>
     </row>
-    <row r="7" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="505" t="s">
+    <row r="7" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="513" t="s">
         <v>121</v>
       </c>
-      <c r="B7" s="506"/>
-[...34 lines deleted...]
-      <c r="A9" s="512" t="s">
+      <c r="B7" s="514"/>
+      <c r="C7" s="515"/>
+      <c r="D7" s="515"/>
+      <c r="E7" s="515"/>
+      <c r="F7" s="515"/>
+      <c r="G7" s="515"/>
+      <c r="H7" s="515"/>
+      <c r="I7" s="515"/>
+      <c r="J7" s="515"/>
+      <c r="K7" s="515"/>
+      <c r="L7" s="515"/>
+      <c r="M7" s="515"/>
+      <c r="N7" s="515"/>
+      <c r="O7" s="515"/>
+      <c r="P7" s="516"/>
+    </row>
+    <row r="8" spans="1:16" s="259" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="517"/>
+      <c r="B8" s="518"/>
+      <c r="C8" s="518"/>
+      <c r="D8" s="518"/>
+      <c r="E8" s="518"/>
+      <c r="F8" s="518"/>
+      <c r="G8" s="518"/>
+      <c r="H8" s="518"/>
+      <c r="I8" s="518"/>
+      <c r="J8" s="518"/>
+      <c r="K8" s="518"/>
+      <c r="L8" s="518"/>
+      <c r="M8" s="518"/>
+      <c r="N8" s="518"/>
+      <c r="O8" s="518"/>
+      <c r="P8" s="519"/>
+    </row>
+    <row r="9" spans="1:16" s="259" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="520" t="s">
         <v>122</v>
       </c>
-      <c r="B9" s="513"/>
-[...2 lines deleted...]
-      <c r="E9" s="518" t="s">
+      <c r="B9" s="521"/>
+      <c r="C9" s="521"/>
+      <c r="D9" s="522"/>
+      <c r="E9" s="526" t="s">
         <v>123</v>
       </c>
-      <c r="F9" s="504" t="s">
+      <c r="F9" s="512" t="s">
         <v>124</v>
       </c>
-      <c r="G9" s="521" t="s">
+      <c r="G9" s="529" t="s">
         <v>125</v>
       </c>
-      <c r="H9" s="523"/>
-      <c r="I9" s="527" t="s">
+      <c r="H9" s="531"/>
+      <c r="I9" s="535" t="s">
         <v>126</v>
       </c>
-      <c r="J9" s="524" t="s">
+      <c r="J9" s="532" t="s">
         <v>127</v>
       </c>
-      <c r="K9" s="504" t="s">
+      <c r="K9" s="512" t="s">
         <v>128</v>
       </c>
-      <c r="L9" s="527" t="s">
+      <c r="L9" s="535" t="s">
         <v>129</v>
       </c>
-      <c r="M9" s="524" t="s">
+      <c r="M9" s="532" t="s">
         <v>130</v>
       </c>
-      <c r="N9" s="530" t="s">
+      <c r="N9" s="538" t="s">
         <v>131</v>
       </c>
-      <c r="O9" s="524" t="s">
+      <c r="O9" s="532" t="s">
         <v>132</v>
       </c>
-      <c r="P9" s="524" t="s">
+      <c r="P9" s="532" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="261" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G10" s="500" t="s">
+    <row r="10" spans="1:16" s="259" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="523"/>
+      <c r="B10" s="524"/>
+      <c r="C10" s="524"/>
+      <c r="D10" s="525"/>
+      <c r="E10" s="527"/>
+      <c r="F10" s="534"/>
+      <c r="G10" s="508" t="s">
         <v>134</v>
       </c>
-      <c r="H10" s="501" t="s">
+      <c r="H10" s="509" t="s">
         <v>135</v>
       </c>
-      <c r="I10" s="528"/>
-[...30 lines deleted...]
-      <c r="D12" s="503"/>
+      <c r="I10" s="536"/>
+      <c r="J10" s="508"/>
+      <c r="K10" s="534"/>
+      <c r="L10" s="537"/>
+      <c r="M10" s="533"/>
+      <c r="N10" s="539"/>
+      <c r="O10" s="533"/>
+      <c r="P10" s="533"/>
+    </row>
+    <row r="11" spans="1:16" s="259" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="523"/>
+      <c r="B11" s="524"/>
+      <c r="C11" s="524"/>
+      <c r="D11" s="525"/>
+      <c r="E11" s="527"/>
+      <c r="F11" s="534"/>
+      <c r="G11" s="508"/>
+      <c r="H11" s="509"/>
+      <c r="I11" s="536"/>
+      <c r="J11" s="508"/>
+      <c r="K11" s="534"/>
+      <c r="L11" s="537"/>
+      <c r="M11" s="533"/>
+      <c r="N11" s="539"/>
+      <c r="O11" s="533"/>
+      <c r="P11" s="533"/>
+    </row>
+    <row r="12" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="510"/>
+      <c r="B12" s="511"/>
+      <c r="C12" s="511"/>
+      <c r="D12" s="511"/>
       <c r="E12" s="34"/>
       <c r="F12" s="35"/>
       <c r="G12" s="36"/>
       <c r="H12" s="37"/>
       <c r="I12" s="38">
         <f>G12+H12</f>
         <v>0</v>
       </c>
       <c r="J12" s="39"/>
       <c r="K12" s="40"/>
       <c r="L12" s="40"/>
       <c r="M12" s="40"/>
       <c r="N12" s="40"/>
       <c r="O12" s="40"/>
       <c r="P12" s="37"/>
     </row>
-    <row r="13" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D13" s="491"/>
+    <row r="13" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="498"/>
+      <c r="B13" s="499"/>
+      <c r="C13" s="499"/>
+      <c r="D13" s="499"/>
       <c r="E13" s="41"/>
       <c r="F13" s="42"/>
       <c r="G13" s="43"/>
       <c r="H13" s="44"/>
       <c r="I13" s="45">
         <f t="shared" ref="I13:I24" si="0">G13+H13</f>
         <v>0</v>
       </c>
       <c r="J13" s="46"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="47"/>
       <c r="N13" s="47"/>
       <c r="O13" s="47"/>
       <c r="P13" s="44"/>
     </row>
-    <row r="14" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D14" s="491"/>
+    <row r="14" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="498"/>
+      <c r="B14" s="499"/>
+      <c r="C14" s="499"/>
+      <c r="D14" s="499"/>
       <c r="E14" s="41"/>
       <c r="F14" s="42"/>
       <c r="G14" s="43"/>
       <c r="H14" s="44"/>
       <c r="I14" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="46"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="47"/>
       <c r="O14" s="47"/>
       <c r="P14" s="44"/>
     </row>
-    <row r="15" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D15" s="491"/>
+    <row r="15" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="498"/>
+      <c r="B15" s="499"/>
+      <c r="C15" s="499"/>
+      <c r="D15" s="499"/>
       <c r="E15" s="41"/>
       <c r="F15" s="42"/>
       <c r="G15" s="43"/>
       <c r="H15" s="44"/>
       <c r="I15" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J15" s="46"/>
       <c r="K15" s="47"/>
       <c r="L15" s="47"/>
       <c r="M15" s="47"/>
       <c r="N15" s="47"/>
       <c r="O15" s="47"/>
       <c r="P15" s="44"/>
     </row>
-    <row r="16" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D16" s="491"/>
+    <row r="16" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="498"/>
+      <c r="B16" s="499"/>
+      <c r="C16" s="499"/>
+      <c r="D16" s="499"/>
       <c r="E16" s="41"/>
       <c r="F16" s="42"/>
       <c r="G16" s="43"/>
       <c r="H16" s="44"/>
       <c r="I16" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J16" s="46"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="47"/>
       <c r="O16" s="47"/>
       <c r="P16" s="44"/>
     </row>
-    <row r="17" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D17" s="491"/>
+    <row r="17" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="498"/>
+      <c r="B17" s="499"/>
+      <c r="C17" s="499"/>
+      <c r="D17" s="499"/>
       <c r="E17" s="41"/>
       <c r="F17" s="42"/>
       <c r="G17" s="43"/>
       <c r="H17" s="44"/>
       <c r="I17" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J17" s="46"/>
       <c r="K17" s="47"/>
       <c r="L17" s="47"/>
       <c r="M17" s="47"/>
       <c r="N17" s="47"/>
       <c r="O17" s="47"/>
       <c r="P17" s="44"/>
     </row>
-    <row r="18" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D18" s="491"/>
+    <row r="18" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="498"/>
+      <c r="B18" s="499"/>
+      <c r="C18" s="499"/>
+      <c r="D18" s="499"/>
       <c r="E18" s="41"/>
       <c r="F18" s="42"/>
       <c r="G18" s="43"/>
       <c r="H18" s="44"/>
       <c r="I18" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J18" s="46"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="47"/>
       <c r="O18" s="47"/>
       <c r="P18" s="44"/>
     </row>
-    <row r="19" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D19" s="491"/>
+    <row r="19" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="498"/>
+      <c r="B19" s="499"/>
+      <c r="C19" s="499"/>
+      <c r="D19" s="499"/>
       <c r="E19" s="41"/>
       <c r="F19" s="42"/>
       <c r="G19" s="43"/>
       <c r="H19" s="44"/>
       <c r="I19" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J19" s="46"/>
       <c r="K19" s="47"/>
       <c r="L19" s="47"/>
       <c r="M19" s="47"/>
       <c r="N19" s="47"/>
       <c r="O19" s="47"/>
       <c r="P19" s="44"/>
     </row>
-    <row r="20" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D20" s="491"/>
+    <row r="20" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="498"/>
+      <c r="B20" s="499"/>
+      <c r="C20" s="499"/>
+      <c r="D20" s="499"/>
       <c r="E20" s="41"/>
       <c r="F20" s="42"/>
       <c r="G20" s="43"/>
       <c r="H20" s="44"/>
       <c r="I20" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J20" s="46"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="47"/>
       <c r="O20" s="47"/>
       <c r="P20" s="44"/>
     </row>
-    <row r="21" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D21" s="491"/>
+    <row r="21" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="498"/>
+      <c r="B21" s="499"/>
+      <c r="C21" s="499"/>
+      <c r="D21" s="499"/>
       <c r="E21" s="41"/>
       <c r="F21" s="42"/>
       <c r="G21" s="43"/>
       <c r="H21" s="44"/>
       <c r="I21" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J21" s="46"/>
       <c r="K21" s="47"/>
       <c r="L21" s="47"/>
       <c r="M21" s="47"/>
       <c r="N21" s="47"/>
       <c r="O21" s="47"/>
       <c r="P21" s="44"/>
     </row>
-    <row r="22" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D22" s="491"/>
+    <row r="22" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="498"/>
+      <c r="B22" s="499"/>
+      <c r="C22" s="499"/>
+      <c r="D22" s="499"/>
       <c r="E22" s="41"/>
       <c r="F22" s="42"/>
       <c r="G22" s="43"/>
       <c r="H22" s="44"/>
       <c r="I22" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J22" s="46"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="47"/>
       <c r="O22" s="47"/>
       <c r="P22" s="44"/>
     </row>
-    <row r="23" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D23" s="491"/>
+    <row r="23" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="498"/>
+      <c r="B23" s="499"/>
+      <c r="C23" s="499"/>
+      <c r="D23" s="499"/>
       <c r="E23" s="41"/>
       <c r="F23" s="42"/>
       <c r="G23" s="43"/>
       <c r="H23" s="44"/>
       <c r="I23" s="45">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J23" s="46"/>
       <c r="K23" s="47"/>
       <c r="L23" s="47"/>
       <c r="M23" s="47"/>
       <c r="N23" s="47"/>
       <c r="O23" s="47"/>
       <c r="P23" s="44"/>
     </row>
-    <row r="24" spans="1:16" s="261" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D24" s="493"/>
+    <row r="24" spans="1:16" s="259" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="500"/>
+      <c r="B24" s="501"/>
+      <c r="C24" s="501"/>
+      <c r="D24" s="501"/>
       <c r="E24" s="48"/>
       <c r="F24" s="49"/>
       <c r="G24" s="50"/>
       <c r="H24" s="51"/>
       <c r="I24" s="52">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J24" s="53"/>
       <c r="K24" s="54"/>
       <c r="L24" s="54"/>
       <c r="M24" s="54"/>
       <c r="N24" s="54"/>
       <c r="O24" s="54"/>
       <c r="P24" s="51"/>
     </row>
-    <row r="25" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="494" t="s">
+    <row r="25" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="502" t="s">
         <v>136</v>
       </c>
-      <c r="B25" s="495"/>
-[...3 lines deleted...]
-      <c r="F25" s="484">
+      <c r="B25" s="503"/>
+      <c r="C25" s="503"/>
+      <c r="D25" s="503"/>
+      <c r="E25" s="503"/>
+      <c r="F25" s="492">
         <f>SUM(F12:F24)</f>
         <v>0</v>
       </c>
-      <c r="G25" s="486">
+      <c r="G25" s="494">
         <f t="shared" ref="G25:H25" si="1">SUM(G12:G24)</f>
         <v>0</v>
       </c>
-      <c r="H25" s="482">
+      <c r="H25" s="490">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I25" s="484">
+      <c r="I25" s="492">
         <f t="shared" ref="I25" si="2">SUM(I12:I24)</f>
         <v>0</v>
       </c>
-      <c r="J25" s="486">
+      <c r="J25" s="494">
         <f t="shared" ref="J25" si="3">SUM(J12:J24)</f>
         <v>0</v>
       </c>
-      <c r="K25" s="488">
+      <c r="K25" s="496">
         <f t="shared" ref="K25" si="4">SUM(K12:K24)</f>
         <v>0</v>
       </c>
-      <c r="L25" s="488">
+      <c r="L25" s="496">
         <f t="shared" ref="L25" si="5">SUM(L12:L24)</f>
         <v>0</v>
       </c>
-      <c r="M25" s="488">
+      <c r="M25" s="496">
         <f t="shared" ref="M25" si="6">SUM(M12:M24)</f>
         <v>0</v>
       </c>
-      <c r="N25" s="488">
+      <c r="N25" s="496">
         <f t="shared" ref="N25" si="7">SUM(N12:N24)</f>
         <v>0</v>
       </c>
-      <c r="O25" s="488">
+      <c r="O25" s="496">
         <f t="shared" ref="O25" si="8">SUM(O12:O24)</f>
         <v>0</v>
       </c>
-      <c r="P25" s="482">
+      <c r="P25" s="490">
         <f t="shared" ref="P25" si="9">SUM(P12:P24)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:16" s="261" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="A29" s="505" t="s">
+    <row r="26" spans="1:16" s="259" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="505"/>
+      <c r="B26" s="506"/>
+      <c r="C26" s="506"/>
+      <c r="D26" s="506"/>
+      <c r="E26" s="506"/>
+      <c r="F26" s="493"/>
+      <c r="G26" s="495"/>
+      <c r="H26" s="491"/>
+      <c r="I26" s="493"/>
+      <c r="J26" s="495"/>
+      <c r="K26" s="497"/>
+      <c r="L26" s="497"/>
+      <c r="M26" s="497"/>
+      <c r="N26" s="497"/>
+      <c r="O26" s="497"/>
+      <c r="P26" s="491"/>
+    </row>
+    <row r="27" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="M27" s="260"/>
+      <c r="N27" s="261"/>
+      <c r="O27" s="261"/>
+      <c r="P27" s="260"/>
+    </row>
+    <row r="28" spans="1:16" s="259" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="513" t="s">
         <v>137</v>
       </c>
-      <c r="B29" s="506"/>
-[...34 lines deleted...]
-      <c r="A31" s="512" t="s">
+      <c r="B29" s="514"/>
+      <c r="C29" s="515"/>
+      <c r="D29" s="515"/>
+      <c r="E29" s="515"/>
+      <c r="F29" s="515"/>
+      <c r="G29" s="515"/>
+      <c r="H29" s="515"/>
+      <c r="I29" s="515"/>
+      <c r="J29" s="515"/>
+      <c r="K29" s="515"/>
+      <c r="L29" s="515"/>
+      <c r="M29" s="515"/>
+      <c r="N29" s="515"/>
+      <c r="O29" s="515"/>
+      <c r="P29" s="516"/>
+    </row>
+    <row r="30" spans="1:16" s="259" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="517"/>
+      <c r="B30" s="518"/>
+      <c r="C30" s="518"/>
+      <c r="D30" s="518"/>
+      <c r="E30" s="518"/>
+      <c r="F30" s="518"/>
+      <c r="G30" s="518"/>
+      <c r="H30" s="518"/>
+      <c r="I30" s="518"/>
+      <c r="J30" s="518"/>
+      <c r="K30" s="518"/>
+      <c r="L30" s="518"/>
+      <c r="M30" s="518"/>
+      <c r="N30" s="518"/>
+      <c r="O30" s="518"/>
+      <c r="P30" s="519"/>
+    </row>
+    <row r="31" spans="1:16" s="259" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="520" t="s">
         <v>138</v>
       </c>
-      <c r="B31" s="513"/>
-[...2 lines deleted...]
-      <c r="E31" s="518" t="s">
+      <c r="B31" s="521"/>
+      <c r="C31" s="521"/>
+      <c r="D31" s="522"/>
+      <c r="E31" s="526" t="s">
         <v>123</v>
       </c>
-      <c r="F31" s="504" t="s">
+      <c r="F31" s="512" t="s">
         <v>139</v>
       </c>
-      <c r="G31" s="521" t="s">
+      <c r="G31" s="529" t="s">
         <v>140</v>
       </c>
-      <c r="H31" s="522"/>
-[...2 lines deleted...]
-      <c r="K31" s="504" t="s">
+      <c r="H31" s="530"/>
+      <c r="I31" s="530"/>
+      <c r="J31" s="530"/>
+      <c r="K31" s="512" t="s">
         <v>141</v>
       </c>
-      <c r="L31" s="521" t="s">
+      <c r="L31" s="529" t="s">
         <v>142</v>
       </c>
-      <c r="M31" s="523"/>
-      <c r="N31" s="524" t="s">
+      <c r="M31" s="531"/>
+      <c r="N31" s="532" t="s">
         <v>143</v>
       </c>
-      <c r="O31" s="524" t="s">
+      <c r="O31" s="532" t="s">
         <v>144</v>
       </c>
-      <c r="P31" s="524" t="s">
+      <c r="P31" s="532" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="32" spans="1:16" s="261" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G32" s="500" t="s">
+    <row r="32" spans="1:16" s="259" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="523"/>
+      <c r="B32" s="524"/>
+      <c r="C32" s="524"/>
+      <c r="D32" s="525"/>
+      <c r="E32" s="527"/>
+      <c r="F32" s="509"/>
+      <c r="G32" s="508" t="s">
         <v>134</v>
       </c>
-      <c r="H32" s="501" t="s">
+      <c r="H32" s="509" t="s">
         <v>146</v>
       </c>
-      <c r="I32" s="501" t="s">
+      <c r="I32" s="509" t="s">
         <v>147</v>
       </c>
-      <c r="J32" s="500" t="s">
+      <c r="J32" s="508" t="s">
         <v>148</v>
       </c>
-      <c r="K32" s="501"/>
-      <c r="L32" s="504" t="s">
+      <c r="K32" s="509"/>
+      <c r="L32" s="512" t="s">
         <v>149</v>
       </c>
-      <c r="M32" s="501" t="s">
+      <c r="M32" s="509" t="s">
         <v>150</v>
       </c>
-      <c r="N32" s="525"/>
-[...25 lines deleted...]
-      <c r="D34" s="503"/>
+      <c r="N32" s="533"/>
+      <c r="O32" s="533"/>
+      <c r="P32" s="533"/>
+    </row>
+    <row r="33" spans="1:16" s="259" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="523"/>
+      <c r="B33" s="524"/>
+      <c r="C33" s="524"/>
+      <c r="D33" s="525"/>
+      <c r="E33" s="527"/>
+      <c r="F33" s="528"/>
+      <c r="G33" s="508"/>
+      <c r="H33" s="509"/>
+      <c r="I33" s="509"/>
+      <c r="J33" s="508"/>
+      <c r="K33" s="509"/>
+      <c r="L33" s="509"/>
+      <c r="M33" s="509"/>
+      <c r="N33" s="533"/>
+      <c r="O33" s="533"/>
+      <c r="P33" s="533"/>
+    </row>
+    <row r="34" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="510"/>
+      <c r="B34" s="511"/>
+      <c r="C34" s="511"/>
+      <c r="D34" s="511"/>
       <c r="E34" s="34"/>
       <c r="F34" s="42"/>
       <c r="G34" s="36"/>
       <c r="H34" s="40"/>
       <c r="I34" s="40"/>
       <c r="J34" s="37"/>
       <c r="K34" s="55">
         <f>G34+H34+I34+J34</f>
         <v>0</v>
       </c>
       <c r="L34" s="36"/>
       <c r="M34" s="37"/>
       <c r="N34" s="38">
         <f>K34-L34-M34</f>
         <v>0</v>
       </c>
       <c r="O34" s="39"/>
       <c r="P34" s="37"/>
     </row>
-    <row r="35" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D35" s="491"/>
+    <row r="35" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="498"/>
+      <c r="B35" s="499"/>
+      <c r="C35" s="499"/>
+      <c r="D35" s="499"/>
       <c r="E35" s="41"/>
       <c r="F35" s="42"/>
       <c r="G35" s="43"/>
       <c r="H35" s="47"/>
       <c r="I35" s="47"/>
       <c r="J35" s="44"/>
       <c r="K35" s="56">
         <f t="shared" ref="K35:K46" si="10">G35+H35+I35+J35</f>
         <v>0</v>
       </c>
       <c r="L35" s="43"/>
       <c r="M35" s="44"/>
       <c r="N35" s="45">
         <f t="shared" ref="N35:N46" si="11">K35-L35-M35</f>
         <v>0</v>
       </c>
       <c r="O35" s="46"/>
       <c r="P35" s="44"/>
     </row>
-    <row r="36" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D36" s="491"/>
+    <row r="36" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="498"/>
+      <c r="B36" s="499"/>
+      <c r="C36" s="499"/>
+      <c r="D36" s="499"/>
       <c r="E36" s="41"/>
       <c r="F36" s="42"/>
       <c r="G36" s="43"/>
       <c r="H36" s="47"/>
       <c r="I36" s="47"/>
       <c r="J36" s="44"/>
       <c r="K36" s="56">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L36" s="43"/>
       <c r="M36" s="44"/>
       <c r="N36" s="45">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O36" s="46"/>
       <c r="P36" s="44"/>
     </row>
-    <row r="37" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D37" s="491"/>
+    <row r="37" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="498"/>
+      <c r="B37" s="499"/>
+      <c r="C37" s="499"/>
+      <c r="D37" s="499"/>
       <c r="E37" s="41"/>
       <c r="F37" s="42"/>
       <c r="G37" s="43"/>
       <c r="H37" s="47"/>
       <c r="I37" s="47"/>
       <c r="J37" s="44"/>
       <c r="K37" s="56">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L37" s="43"/>
       <c r="M37" s="44"/>
       <c r="N37" s="45">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O37" s="46"/>
       <c r="P37" s="44"/>
     </row>
-    <row r="38" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D38" s="491"/>
+    <row r="38" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="498"/>
+      <c r="B38" s="499"/>
+      <c r="C38" s="499"/>
+      <c r="D38" s="499"/>
       <c r="E38" s="41"/>
       <c r="F38" s="42"/>
       <c r="G38" s="43"/>
       <c r="H38" s="47"/>
       <c r="I38" s="47"/>
       <c r="J38" s="44"/>
       <c r="K38" s="56">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L38" s="43"/>
       <c r="M38" s="44"/>
       <c r="N38" s="45">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O38" s="46"/>
       <c r="P38" s="44"/>
     </row>
-    <row r="39" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D39" s="491"/>
+    <row r="39" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="498"/>
+      <c r="B39" s="499"/>
+      <c r="C39" s="499"/>
+      <c r="D39" s="499"/>
       <c r="E39" s="41"/>
       <c r="F39" s="42"/>
       <c r="G39" s="43"/>
       <c r="H39" s="47"/>
       <c r="I39" s="47"/>
       <c r="J39" s="44"/>
       <c r="K39" s="56">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L39" s="43"/>
       <c r="M39" s="44"/>
       <c r="N39" s="45">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O39" s="46"/>
       <c r="P39" s="44"/>
     </row>
-    <row r="40" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D40" s="491"/>
+    <row r="40" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="498"/>
+      <c r="B40" s="499"/>
+      <c r="C40" s="499"/>
+      <c r="D40" s="499"/>
       <c r="E40" s="41"/>
       <c r="F40" s="42"/>
       <c r="G40" s="43"/>
       <c r="H40" s="47"/>
       <c r="I40" s="47"/>
       <c r="J40" s="44"/>
       <c r="K40" s="56">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L40" s="43"/>
       <c r="M40" s="44"/>
       <c r="N40" s="45">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O40" s="46"/>
       <c r="P40" s="44"/>
     </row>
-    <row r="41" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D41" s="491"/>
+    <row r="41" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="498"/>
+      <c r="B41" s="499"/>
+      <c r="C41" s="499"/>
+      <c r="D41" s="499"/>
       <c r="E41" s="41"/>
       <c r="F41" s="42"/>
       <c r="G41" s="43"/>
       <c r="H41" s="47"/>
       <c r="I41" s="47"/>
       <c r="J41" s="44"/>
       <c r="K41" s="56">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L41" s="43"/>
       <c r="M41" s="44"/>
       <c r="N41" s="45">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O41" s="46"/>
       <c r="P41" s="44"/>
     </row>
-    <row r="42" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D42" s="491"/>
+    <row r="42" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="498"/>
+      <c r="B42" s="499"/>
+      <c r="C42" s="499"/>
+      <c r="D42" s="499"/>
       <c r="E42" s="41"/>
       <c r="F42" s="42"/>
       <c r="G42" s="43"/>
       <c r="H42" s="47"/>
       <c r="I42" s="47"/>
       <c r="J42" s="44"/>
       <c r="K42" s="56">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L42" s="43"/>
       <c r="M42" s="44"/>
       <c r="N42" s="45">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O42" s="46"/>
       <c r="P42" s="44"/>
     </row>
-    <row r="43" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D43" s="491"/>
+    <row r="43" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="498"/>
+      <c r="B43" s="499"/>
+      <c r="C43" s="499"/>
+      <c r="D43" s="499"/>
       <c r="E43" s="41"/>
       <c r="F43" s="42"/>
       <c r="G43" s="43"/>
       <c r="H43" s="47"/>
       <c r="I43" s="47"/>
       <c r="J43" s="44"/>
       <c r="K43" s="56">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L43" s="43"/>
       <c r="M43" s="44"/>
       <c r="N43" s="45">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O43" s="46"/>
       <c r="P43" s="44"/>
     </row>
-    <row r="44" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D44" s="491"/>
+    <row r="44" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="498"/>
+      <c r="B44" s="499"/>
+      <c r="C44" s="499"/>
+      <c r="D44" s="499"/>
       <c r="E44" s="41"/>
       <c r="F44" s="42"/>
       <c r="G44" s="43"/>
       <c r="H44" s="47"/>
       <c r="I44" s="47"/>
       <c r="J44" s="44"/>
       <c r="K44" s="56">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L44" s="43"/>
       <c r="M44" s="44"/>
       <c r="N44" s="45">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O44" s="46"/>
       <c r="P44" s="44"/>
     </row>
-    <row r="45" spans="1:16" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D45" s="491"/>
+    <row r="45" spans="1:16" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="498"/>
+      <c r="B45" s="499"/>
+      <c r="C45" s="499"/>
+      <c r="D45" s="499"/>
       <c r="E45" s="41"/>
       <c r="F45" s="42"/>
       <c r="G45" s="43"/>
       <c r="H45" s="47"/>
       <c r="I45" s="47"/>
       <c r="J45" s="44"/>
       <c r="K45" s="56">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L45" s="43"/>
       <c r="M45" s="44"/>
       <c r="N45" s="45">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O45" s="46"/>
       <c r="P45" s="44"/>
     </row>
-    <row r="46" spans="1:16" s="261" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D46" s="493"/>
+    <row r="46" spans="1:16" s="259" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="500"/>
+      <c r="B46" s="501"/>
+      <c r="C46" s="501"/>
+      <c r="D46" s="501"/>
       <c r="E46" s="48"/>
       <c r="F46" s="42"/>
       <c r="G46" s="50"/>
       <c r="H46" s="54"/>
       <c r="I46" s="54"/>
       <c r="J46" s="51"/>
       <c r="K46" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L46" s="50"/>
       <c r="M46" s="51"/>
       <c r="N46" s="52">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="O46" s="53"/>
       <c r="P46" s="51"/>
     </row>
-    <row r="47" spans="1:16" s="261" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="494" t="s">
+    <row r="47" spans="1:16" s="259" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="502" t="s">
         <v>136</v>
       </c>
-      <c r="B47" s="495"/>
-[...3 lines deleted...]
-      <c r="F47" s="484">
+      <c r="B47" s="503"/>
+      <c r="C47" s="503"/>
+      <c r="D47" s="503"/>
+      <c r="E47" s="504"/>
+      <c r="F47" s="492">
         <f>SUM(F34:F46)</f>
         <v>0</v>
       </c>
-      <c r="G47" s="484">
+      <c r="G47" s="492">
         <f>SUM(G34:G46)</f>
         <v>0</v>
       </c>
-      <c r="H47" s="488">
+      <c r="H47" s="496">
         <f t="shared" ref="H47:P47" si="12">SUM(H34:H46)</f>
         <v>0</v>
       </c>
-      <c r="I47" s="488">
+      <c r="I47" s="496">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="J47" s="482">
+      <c r="J47" s="490">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K47" s="484">
+      <c r="K47" s="492">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="L47" s="486">
+      <c r="L47" s="494">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="M47" s="482">
+      <c r="M47" s="490">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="N47" s="484">
+      <c r="N47" s="492">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="O47" s="486">
+      <c r="O47" s="494">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="P47" s="482">
+      <c r="P47" s="490">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:16" s="261" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="A49" s="261" t="s">
+    <row r="48" spans="1:16" s="259" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="505"/>
+      <c r="B48" s="506"/>
+      <c r="C48" s="506"/>
+      <c r="D48" s="506"/>
+      <c r="E48" s="507"/>
+      <c r="F48" s="493"/>
+      <c r="G48" s="493"/>
+      <c r="H48" s="497"/>
+      <c r="I48" s="497"/>
+      <c r="J48" s="491"/>
+      <c r="K48" s="493"/>
+      <c r="L48" s="495"/>
+      <c r="M48" s="491"/>
+      <c r="N48" s="493"/>
+      <c r="O48" s="495"/>
+      <c r="P48" s="491"/>
+    </row>
+    <row r="49" spans="1:7" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="259" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="50" spans="1:7" s="261" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A50" s="261" t="s">
+    <row r="50" spans="1:7" s="259" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="259" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="G52" s="264"/>
+      <c r="G52" s="262"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="G53" s="264"/>
+      <c r="G53" s="262"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="PQJ3fKaOG2V59UsiB8Fds40B9jwlWvrFUPu50S9pA5WXJZShfoIlgHnfxaAoDl5uAlW4gka7ZHQ4U10Qd+/o8w==" saltValue="Z4aKTynuqJD6pG7eVzHYyw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="83">
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A7:P8"/>
     <mergeCell ref="A9:D11"/>
     <mergeCell ref="E9:E11"/>
     <mergeCell ref="F9:F11"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="I9:I11"/>
     <mergeCell ref="J9:J11"/>
     <mergeCell ref="K9:K11"/>
     <mergeCell ref="L9:L11"/>
     <mergeCell ref="M9:M11"/>
     <mergeCell ref="N9:N11"/>
     <mergeCell ref="O9:O11"/>
     <mergeCell ref="P9:P11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A16:D16"/>
@@ -16015,1351 +16037,1351 @@
     <mergeCell ref="K47:K48"/>
     <mergeCell ref="L47:L48"/>
     <mergeCell ref="M47:M48"/>
     <mergeCell ref="N47:N48"/>
     <mergeCell ref="O47:O48"/>
     <mergeCell ref="I47:I48"/>
     <mergeCell ref="A40:D40"/>
     <mergeCell ref="A41:D41"/>
     <mergeCell ref="A42:D42"/>
     <mergeCell ref="A43:D43"/>
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="A45:D45"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="74" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{801C0109-278D-4CEF-AF34-B475FBB478DE}">
   <sheetPr codeName="Sheet111">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P65"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="M34" sqref="M34:M35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="8" max="13" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>284</v>
       </c>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="96">
         <f>JURAT!F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A3" s="97">
         <f>JURAT!F14</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A4" s="211"/>
-      <c r="B4" s="212"/>
+      <c r="A4" s="209"/>
+      <c r="B4" s="210"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="126"/>
       <c r="K4" s="126"/>
       <c r="L4" s="126"/>
       <c r="M4" s="126"/>
       <c r="N4" s="126"/>
       <c r="O4" s="126"/>
       <c r="P4" s="21"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="442" t="s">
+      <c r="A5" s="448" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="442"/>
-[...2 lines deleted...]
-      <c r="E5" s="481">
+      <c r="B5" s="448"/>
+      <c r="C5" s="448"/>
+      <c r="D5" s="448"/>
+      <c r="E5" s="489">
         <f>JURAT!F11</f>
         <v>0</v>
       </c>
-      <c r="F5" s="481"/>
+      <c r="F5" s="489"/>
       <c r="G5" s="23"/>
       <c r="H5" s="23"/>
       <c r="I5" s="23"/>
       <c r="J5" s="126"/>
       <c r="K5" s="126"/>
       <c r="L5" s="126"/>
       <c r="M5" s="126"/>
       <c r="N5" s="126"/>
       <c r="O5" s="126"/>
       <c r="P5" s="21"/>
     </row>
     <row r="6" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="211"/>
-      <c r="B6" s="212"/>
+      <c r="A6" s="209"/>
+      <c r="B6" s="210"/>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="23"/>
       <c r="H6" s="23"/>
       <c r="I6" s="23"/>
       <c r="J6" s="126"/>
       <c r="K6" s="126"/>
       <c r="L6" s="126"/>
       <c r="M6" s="126"/>
       <c r="N6" s="126"/>
       <c r="O6" s="126"/>
       <c r="P6" s="21"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A7" s="572" t="s">
+      <c r="A7" s="580" t="s">
         <v>153</v>
       </c>
-      <c r="B7" s="573"/>
-[...10 lines deleted...]
-      <c r="M7" s="575"/>
+      <c r="B7" s="581"/>
+      <c r="C7" s="582"/>
+      <c r="D7" s="582"/>
+      <c r="E7" s="582"/>
+      <c r="F7" s="582"/>
+      <c r="G7" s="582"/>
+      <c r="H7" s="582"/>
+      <c r="I7" s="582"/>
+      <c r="J7" s="582"/>
+      <c r="K7" s="582"/>
+      <c r="L7" s="582"/>
+      <c r="M7" s="583"/>
     </row>
     <row r="8" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="576"/>
-[...11 lines deleted...]
-      <c r="M8" s="578"/>
+      <c r="A8" s="584"/>
+      <c r="B8" s="585"/>
+      <c r="C8" s="585"/>
+      <c r="D8" s="585"/>
+      <c r="E8" s="585"/>
+      <c r="F8" s="585"/>
+      <c r="G8" s="585"/>
+      <c r="H8" s="585"/>
+      <c r="I8" s="585"/>
+      <c r="J8" s="585"/>
+      <c r="K8" s="585"/>
+      <c r="L8" s="585"/>
+      <c r="M8" s="586"/>
     </row>
     <row r="9" spans="1:16" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="265"/>
-[...11 lines deleted...]
-      <c r="M9" s="265"/>
+      <c r="A9" s="263"/>
+      <c r="B9" s="263"/>
+      <c r="C9" s="263"/>
+      <c r="D9" s="263"/>
+      <c r="E9" s="263"/>
+      <c r="F9" s="263"/>
+      <c r="G9" s="263"/>
+      <c r="H9" s="263"/>
+      <c r="I9" s="263"/>
+      <c r="J9" s="263"/>
+      <c r="K9" s="263"/>
+      <c r="L9" s="263"/>
+      <c r="M9" s="263"/>
     </row>
     <row r="10" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="579" t="s">
+      <c r="A10" s="587" t="s">
         <v>154</v>
       </c>
-      <c r="B10" s="580"/>
-[...10 lines deleted...]
-      <c r="M10" s="581"/>
+      <c r="B10" s="588"/>
+      <c r="C10" s="588"/>
+      <c r="D10" s="588"/>
+      <c r="E10" s="588"/>
+      <c r="F10" s="588"/>
+      <c r="G10" s="588"/>
+      <c r="H10" s="588"/>
+      <c r="I10" s="588"/>
+      <c r="J10" s="588"/>
+      <c r="K10" s="588"/>
+      <c r="L10" s="588"/>
+      <c r="M10" s="589"/>
     </row>
     <row r="11" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="582"/>
-[...11 lines deleted...]
-      <c r="M11" s="584"/>
+      <c r="A11" s="590"/>
+      <c r="B11" s="591"/>
+      <c r="C11" s="591"/>
+      <c r="D11" s="591"/>
+      <c r="E11" s="591"/>
+      <c r="F11" s="591"/>
+      <c r="G11" s="591"/>
+      <c r="H11" s="591"/>
+      <c r="I11" s="591"/>
+      <c r="J11" s="591"/>
+      <c r="K11" s="591"/>
+      <c r="L11" s="591"/>
+      <c r="M11" s="592"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A12" s="560" t="s">
+      <c r="A12" s="568" t="s">
         <v>155</v>
       </c>
-      <c r="B12" s="561"/>
-[...5 lines deleted...]
-      <c r="H12" s="588" t="s">
+      <c r="B12" s="569"/>
+      <c r="C12" s="569"/>
+      <c r="D12" s="569"/>
+      <c r="E12" s="569"/>
+      <c r="F12" s="569"/>
+      <c r="G12" s="593"/>
+      <c r="H12" s="596" t="s">
         <v>156</v>
       </c>
-      <c r="I12" s="588" t="s">
+      <c r="I12" s="596" t="s">
         <v>157</v>
       </c>
-      <c r="J12" s="588" t="s">
+      <c r="J12" s="596" t="s">
         <v>158</v>
       </c>
-      <c r="K12" s="588" t="s">
+      <c r="K12" s="596" t="s">
         <v>159</v>
       </c>
-      <c r="L12" s="588" t="s">
+      <c r="L12" s="596" t="s">
         <v>160</v>
       </c>
-      <c r="M12" s="590" t="s">
+      <c r="M12" s="598" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A13" s="564"/>
-[...11 lines deleted...]
-      <c r="M13" s="591"/>
+      <c r="A13" s="572"/>
+      <c r="B13" s="573"/>
+      <c r="C13" s="573"/>
+      <c r="D13" s="573"/>
+      <c r="E13" s="573"/>
+      <c r="F13" s="573"/>
+      <c r="G13" s="594"/>
+      <c r="H13" s="597"/>
+      <c r="I13" s="597"/>
+      <c r="J13" s="597"/>
+      <c r="K13" s="597"/>
+      <c r="L13" s="597"/>
+      <c r="M13" s="599"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A14" s="564"/>
-[...11 lines deleted...]
-      <c r="M14" s="591"/>
+      <c r="A14" s="572"/>
+      <c r="B14" s="573"/>
+      <c r="C14" s="573"/>
+      <c r="D14" s="573"/>
+      <c r="E14" s="573"/>
+      <c r="F14" s="573"/>
+      <c r="G14" s="594"/>
+      <c r="H14" s="597"/>
+      <c r="I14" s="597"/>
+      <c r="J14" s="597"/>
+      <c r="K14" s="597"/>
+      <c r="L14" s="597"/>
+      <c r="M14" s="599"/>
     </row>
     <row r="15" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="587"/>
-[...11 lines deleted...]
-      <c r="M15" s="591"/>
+      <c r="A15" s="595"/>
+      <c r="B15" s="573"/>
+      <c r="C15" s="573"/>
+      <c r="D15" s="573"/>
+      <c r="E15" s="573"/>
+      <c r="F15" s="573"/>
+      <c r="G15" s="594"/>
+      <c r="H15" s="597"/>
+      <c r="I15" s="597"/>
+      <c r="J15" s="597"/>
+      <c r="K15" s="597"/>
+      <c r="L15" s="597"/>
+      <c r="M15" s="599"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A16" s="266">
+      <c r="A16" s="264">
         <v>1</v>
       </c>
-      <c r="B16" s="551" t="s">
+      <c r="B16" s="559" t="s">
         <v>162</v>
       </c>
-      <c r="C16" s="552"/>
-[...3 lines deleted...]
-      <c r="G16" s="553"/>
+      <c r="C16" s="560"/>
+      <c r="D16" s="560"/>
+      <c r="E16" s="560"/>
+      <c r="F16" s="560"/>
+      <c r="G16" s="561"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="17">
         <f>H16-I16+J16-K16-L16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A17" s="267">
+      <c r="A17" s="265">
         <v>2</v>
       </c>
-      <c r="B17" s="543" t="s">
+      <c r="B17" s="551" t="s">
         <v>163</v>
       </c>
-      <c r="C17" s="554"/>
-[...3 lines deleted...]
-      <c r="G17" s="555"/>
+      <c r="C17" s="562"/>
+      <c r="D17" s="562"/>
+      <c r="E17" s="562"/>
+      <c r="F17" s="562"/>
+      <c r="G17" s="563"/>
       <c r="H17" s="59"/>
       <c r="I17" s="59"/>
       <c r="J17" s="59"/>
       <c r="K17" s="59"/>
       <c r="L17" s="59"/>
       <c r="M17" s="18">
         <f t="shared" ref="M17:M33" si="0">H17-I17+J17-K17-L17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A18" s="267">
+      <c r="A18" s="265">
         <v>3</v>
       </c>
-      <c r="B18" s="554" t="s">
+      <c r="B18" s="562" t="s">
         <v>164</v>
       </c>
-      <c r="C18" s="554"/>
-[...3 lines deleted...]
-      <c r="G18" s="555"/>
+      <c r="C18" s="562"/>
+      <c r="D18" s="562"/>
+      <c r="E18" s="562"/>
+      <c r="F18" s="562"/>
+      <c r="G18" s="563"/>
       <c r="H18" s="59"/>
       <c r="I18" s="59"/>
       <c r="J18" s="60"/>
       <c r="K18" s="59"/>
       <c r="L18" s="59"/>
       <c r="M18" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A19" s="267">
+      <c r="A19" s="265">
         <v>4</v>
       </c>
-      <c r="B19" s="543" t="s">
+      <c r="B19" s="551" t="s">
         <v>165</v>
       </c>
-      <c r="C19" s="543"/>
-[...3 lines deleted...]
-      <c r="G19" s="544"/>
+      <c r="C19" s="551"/>
+      <c r="D19" s="551"/>
+      <c r="E19" s="551"/>
+      <c r="F19" s="551"/>
+      <c r="G19" s="552"/>
       <c r="H19" s="59"/>
       <c r="I19" s="59"/>
       <c r="J19" s="59"/>
       <c r="K19" s="59"/>
       <c r="L19" s="59"/>
       <c r="M19" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A20" s="267">
+      <c r="A20" s="265">
         <v>5</v>
       </c>
-      <c r="B20" s="543" t="s">
+      <c r="B20" s="551" t="s">
         <v>166</v>
       </c>
-      <c r="C20" s="543"/>
-[...3 lines deleted...]
-      <c r="G20" s="544"/>
+      <c r="C20" s="551"/>
+      <c r="D20" s="551"/>
+      <c r="E20" s="551"/>
+      <c r="F20" s="551"/>
+      <c r="G20" s="552"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A21" s="268">
+      <c r="A21" s="266">
         <v>6</v>
       </c>
-      <c r="B21" s="534" t="s">
+      <c r="B21" s="542" t="s">
         <v>167</v>
       </c>
-      <c r="C21" s="534"/>
-[...3 lines deleted...]
-      <c r="G21" s="535"/>
+      <c r="C21" s="542"/>
+      <c r="D21" s="542"/>
+      <c r="E21" s="542"/>
+      <c r="F21" s="542"/>
+      <c r="G21" s="543"/>
       <c r="H21" s="62">
         <f>SUM(H22:H33)</f>
         <v>0</v>
       </c>
       <c r="I21" s="62">
         <f t="shared" ref="I21:L21" si="1">SUM(I22:I33)</f>
         <v>0</v>
       </c>
       <c r="J21" s="62">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K21" s="62">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L21" s="62">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M21" s="62">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A22" s="269" t="s">
+      <c r="A22" s="267" t="s">
         <v>178</v>
       </c>
-      <c r="B22" s="532" t="s">
+      <c r="B22" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C22" s="532"/>
-[...3 lines deleted...]
-      <c r="G22" s="533"/>
+      <c r="C22" s="540"/>
+      <c r="D22" s="540"/>
+      <c r="E22" s="540"/>
+      <c r="F22" s="540"/>
+      <c r="G22" s="541"/>
       <c r="H22" s="59"/>
       <c r="I22" s="59"/>
       <c r="J22" s="59"/>
       <c r="K22" s="59"/>
       <c r="L22" s="59"/>
       <c r="M22" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A23" s="269" t="s">
+      <c r="A23" s="267" t="s">
         <v>179</v>
       </c>
-      <c r="B23" s="532"/>
-[...4 lines deleted...]
-      <c r="G23" s="533"/>
+      <c r="B23" s="540"/>
+      <c r="C23" s="540"/>
+      <c r="D23" s="540"/>
+      <c r="E23" s="540"/>
+      <c r="F23" s="540"/>
+      <c r="G23" s="541"/>
       <c r="H23" s="59"/>
       <c r="I23" s="59"/>
       <c r="J23" s="59"/>
       <c r="K23" s="59"/>
       <c r="L23" s="59"/>
       <c r="M23" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A24" s="269" t="s">
+      <c r="A24" s="267" t="s">
         <v>180</v>
       </c>
-      <c r="B24" s="532"/>
-[...4 lines deleted...]
-      <c r="G24" s="533"/>
+      <c r="B24" s="540"/>
+      <c r="C24" s="540"/>
+      <c r="D24" s="540"/>
+      <c r="E24" s="540"/>
+      <c r="F24" s="540"/>
+      <c r="G24" s="541"/>
       <c r="H24" s="59"/>
       <c r="I24" s="59"/>
       <c r="J24" s="59"/>
       <c r="K24" s="59"/>
       <c r="L24" s="59"/>
       <c r="M24" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A25" s="269" t="s">
+      <c r="A25" s="267" t="s">
         <v>181</v>
       </c>
-      <c r="B25" s="532" t="s">
+      <c r="B25" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C25" s="532"/>
-[...3 lines deleted...]
-      <c r="G25" s="533"/>
+      <c r="C25" s="540"/>
+      <c r="D25" s="540"/>
+      <c r="E25" s="540"/>
+      <c r="F25" s="540"/>
+      <c r="G25" s="541"/>
       <c r="H25" s="59"/>
       <c r="I25" s="59"/>
       <c r="J25" s="59"/>
       <c r="K25" s="59"/>
       <c r="L25" s="59"/>
       <c r="M25" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A26" s="269" t="s">
+      <c r="A26" s="267" t="s">
         <v>182</v>
       </c>
-      <c r="B26" s="532" t="s">
+      <c r="B26" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C26" s="532"/>
-[...3 lines deleted...]
-      <c r="G26" s="533"/>
+      <c r="C26" s="540"/>
+      <c r="D26" s="540"/>
+      <c r="E26" s="540"/>
+      <c r="F26" s="540"/>
+      <c r="G26" s="541"/>
       <c r="H26" s="59"/>
       <c r="I26" s="59"/>
       <c r="J26" s="59"/>
       <c r="K26" s="59"/>
       <c r="L26" s="59"/>
       <c r="M26" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A27" s="269" t="s">
+      <c r="A27" s="267" t="s">
         <v>183</v>
       </c>
-      <c r="B27" s="532" t="s">
+      <c r="B27" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C27" s="532"/>
-[...3 lines deleted...]
-      <c r="G27" s="533"/>
+      <c r="C27" s="540"/>
+      <c r="D27" s="540"/>
+      <c r="E27" s="540"/>
+      <c r="F27" s="540"/>
+      <c r="G27" s="541"/>
       <c r="H27" s="59"/>
       <c r="I27" s="59"/>
       <c r="J27" s="59"/>
       <c r="K27" s="59"/>
       <c r="L27" s="59"/>
       <c r="M27" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A28" s="269" t="s">
+      <c r="A28" s="267" t="s">
         <v>184</v>
       </c>
-      <c r="B28" s="532" t="s">
+      <c r="B28" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C28" s="532"/>
-[...3 lines deleted...]
-      <c r="G28" s="533"/>
+      <c r="C28" s="540"/>
+      <c r="D28" s="540"/>
+      <c r="E28" s="540"/>
+      <c r="F28" s="540"/>
+      <c r="G28" s="541"/>
       <c r="H28" s="59"/>
       <c r="I28" s="59"/>
       <c r="J28" s="59"/>
       <c r="K28" s="59"/>
       <c r="L28" s="59"/>
       <c r="M28" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A29" s="269" t="s">
+      <c r="A29" s="267" t="s">
         <v>185</v>
       </c>
-      <c r="B29" s="532" t="s">
+      <c r="B29" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C29" s="532"/>
-[...3 lines deleted...]
-      <c r="G29" s="533"/>
+      <c r="C29" s="540"/>
+      <c r="D29" s="540"/>
+      <c r="E29" s="540"/>
+      <c r="F29" s="540"/>
+      <c r="G29" s="541"/>
       <c r="H29" s="59"/>
       <c r="I29" s="59"/>
       <c r="J29" s="59"/>
       <c r="K29" s="59"/>
       <c r="L29" s="59"/>
       <c r="M29" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A30" s="269" t="s">
+      <c r="A30" s="267" t="s">
         <v>186</v>
       </c>
-      <c r="B30" s="532" t="s">
+      <c r="B30" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C30" s="532"/>
-[...3 lines deleted...]
-      <c r="G30" s="533"/>
+      <c r="C30" s="540"/>
+      <c r="D30" s="540"/>
+      <c r="E30" s="540"/>
+      <c r="F30" s="540"/>
+      <c r="G30" s="541"/>
       <c r="H30" s="59"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
       <c r="K30" s="59"/>
       <c r="L30" s="59"/>
       <c r="M30" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A31" s="269" t="s">
+      <c r="A31" s="267" t="s">
         <v>187</v>
       </c>
-      <c r="B31" s="532" t="s">
+      <c r="B31" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C31" s="532"/>
-[...3 lines deleted...]
-      <c r="G31" s="533"/>
+      <c r="C31" s="540"/>
+      <c r="D31" s="540"/>
+      <c r="E31" s="540"/>
+      <c r="F31" s="540"/>
+      <c r="G31" s="541"/>
       <c r="H31" s="59"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
       <c r="K31" s="59"/>
       <c r="L31" s="59"/>
       <c r="M31" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A32" s="269" t="s">
+      <c r="A32" s="267" t="s">
         <v>188</v>
       </c>
-      <c r="B32" s="532" t="s">
+      <c r="B32" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C32" s="532"/>
-[...3 lines deleted...]
-      <c r="G32" s="533"/>
+      <c r="C32" s="540"/>
+      <c r="D32" s="540"/>
+      <c r="E32" s="540"/>
+      <c r="F32" s="540"/>
+      <c r="G32" s="541"/>
       <c r="H32" s="59"/>
       <c r="I32" s="59"/>
       <c r="J32" s="59"/>
       <c r="K32" s="59"/>
       <c r="L32" s="59"/>
       <c r="M32" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="269" t="s">
+      <c r="A33" s="267" t="s">
         <v>189</v>
       </c>
-      <c r="B33" s="532" t="s">
+      <c r="B33" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C33" s="532"/>
-[...3 lines deleted...]
-      <c r="G33" s="533"/>
+      <c r="C33" s="540"/>
+      <c r="D33" s="540"/>
+      <c r="E33" s="540"/>
+      <c r="F33" s="540"/>
+      <c r="G33" s="541"/>
       <c r="H33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
       <c r="K33" s="59"/>
       <c r="L33" s="59"/>
       <c r="M33" s="18">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A34" s="537" t="s">
+      <c r="A34" s="545" t="s">
         <v>136</v>
       </c>
-      <c r="B34" s="538"/>
-[...5 lines deleted...]
-      <c r="H34" s="452">
+      <c r="B34" s="546"/>
+      <c r="C34" s="546"/>
+      <c r="D34" s="546"/>
+      <c r="E34" s="546"/>
+      <c r="F34" s="546"/>
+      <c r="G34" s="547"/>
+      <c r="H34" s="458">
         <f>SUM(H16:H21)</f>
         <v>0</v>
       </c>
-      <c r="I34" s="452">
+      <c r="I34" s="458">
         <f t="shared" ref="I34:M34" si="2">SUM(I16:I21)</f>
         <v>0</v>
       </c>
-      <c r="J34" s="452">
+      <c r="J34" s="458">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K34" s="452">
+      <c r="K34" s="458">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L34" s="452">
+      <c r="L34" s="458">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M34" s="452">
+      <c r="M34" s="458">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="540"/>
-[...11 lines deleted...]
-      <c r="M35" s="453"/>
+      <c r="A35" s="548"/>
+      <c r="B35" s="549"/>
+      <c r="C35" s="549"/>
+      <c r="D35" s="549"/>
+      <c r="E35" s="549"/>
+      <c r="F35" s="549"/>
+      <c r="G35" s="550"/>
+      <c r="H35" s="459"/>
+      <c r="I35" s="459"/>
+      <c r="J35" s="459"/>
+      <c r="K35" s="459"/>
+      <c r="L35" s="459"/>
+      <c r="M35" s="459"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="H36" s="536"/>
-[...1 lines deleted...]
-      <c r="M36" s="270" t="s">
+      <c r="H36" s="544"/>
+      <c r="I36" s="544"/>
+      <c r="M36" s="268" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="M37" s="271"/>
+      <c r="M37" s="269"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A38" s="545" t="s">
+      <c r="A38" s="553" t="s">
         <v>170</v>
       </c>
-      <c r="B38" s="546"/>
-[...10 lines deleted...]
-      <c r="M38" s="547"/>
+      <c r="B38" s="554"/>
+      <c r="C38" s="554"/>
+      <c r="D38" s="554"/>
+      <c r="E38" s="554"/>
+      <c r="F38" s="554"/>
+      <c r="G38" s="554"/>
+      <c r="H38" s="554"/>
+      <c r="I38" s="554"/>
+      <c r="J38" s="554"/>
+      <c r="K38" s="554"/>
+      <c r="L38" s="554"/>
+      <c r="M38" s="555"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="548"/>
-[...11 lines deleted...]
-      <c r="M39" s="550"/>
+      <c r="A39" s="556"/>
+      <c r="B39" s="557"/>
+      <c r="C39" s="557"/>
+      <c r="D39" s="557"/>
+      <c r="E39" s="557"/>
+      <c r="F39" s="557"/>
+      <c r="G39" s="557"/>
+      <c r="H39" s="557"/>
+      <c r="I39" s="557"/>
+      <c r="J39" s="557"/>
+      <c r="K39" s="557"/>
+      <c r="L39" s="557"/>
+      <c r="M39" s="558"/>
     </row>
     <row r="40" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="560" t="s">
+      <c r="A40" s="568" t="s">
         <v>155</v>
       </c>
-      <c r="B40" s="561"/>
-[...5 lines deleted...]
-      <c r="H40" s="556" t="s">
+      <c r="B40" s="569"/>
+      <c r="C40" s="570"/>
+      <c r="D40" s="570"/>
+      <c r="E40" s="570"/>
+      <c r="F40" s="570"/>
+      <c r="G40" s="571"/>
+      <c r="H40" s="564" t="s">
         <v>171</v>
       </c>
-      <c r="I40" s="556" t="s">
+      <c r="I40" s="564" t="s">
         <v>172</v>
       </c>
-      <c r="J40" s="556" t="s">
+      <c r="J40" s="564" t="s">
         <v>173</v>
       </c>
-      <c r="K40" s="556" t="s">
+      <c r="K40" s="564" t="s">
         <v>174</v>
       </c>
-      <c r="L40" s="556" t="s">
+      <c r="L40" s="564" t="s">
         <v>175</v>
       </c>
-      <c r="M40" s="556" t="s">
+      <c r="M40" s="564" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A41" s="564"/>
-[...11 lines deleted...]
-      <c r="M41" s="557"/>
+      <c r="A41" s="572"/>
+      <c r="B41" s="573"/>
+      <c r="C41" s="574"/>
+      <c r="D41" s="574"/>
+      <c r="E41" s="574"/>
+      <c r="F41" s="574"/>
+      <c r="G41" s="575"/>
+      <c r="H41" s="565"/>
+      <c r="I41" s="565"/>
+      <c r="J41" s="565"/>
+      <c r="K41" s="565"/>
+      <c r="L41" s="565"/>
+      <c r="M41" s="565"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A42" s="568"/>
-[...11 lines deleted...]
-      <c r="M42" s="558"/>
+      <c r="A42" s="576"/>
+      <c r="B42" s="574"/>
+      <c r="C42" s="574"/>
+      <c r="D42" s="574"/>
+      <c r="E42" s="574"/>
+      <c r="F42" s="574"/>
+      <c r="G42" s="575"/>
+      <c r="H42" s="566"/>
+      <c r="I42" s="566"/>
+      <c r="J42" s="566"/>
+      <c r="K42" s="566"/>
+      <c r="L42" s="566"/>
+      <c r="M42" s="566"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A43" s="568"/>
-[...11 lines deleted...]
-      <c r="M43" s="558"/>
+      <c r="A43" s="576"/>
+      <c r="B43" s="574"/>
+      <c r="C43" s="574"/>
+      <c r="D43" s="574"/>
+      <c r="E43" s="574"/>
+      <c r="F43" s="574"/>
+      <c r="G43" s="575"/>
+      <c r="H43" s="566"/>
+      <c r="I43" s="566"/>
+      <c r="J43" s="566"/>
+      <c r="K43" s="566"/>
+      <c r="L43" s="566"/>
+      <c r="M43" s="566"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="569"/>
-[...11 lines deleted...]
-      <c r="M44" s="559"/>
+      <c r="A44" s="577"/>
+      <c r="B44" s="578"/>
+      <c r="C44" s="578"/>
+      <c r="D44" s="578"/>
+      <c r="E44" s="578"/>
+      <c r="F44" s="578"/>
+      <c r="G44" s="579"/>
+      <c r="H44" s="567"/>
+      <c r="I44" s="567"/>
+      <c r="J44" s="567"/>
+      <c r="K44" s="567"/>
+      <c r="L44" s="567"/>
+      <c r="M44" s="567"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A45" s="266">
+      <c r="A45" s="264">
         <v>1</v>
       </c>
-      <c r="B45" s="551" t="s">
+      <c r="B45" s="559" t="s">
         <v>162</v>
       </c>
-      <c r="C45" s="552"/>
-[...3 lines deleted...]
-      <c r="G45" s="553"/>
+      <c r="C45" s="560"/>
+      <c r="D45" s="560"/>
+      <c r="E45" s="560"/>
+      <c r="F45" s="560"/>
+      <c r="G45" s="561"/>
       <c r="H45" s="58"/>
       <c r="I45" s="58"/>
       <c r="J45" s="58"/>
       <c r="K45" s="58"/>
       <c r="L45" s="58"/>
       <c r="M45" s="17">
         <f>H45-I45+J45-K45-L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A46" s="267">
+      <c r="A46" s="265">
         <v>2</v>
       </c>
-      <c r="B46" s="543" t="s">
+      <c r="B46" s="551" t="s">
         <v>163</v>
       </c>
-      <c r="C46" s="554"/>
-[...3 lines deleted...]
-      <c r="G46" s="555"/>
+      <c r="C46" s="562"/>
+      <c r="D46" s="562"/>
+      <c r="E46" s="562"/>
+      <c r="F46" s="562"/>
+      <c r="G46" s="563"/>
       <c r="H46" s="59"/>
       <c r="I46" s="59"/>
       <c r="J46" s="59"/>
       <c r="K46" s="59"/>
       <c r="L46" s="59"/>
       <c r="M46" s="18">
         <f t="shared" ref="M46:M62" si="3">H46-I46+J46-K46-L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A47" s="267">
+      <c r="A47" s="265">
         <v>3</v>
       </c>
-      <c r="B47" s="554" t="s">
+      <c r="B47" s="562" t="s">
         <v>164</v>
       </c>
-      <c r="C47" s="554"/>
-[...3 lines deleted...]
-      <c r="G47" s="555"/>
+      <c r="C47" s="562"/>
+      <c r="D47" s="562"/>
+      <c r="E47" s="562"/>
+      <c r="F47" s="562"/>
+      <c r="G47" s="563"/>
       <c r="H47" s="59"/>
       <c r="I47" s="59"/>
       <c r="J47" s="59"/>
       <c r="K47" s="59"/>
       <c r="L47" s="59"/>
       <c r="M47" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A48" s="267">
+      <c r="A48" s="265">
         <v>4</v>
       </c>
-      <c r="B48" s="543" t="s">
+      <c r="B48" s="551" t="s">
         <v>165</v>
       </c>
-      <c r="C48" s="543"/>
-[...3 lines deleted...]
-      <c r="G48" s="544"/>
+      <c r="C48" s="551"/>
+      <c r="D48" s="551"/>
+      <c r="E48" s="551"/>
+      <c r="F48" s="551"/>
+      <c r="G48" s="552"/>
       <c r="H48" s="59"/>
       <c r="I48" s="59"/>
       <c r="J48" s="59"/>
       <c r="K48" s="59"/>
       <c r="L48" s="59"/>
       <c r="M48" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A49" s="267">
+      <c r="A49" s="265">
         <v>5</v>
       </c>
-      <c r="B49" s="543" t="s">
+      <c r="B49" s="551" t="s">
         <v>166</v>
       </c>
-      <c r="C49" s="543"/>
-[...3 lines deleted...]
-      <c r="G49" s="544"/>
+      <c r="C49" s="551"/>
+      <c r="D49" s="551"/>
+      <c r="E49" s="551"/>
+      <c r="F49" s="551"/>
+      <c r="G49" s="552"/>
       <c r="H49" s="59"/>
       <c r="I49" s="59"/>
       <c r="J49" s="59"/>
       <c r="K49" s="59"/>
       <c r="L49" s="59"/>
       <c r="M49" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A50" s="268">
+      <c r="A50" s="266">
         <v>6</v>
       </c>
-      <c r="B50" s="534" t="s">
+      <c r="B50" s="542" t="s">
         <v>167</v>
       </c>
-      <c r="C50" s="534"/>
-[...3 lines deleted...]
-      <c r="G50" s="535"/>
+      <c r="C50" s="542"/>
+      <c r="D50" s="542"/>
+      <c r="E50" s="542"/>
+      <c r="F50" s="542"/>
+      <c r="G50" s="543"/>
       <c r="H50" s="62">
         <f>SUM(H51:H62)</f>
         <v>0</v>
       </c>
       <c r="I50" s="62">
         <f t="shared" ref="I50:L50" si="4">SUM(I51:I62)</f>
         <v>0</v>
       </c>
       <c r="J50" s="62">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K50" s="62">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L50" s="62">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M50" s="62">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A51" s="269" t="s">
+      <c r="A51" s="267" t="s">
         <v>178</v>
       </c>
-      <c r="B51" s="532" t="s">
+      <c r="B51" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C51" s="532"/>
-[...3 lines deleted...]
-      <c r="G51" s="533"/>
+      <c r="C51" s="540"/>
+      <c r="D51" s="540"/>
+      <c r="E51" s="540"/>
+      <c r="F51" s="540"/>
+      <c r="G51" s="541"/>
       <c r="H51" s="61"/>
       <c r="I51" s="61"/>
       <c r="J51" s="61"/>
       <c r="K51" s="61"/>
       <c r="L51" s="61"/>
       <c r="M51" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A52" s="269" t="s">
+      <c r="A52" s="267" t="s">
         <v>179</v>
       </c>
-      <c r="B52" s="532" t="s">
+      <c r="B52" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C52" s="532"/>
-[...3 lines deleted...]
-      <c r="G52" s="533"/>
+      <c r="C52" s="540"/>
+      <c r="D52" s="540"/>
+      <c r="E52" s="540"/>
+      <c r="F52" s="540"/>
+      <c r="G52" s="541"/>
       <c r="H52" s="61"/>
       <c r="I52" s="61"/>
       <c r="J52" s="61"/>
       <c r="K52" s="61"/>
       <c r="L52" s="61"/>
       <c r="M52" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A53" s="269" t="s">
+      <c r="A53" s="267" t="s">
         <v>180</v>
       </c>
-      <c r="B53" s="532" t="s">
+      <c r="B53" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C53" s="532"/>
-[...3 lines deleted...]
-      <c r="G53" s="533"/>
+      <c r="C53" s="540"/>
+      <c r="D53" s="540"/>
+      <c r="E53" s="540"/>
+      <c r="F53" s="540"/>
+      <c r="G53" s="541"/>
       <c r="H53" s="61"/>
       <c r="I53" s="61"/>
       <c r="J53" s="61"/>
       <c r="K53" s="61"/>
       <c r="L53" s="61"/>
       <c r="M53" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A54" s="269" t="s">
+      <c r="A54" s="267" t="s">
         <v>181</v>
       </c>
-      <c r="B54" s="532" t="s">
+      <c r="B54" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C54" s="532"/>
-[...3 lines deleted...]
-      <c r="G54" s="533"/>
+      <c r="C54" s="540"/>
+      <c r="D54" s="540"/>
+      <c r="E54" s="540"/>
+      <c r="F54" s="540"/>
+      <c r="G54" s="541"/>
       <c r="H54" s="61"/>
       <c r="I54" s="61"/>
       <c r="J54" s="61"/>
       <c r="K54" s="61"/>
       <c r="L54" s="61"/>
       <c r="M54" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A55" s="269" t="s">
+      <c r="A55" s="267" t="s">
         <v>182</v>
       </c>
-      <c r="B55" s="532" t="s">
+      <c r="B55" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C55" s="532"/>
-[...3 lines deleted...]
-      <c r="G55" s="533"/>
+      <c r="C55" s="540"/>
+      <c r="D55" s="540"/>
+      <c r="E55" s="540"/>
+      <c r="F55" s="540"/>
+      <c r="G55" s="541"/>
       <c r="H55" s="61"/>
       <c r="I55" s="61"/>
       <c r="J55" s="61"/>
       <c r="K55" s="61"/>
       <c r="L55" s="61"/>
       <c r="M55" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A56" s="269" t="s">
+      <c r="A56" s="267" t="s">
         <v>183</v>
       </c>
-      <c r="B56" s="532" t="s">
+      <c r="B56" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C56" s="532"/>
-[...3 lines deleted...]
-      <c r="G56" s="533"/>
+      <c r="C56" s="540"/>
+      <c r="D56" s="540"/>
+      <c r="E56" s="540"/>
+      <c r="F56" s="540"/>
+      <c r="G56" s="541"/>
       <c r="H56" s="61"/>
       <c r="I56" s="61"/>
       <c r="J56" s="61"/>
       <c r="K56" s="61"/>
       <c r="L56" s="61"/>
       <c r="M56" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A57" s="269" t="s">
+      <c r="A57" s="267" t="s">
         <v>184</v>
       </c>
-      <c r="B57" s="532" t="s">
+      <c r="B57" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C57" s="532"/>
-[...3 lines deleted...]
-      <c r="G57" s="533"/>
+      <c r="C57" s="540"/>
+      <c r="D57" s="540"/>
+      <c r="E57" s="540"/>
+      <c r="F57" s="540"/>
+      <c r="G57" s="541"/>
       <c r="H57" s="61"/>
       <c r="I57" s="61"/>
       <c r="J57" s="61"/>
       <c r="K57" s="61"/>
       <c r="L57" s="61"/>
       <c r="M57" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A58" s="269" t="s">
+      <c r="A58" s="267" t="s">
         <v>185</v>
       </c>
-      <c r="B58" s="532" t="s">
+      <c r="B58" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C58" s="532"/>
-[...3 lines deleted...]
-      <c r="G58" s="533"/>
+      <c r="C58" s="540"/>
+      <c r="D58" s="540"/>
+      <c r="E58" s="540"/>
+      <c r="F58" s="540"/>
+      <c r="G58" s="541"/>
       <c r="H58" s="61"/>
       <c r="I58" s="61"/>
       <c r="J58" s="61"/>
       <c r="K58" s="61"/>
       <c r="L58" s="61"/>
       <c r="M58" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A59" s="269" t="s">
+      <c r="A59" s="267" t="s">
         <v>186</v>
       </c>
-      <c r="B59" s="532" t="s">
+      <c r="B59" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C59" s="532"/>
-[...3 lines deleted...]
-      <c r="G59" s="533"/>
+      <c r="C59" s="540"/>
+      <c r="D59" s="540"/>
+      <c r="E59" s="540"/>
+      <c r="F59" s="540"/>
+      <c r="G59" s="541"/>
       <c r="H59" s="59"/>
       <c r="I59" s="59"/>
       <c r="J59" s="59"/>
       <c r="K59" s="59"/>
       <c r="L59" s="59"/>
       <c r="M59" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A60" s="269" t="s">
+      <c r="A60" s="267" t="s">
         <v>187</v>
       </c>
-      <c r="B60" s="532" t="s">
+      <c r="B60" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C60" s="532"/>
-[...3 lines deleted...]
-      <c r="G60" s="533"/>
+      <c r="C60" s="540"/>
+      <c r="D60" s="540"/>
+      <c r="E60" s="540"/>
+      <c r="F60" s="540"/>
+      <c r="G60" s="541"/>
       <c r="H60" s="59"/>
       <c r="I60" s="59"/>
       <c r="J60" s="59"/>
       <c r="K60" s="59"/>
       <c r="L60" s="59"/>
       <c r="M60" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A61" s="269" t="s">
+      <c r="A61" s="267" t="s">
         <v>188</v>
       </c>
-      <c r="B61" s="532" t="s">
+      <c r="B61" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C61" s="532"/>
-[...3 lines deleted...]
-      <c r="G61" s="533"/>
+      <c r="C61" s="540"/>
+      <c r="D61" s="540"/>
+      <c r="E61" s="540"/>
+      <c r="F61" s="540"/>
+      <c r="G61" s="541"/>
       <c r="H61" s="59"/>
       <c r="I61" s="59"/>
       <c r="J61" s="59"/>
       <c r="K61" s="59"/>
       <c r="L61" s="59"/>
       <c r="M61" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="269" t="s">
+      <c r="A62" s="267" t="s">
         <v>189</v>
       </c>
-      <c r="B62" s="532" t="s">
+      <c r="B62" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C62" s="532"/>
-[...3 lines deleted...]
-      <c r="G62" s="533"/>
+      <c r="C62" s="540"/>
+      <c r="D62" s="540"/>
+      <c r="E62" s="540"/>
+      <c r="F62" s="540"/>
+      <c r="G62" s="541"/>
       <c r="H62" s="59"/>
       <c r="I62" s="59"/>
       <c r="J62" s="59"/>
       <c r="K62" s="59"/>
       <c r="L62" s="59"/>
       <c r="M62" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A63" s="537" t="s">
+      <c r="A63" s="545" t="s">
         <v>136</v>
       </c>
-      <c r="B63" s="538"/>
-[...5 lines deleted...]
-      <c r="H63" s="452">
+      <c r="B63" s="546"/>
+      <c r="C63" s="546"/>
+      <c r="D63" s="546"/>
+      <c r="E63" s="546"/>
+      <c r="F63" s="546"/>
+      <c r="G63" s="547"/>
+      <c r="H63" s="458">
         <f>SUM(H45:H50)</f>
         <v>0</v>
       </c>
-      <c r="I63" s="452">
+      <c r="I63" s="458">
         <f t="shared" ref="I63:M63" si="5">SUM(I45:I50)</f>
         <v>0</v>
       </c>
-      <c r="J63" s="452">
+      <c r="J63" s="458">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K63" s="452">
+      <c r="K63" s="458">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L63" s="452">
+      <c r="L63" s="458">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M63" s="452">
+      <c r="M63" s="458">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="540"/>
-[...11 lines deleted...]
-      <c r="M64" s="453"/>
+      <c r="A64" s="548"/>
+      <c r="B64" s="549"/>
+      <c r="C64" s="549"/>
+      <c r="D64" s="549"/>
+      <c r="E64" s="549"/>
+      <c r="F64" s="549"/>
+      <c r="G64" s="550"/>
+      <c r="H64" s="459"/>
+      <c r="I64" s="459"/>
+      <c r="J64" s="459"/>
+      <c r="K64" s="459"/>
+      <c r="L64" s="459"/>
+      <c r="M64" s="459"/>
     </row>
     <row r="65" spans="8:13" x14ac:dyDescent="0.25">
-      <c r="H65" s="536" t="s">
+      <c r="H65" s="544" t="s">
         <v>285</v>
       </c>
-      <c r="I65" s="536"/>
-      <c r="J65" s="536" t="s">
+      <c r="I65" s="544"/>
+      <c r="J65" s="544" t="s">
         <v>190</v>
       </c>
-      <c r="K65" s="536"/>
-      <c r="M65" s="270" t="s">
+      <c r="K65" s="544"/>
+      <c r="M65" s="268" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="afn+NWw26wQWdaxFJoDefm7X2GZWOsK1BUA9pps8eLsvnbg5bpm89NACKmIVIB9TStLoBZxlWHcbmSTqyXAuUQ==" saltValue="v2YtSsbkjErBn5xmwaAR8A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="72">
     <mergeCell ref="A7:M8"/>
     <mergeCell ref="A10:M11"/>
     <mergeCell ref="A12:G15"/>
     <mergeCell ref="H12:H15"/>
     <mergeCell ref="I12:I15"/>
     <mergeCell ref="J12:J15"/>
     <mergeCell ref="K12:K15"/>
     <mergeCell ref="L12:L15"/>
     <mergeCell ref="M12:M15"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="B27:G27"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="B22:G22"/>
     <mergeCell ref="B23:G23"/>
@@ -17407,1514 +17429,1514 @@
     <mergeCell ref="I63:I64"/>
     <mergeCell ref="J63:J64"/>
     <mergeCell ref="K63:K64"/>
     <mergeCell ref="B61:G61"/>
     <mergeCell ref="B50:G50"/>
     <mergeCell ref="B51:G51"/>
     <mergeCell ref="B52:G52"/>
     <mergeCell ref="L63:L64"/>
     <mergeCell ref="B54:G54"/>
     <mergeCell ref="B55:G55"/>
     <mergeCell ref="B56:G56"/>
     <mergeCell ref="B57:G57"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="55" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7943B2BD-E74F-4566-924F-0C4A75897986}">
   <sheetPr codeName="Sheet12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O65"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23:G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="8" max="14" width="18.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="96">
         <f>JURAT!F12</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" s="97">
         <f>JURAT!F14</f>
         <v>0</v>
       </c>
-      <c r="B3" s="212"/>
+      <c r="B3" s="210"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
       <c r="F3" s="22"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="I3" s="23"/>
       <c r="J3" s="126"/>
       <c r="K3" s="126"/>
       <c r="L3" s="126"/>
       <c r="M3" s="126"/>
       <c r="N3" s="126"/>
       <c r="O3" s="21"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A4" s="211"/>
-      <c r="B4" s="212"/>
+      <c r="A4" s="209"/>
+      <c r="B4" s="210"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="126"/>
       <c r="K4" s="126"/>
       <c r="L4" s="126"/>
       <c r="M4" s="126"/>
       <c r="N4" s="126"/>
       <c r="O4" s="21"/>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A5" s="442" t="s">
+      <c r="A5" s="448" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="442"/>
-[...2 lines deleted...]
-      <c r="E5" s="481">
+      <c r="B5" s="448"/>
+      <c r="C5" s="448"/>
+      <c r="D5" s="448"/>
+      <c r="E5" s="489">
         <f>JURAT!F11</f>
         <v>0</v>
       </c>
-      <c r="F5" s="481"/>
+      <c r="F5" s="489"/>
     </row>
     <row r="6" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="212"/>
+      <c r="A6" s="210"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="572" t="s">
+      <c r="A7" s="580" t="s">
         <v>191</v>
       </c>
-      <c r="B7" s="573"/>
-[...11 lines deleted...]
-      <c r="N7" s="601"/>
+      <c r="B7" s="581"/>
+      <c r="C7" s="581"/>
+      <c r="D7" s="581"/>
+      <c r="E7" s="581"/>
+      <c r="F7" s="581"/>
+      <c r="G7" s="581"/>
+      <c r="H7" s="581"/>
+      <c r="I7" s="581"/>
+      <c r="J7" s="581"/>
+      <c r="K7" s="581"/>
+      <c r="L7" s="581"/>
+      <c r="M7" s="581"/>
+      <c r="N7" s="609"/>
     </row>
     <row r="8" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="602"/>
-[...12 lines deleted...]
-      <c r="N8" s="604"/>
+      <c r="A8" s="610"/>
+      <c r="B8" s="611"/>
+      <c r="C8" s="611"/>
+      <c r="D8" s="611"/>
+      <c r="E8" s="611"/>
+      <c r="F8" s="611"/>
+      <c r="G8" s="611"/>
+      <c r="H8" s="611"/>
+      <c r="I8" s="611"/>
+      <c r="J8" s="611"/>
+      <c r="K8" s="611"/>
+      <c r="L8" s="611"/>
+      <c r="M8" s="611"/>
+      <c r="N8" s="612"/>
     </row>
     <row r="9" spans="1:15" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="272"/>
-[...12 lines deleted...]
-      <c r="N9" s="272"/>
+      <c r="A9" s="270"/>
+      <c r="B9" s="270"/>
+      <c r="C9" s="270"/>
+      <c r="D9" s="270"/>
+      <c r="E9" s="270"/>
+      <c r="F9" s="270"/>
+      <c r="G9" s="270"/>
+      <c r="H9" s="270"/>
+      <c r="I9" s="270"/>
+      <c r="J9" s="270"/>
+      <c r="K9" s="270"/>
+      <c r="L9" s="270"/>
+      <c r="M9" s="270"/>
+      <c r="N9" s="270"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="545" t="s">
+      <c r="A10" s="553" t="s">
         <v>192</v>
       </c>
-      <c r="B10" s="546"/>
-[...11 lines deleted...]
-      <c r="N10" s="547"/>
+      <c r="B10" s="554"/>
+      <c r="C10" s="554"/>
+      <c r="D10" s="554"/>
+      <c r="E10" s="554"/>
+      <c r="F10" s="554"/>
+      <c r="G10" s="554"/>
+      <c r="H10" s="554"/>
+      <c r="I10" s="554"/>
+      <c r="J10" s="554"/>
+      <c r="K10" s="554"/>
+      <c r="L10" s="554"/>
+      <c r="M10" s="554"/>
+      <c r="N10" s="555"/>
     </row>
     <row r="11" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="605"/>
-[...12 lines deleted...]
-      <c r="N11" s="607"/>
+      <c r="A11" s="613"/>
+      <c r="B11" s="614"/>
+      <c r="C11" s="614"/>
+      <c r="D11" s="614"/>
+      <c r="E11" s="614"/>
+      <c r="F11" s="614"/>
+      <c r="G11" s="614"/>
+      <c r="H11" s="614"/>
+      <c r="I11" s="614"/>
+      <c r="J11" s="614"/>
+      <c r="K11" s="614"/>
+      <c r="L11" s="614"/>
+      <c r="M11" s="614"/>
+      <c r="N11" s="615"/>
     </row>
     <row r="12" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="560" t="s">
+      <c r="A12" s="568" t="s">
         <v>155</v>
       </c>
-      <c r="B12" s="561"/>
-[...5 lines deleted...]
-      <c r="H12" s="598" t="s">
+      <c r="B12" s="569"/>
+      <c r="C12" s="569"/>
+      <c r="D12" s="569"/>
+      <c r="E12" s="569"/>
+      <c r="F12" s="569"/>
+      <c r="G12" s="604"/>
+      <c r="H12" s="606" t="s">
         <v>193</v>
       </c>
-      <c r="I12" s="599"/>
-[...2 lines deleted...]
-      <c r="L12" s="594" t="s">
+      <c r="I12" s="607"/>
+      <c r="J12" s="607"/>
+      <c r="K12" s="608"/>
+      <c r="L12" s="602" t="s">
         <v>194</v>
       </c>
-      <c r="M12" s="594" t="s">
+      <c r="M12" s="602" t="s">
         <v>195</v>
       </c>
-      <c r="N12" s="594" t="s">
+      <c r="N12" s="602" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A13" s="564"/>
-[...6 lines deleted...]
-      <c r="H13" s="594" t="s">
+      <c r="A13" s="572"/>
+      <c r="B13" s="573"/>
+      <c r="C13" s="573"/>
+      <c r="D13" s="573"/>
+      <c r="E13" s="573"/>
+      <c r="F13" s="573"/>
+      <c r="G13" s="605"/>
+      <c r="H13" s="602" t="s">
         <v>197</v>
       </c>
-      <c r="I13" s="594" t="s">
+      <c r="I13" s="602" t="s">
         <v>94</v>
       </c>
-      <c r="J13" s="594" t="s">
+      <c r="J13" s="602" t="s">
         <v>198</v>
       </c>
-      <c r="K13" s="594" t="s">
+      <c r="K13" s="602" t="s">
         <v>199</v>
       </c>
-      <c r="L13" s="608"/>
-[...1 lines deleted...]
-      <c r="N13" s="608"/>
+      <c r="L13" s="616"/>
+      <c r="M13" s="616"/>
+      <c r="N13" s="616"/>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A14" s="564"/>
-[...12 lines deleted...]
-      <c r="N14" s="608"/>
+      <c r="A14" s="572"/>
+      <c r="B14" s="573"/>
+      <c r="C14" s="573"/>
+      <c r="D14" s="573"/>
+      <c r="E14" s="573"/>
+      <c r="F14" s="573"/>
+      <c r="G14" s="605"/>
+      <c r="H14" s="616"/>
+      <c r="I14" s="616"/>
+      <c r="J14" s="616"/>
+      <c r="K14" s="616"/>
+      <c r="L14" s="616"/>
+      <c r="M14" s="616"/>
+      <c r="N14" s="616"/>
     </row>
     <row r="15" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="587"/>
-[...12 lines deleted...]
-      <c r="N15" s="609"/>
+      <c r="A15" s="595"/>
+      <c r="B15" s="618"/>
+      <c r="C15" s="618"/>
+      <c r="D15" s="618"/>
+      <c r="E15" s="618"/>
+      <c r="F15" s="618"/>
+      <c r="G15" s="619"/>
+      <c r="H15" s="617"/>
+      <c r="I15" s="617"/>
+      <c r="J15" s="617"/>
+      <c r="K15" s="617"/>
+      <c r="L15" s="617"/>
+      <c r="M15" s="617"/>
+      <c r="N15" s="617"/>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A16" s="267">
+      <c r="A16" s="265">
         <v>1</v>
       </c>
-      <c r="B16" s="554" t="s">
+      <c r="B16" s="562" t="s">
         <v>162</v>
       </c>
-      <c r="C16" s="554"/>
-[...3 lines deleted...]
-      <c r="G16" s="555"/>
+      <c r="C16" s="562"/>
+      <c r="D16" s="562"/>
+      <c r="E16" s="562"/>
+      <c r="F16" s="562"/>
+      <c r="G16" s="563"/>
       <c r="H16" s="59"/>
       <c r="I16" s="59"/>
       <c r="J16" s="59"/>
       <c r="K16" s="63">
         <f>H16+I16-J16</f>
         <v>0</v>
       </c>
       <c r="L16" s="59"/>
       <c r="M16" s="59"/>
       <c r="N16" s="63">
         <f>K16+L16-M16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A17" s="267">
+      <c r="A17" s="265">
         <v>2</v>
       </c>
-      <c r="B17" s="543" t="s">
+      <c r="B17" s="551" t="s">
         <v>163</v>
       </c>
-      <c r="C17" s="554"/>
-[...3 lines deleted...]
-      <c r="G17" s="555"/>
+      <c r="C17" s="562"/>
+      <c r="D17" s="562"/>
+      <c r="E17" s="562"/>
+      <c r="F17" s="562"/>
+      <c r="G17" s="563"/>
       <c r="H17" s="59"/>
       <c r="I17" s="59"/>
       <c r="J17" s="59"/>
       <c r="K17" s="63">
         <f t="shared" ref="K17:K33" si="0">H17+I17-J17</f>
         <v>0</v>
       </c>
       <c r="L17" s="59"/>
       <c r="M17" s="59"/>
       <c r="N17" s="63">
         <f t="shared" ref="N17:N33" si="1">K17+L17-M17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A18" s="267">
+      <c r="A18" s="265">
         <v>3</v>
       </c>
-      <c r="B18" s="554" t="s">
+      <c r="B18" s="562" t="s">
         <v>164</v>
       </c>
-      <c r="C18" s="554"/>
-[...3 lines deleted...]
-      <c r="G18" s="555"/>
+      <c r="C18" s="562"/>
+      <c r="D18" s="562"/>
+      <c r="E18" s="562"/>
+      <c r="F18" s="562"/>
+      <c r="G18" s="563"/>
       <c r="H18" s="59"/>
       <c r="I18" s="59"/>
       <c r="J18" s="59"/>
       <c r="K18" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L18" s="59"/>
       <c r="M18" s="59"/>
       <c r="N18" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A19" s="267">
+      <c r="A19" s="265">
         <v>4</v>
       </c>
-      <c r="B19" s="543" t="s">
+      <c r="B19" s="551" t="s">
         <v>165</v>
       </c>
-      <c r="C19" s="543"/>
-[...3 lines deleted...]
-      <c r="G19" s="544"/>
+      <c r="C19" s="551"/>
+      <c r="D19" s="551"/>
+      <c r="E19" s="551"/>
+      <c r="F19" s="551"/>
+      <c r="G19" s="552"/>
       <c r="H19" s="59"/>
       <c r="I19" s="59"/>
       <c r="J19" s="59"/>
       <c r="K19" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L19" s="59"/>
       <c r="M19" s="59"/>
       <c r="N19" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A20" s="267">
+      <c r="A20" s="265">
         <v>5</v>
       </c>
-      <c r="B20" s="543" t="s">
+      <c r="B20" s="551" t="s">
         <v>166</v>
       </c>
-      <c r="C20" s="543"/>
-[...3 lines deleted...]
-      <c r="G20" s="544"/>
+      <c r="C20" s="551"/>
+      <c r="D20" s="551"/>
+      <c r="E20" s="551"/>
+      <c r="F20" s="551"/>
+      <c r="G20" s="552"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A21" s="268">
+      <c r="A21" s="266">
         <v>6</v>
       </c>
-      <c r="B21" s="534" t="s">
+      <c r="B21" s="542" t="s">
         <v>167</v>
       </c>
-      <c r="C21" s="534"/>
-[...3 lines deleted...]
-      <c r="G21" s="535"/>
+      <c r="C21" s="542"/>
+      <c r="D21" s="542"/>
+      <c r="E21" s="542"/>
+      <c r="F21" s="542"/>
+      <c r="G21" s="543"/>
       <c r="H21" s="69">
         <f>SUM(H22:H33)</f>
         <v>0</v>
       </c>
       <c r="I21" s="69">
         <f>SUM(I22:I33)</f>
         <v>0</v>
       </c>
       <c r="J21" s="69">
         <f>SUM(J22:J33)</f>
         <v>0</v>
       </c>
       <c r="K21" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L21" s="69">
         <f>SUM(L22:L33)</f>
         <v>0</v>
       </c>
       <c r="M21" s="69">
         <f>SUM(M22:M33)</f>
         <v>0</v>
       </c>
       <c r="N21" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A22" s="269" t="s">
+      <c r="A22" s="267" t="s">
         <v>200</v>
       </c>
-      <c r="B22" s="532" t="s">
+      <c r="B22" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C22" s="532"/>
-[...3 lines deleted...]
-      <c r="G22" s="533"/>
+      <c r="C22" s="540"/>
+      <c r="D22" s="540"/>
+      <c r="E22" s="540"/>
+      <c r="F22" s="540"/>
+      <c r="G22" s="541"/>
       <c r="H22" s="59"/>
       <c r="I22" s="59"/>
       <c r="J22" s="59"/>
       <c r="K22" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L22" s="59"/>
       <c r="M22" s="59"/>
       <c r="N22" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A23" s="269" t="s">
+      <c r="A23" s="267" t="s">
         <v>110</v>
       </c>
-      <c r="B23" s="532" t="s">
+      <c r="B23" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C23" s="532"/>
-[...3 lines deleted...]
-      <c r="G23" s="533"/>
+      <c r="C23" s="540"/>
+      <c r="D23" s="540"/>
+      <c r="E23" s="540"/>
+      <c r="F23" s="540"/>
+      <c r="G23" s="541"/>
       <c r="H23" s="61"/>
       <c r="I23" s="61"/>
       <c r="J23" s="61"/>
       <c r="K23" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L23" s="59"/>
       <c r="M23" s="61"/>
       <c r="N23" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A24" s="269" t="s">
+      <c r="A24" s="267" t="s">
         <v>111</v>
       </c>
-      <c r="B24" s="532" t="s">
+      <c r="B24" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C24" s="532"/>
-[...3 lines deleted...]
-      <c r="G24" s="533"/>
+      <c r="C24" s="540"/>
+      <c r="D24" s="540"/>
+      <c r="E24" s="540"/>
+      <c r="F24" s="540"/>
+      <c r="G24" s="541"/>
       <c r="H24" s="61"/>
       <c r="I24" s="61"/>
       <c r="J24" s="61"/>
       <c r="K24" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L24" s="59"/>
       <c r="M24" s="61"/>
       <c r="N24" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A25" s="269" t="s">
+      <c r="A25" s="267" t="s">
         <v>112</v>
       </c>
-      <c r="B25" s="532" t="s">
+      <c r="B25" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C25" s="532"/>
-[...3 lines deleted...]
-      <c r="G25" s="533"/>
+      <c r="C25" s="540"/>
+      <c r="D25" s="540"/>
+      <c r="E25" s="540"/>
+      <c r="F25" s="540"/>
+      <c r="G25" s="541"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L25" s="59"/>
       <c r="M25" s="61"/>
       <c r="N25" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A26" s="273" t="s">
+      <c r="A26" s="271" t="s">
         <v>113</v>
       </c>
-      <c r="B26" s="532" t="s">
+      <c r="B26" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C26" s="532"/>
-[...3 lines deleted...]
-      <c r="G26" s="533"/>
+      <c r="C26" s="540"/>
+      <c r="D26" s="540"/>
+      <c r="E26" s="540"/>
+      <c r="F26" s="540"/>
+      <c r="G26" s="541"/>
       <c r="H26" s="59"/>
       <c r="I26" s="59"/>
       <c r="J26" s="59"/>
       <c r="K26" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L26" s="59"/>
       <c r="M26" s="59"/>
       <c r="N26" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A27" s="269" t="s">
+      <c r="A27" s="267" t="s">
         <v>114</v>
       </c>
-      <c r="B27" s="532" t="s">
+      <c r="B27" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C27" s="532"/>
-[...3 lines deleted...]
-      <c r="G27" s="533"/>
+      <c r="C27" s="540"/>
+      <c r="D27" s="540"/>
+      <c r="E27" s="540"/>
+      <c r="F27" s="540"/>
+      <c r="G27" s="541"/>
       <c r="H27" s="61"/>
       <c r="I27" s="61"/>
       <c r="J27" s="61"/>
       <c r="K27" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L27" s="59"/>
       <c r="M27" s="59"/>
       <c r="N27" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A28" s="269" t="s">
+      <c r="A28" s="267" t="s">
         <v>201</v>
       </c>
-      <c r="B28" s="532" t="s">
+      <c r="B28" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C28" s="532"/>
-[...3 lines deleted...]
-      <c r="G28" s="533"/>
+      <c r="C28" s="540"/>
+      <c r="D28" s="540"/>
+      <c r="E28" s="540"/>
+      <c r="F28" s="540"/>
+      <c r="G28" s="541"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
       <c r="J28" s="61"/>
       <c r="K28" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L28" s="59"/>
       <c r="M28" s="59"/>
       <c r="N28" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A29" s="269" t="s">
+      <c r="A29" s="267" t="s">
         <v>202</v>
       </c>
-      <c r="B29" s="532" t="s">
+      <c r="B29" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C29" s="532"/>
-[...3 lines deleted...]
-      <c r="G29" s="533"/>
+      <c r="C29" s="540"/>
+      <c r="D29" s="540"/>
+      <c r="E29" s="540"/>
+      <c r="F29" s="540"/>
+      <c r="G29" s="541"/>
       <c r="H29" s="61"/>
       <c r="I29" s="61"/>
       <c r="J29" s="61"/>
       <c r="K29" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L29" s="59"/>
       <c r="M29" s="59"/>
       <c r="N29" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A30" s="273" t="s">
+      <c r="A30" s="271" t="s">
         <v>203</v>
       </c>
-      <c r="B30" s="532" t="s">
+      <c r="B30" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C30" s="532"/>
-[...3 lines deleted...]
-      <c r="G30" s="533"/>
+      <c r="C30" s="540"/>
+      <c r="D30" s="540"/>
+      <c r="E30" s="540"/>
+      <c r="F30" s="540"/>
+      <c r="G30" s="541"/>
       <c r="H30" s="59"/>
       <c r="I30" s="59"/>
       <c r="J30" s="59"/>
       <c r="K30" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L30" s="59"/>
       <c r="M30" s="59"/>
       <c r="N30" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A31" s="269" t="s">
+      <c r="A31" s="267" t="s">
         <v>204</v>
       </c>
-      <c r="B31" s="532" t="s">
+      <c r="B31" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C31" s="532"/>
-[...3 lines deleted...]
-      <c r="G31" s="533"/>
+      <c r="C31" s="540"/>
+      <c r="D31" s="540"/>
+      <c r="E31" s="540"/>
+      <c r="F31" s="540"/>
+      <c r="G31" s="541"/>
       <c r="H31" s="61"/>
       <c r="I31" s="61"/>
       <c r="J31" s="61"/>
       <c r="K31" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L31" s="59"/>
       <c r="M31" s="59"/>
       <c r="N31" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A32" s="269" t="s">
+      <c r="A32" s="267" t="s">
         <v>205</v>
       </c>
-      <c r="B32" s="532" t="s">
+      <c r="B32" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C32" s="532"/>
-[...3 lines deleted...]
-      <c r="G32" s="533"/>
+      <c r="C32" s="540"/>
+      <c r="D32" s="540"/>
+      <c r="E32" s="540"/>
+      <c r="F32" s="540"/>
+      <c r="G32" s="541"/>
       <c r="H32" s="61"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
       <c r="K32" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L32" s="59"/>
       <c r="M32" s="59"/>
       <c r="N32" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="269" t="s">
+      <c r="A33" s="267" t="s">
         <v>206</v>
       </c>
-      <c r="B33" s="532" t="s">
+      <c r="B33" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C33" s="532"/>
-[...3 lines deleted...]
-      <c r="G33" s="533"/>
+      <c r="C33" s="540"/>
+      <c r="D33" s="540"/>
+      <c r="E33" s="540"/>
+      <c r="F33" s="540"/>
+      <c r="G33" s="541"/>
       <c r="H33" s="61"/>
       <c r="I33" s="61"/>
       <c r="J33" s="61"/>
       <c r="K33" s="63">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L33" s="59"/>
       <c r="M33" s="59"/>
       <c r="N33" s="63">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A34" s="537" t="s">
+      <c r="A34" s="545" t="s">
         <v>136</v>
       </c>
-      <c r="B34" s="538"/>
-[...5 lines deleted...]
-      <c r="H34" s="452">
+      <c r="B34" s="546"/>
+      <c r="C34" s="546"/>
+      <c r="D34" s="546"/>
+      <c r="E34" s="546"/>
+      <c r="F34" s="546"/>
+      <c r="G34" s="547"/>
+      <c r="H34" s="458">
         <f t="shared" ref="H34:N34" si="2">SUM(H16:H21)</f>
         <v>0</v>
       </c>
-      <c r="I34" s="452">
+      <c r="I34" s="458">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J34" s="452">
+      <c r="J34" s="458">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K34" s="452">
+      <c r="K34" s="458">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L34" s="452">
+      <c r="L34" s="458">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M34" s="452">
+      <c r="M34" s="458">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N34" s="452">
+      <c r="N34" s="458">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="540"/>
-[...12 lines deleted...]
-      <c r="N35" s="453"/>
+      <c r="A35" s="548"/>
+      <c r="B35" s="549"/>
+      <c r="C35" s="549"/>
+      <c r="D35" s="549"/>
+      <c r="E35" s="549"/>
+      <c r="F35" s="549"/>
+      <c r="G35" s="550"/>
+      <c r="H35" s="459"/>
+      <c r="I35" s="459"/>
+      <c r="J35" s="459"/>
+      <c r="K35" s="459"/>
+      <c r="L35" s="459"/>
+      <c r="M35" s="459"/>
+      <c r="N35" s="459"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="L36" s="270" t="s">
+      <c r="L36" s="268" t="s">
         <v>207</v>
       </c>
-      <c r="N36" s="270" t="s">
+      <c r="N36" s="268" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="38" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="545" t="s">
+      <c r="A38" s="553" t="s">
         <v>208</v>
       </c>
-      <c r="B38" s="546"/>
-[...11 lines deleted...]
-      <c r="N38" s="547"/>
+      <c r="B38" s="554"/>
+      <c r="C38" s="554"/>
+      <c r="D38" s="554"/>
+      <c r="E38" s="554"/>
+      <c r="F38" s="554"/>
+      <c r="G38" s="554"/>
+      <c r="H38" s="554"/>
+      <c r="I38" s="554"/>
+      <c r="J38" s="554"/>
+      <c r="K38" s="554"/>
+      <c r="L38" s="554"/>
+      <c r="M38" s="554"/>
+      <c r="N38" s="555"/>
     </row>
     <row r="39" spans="1:14" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="605"/>
-[...12 lines deleted...]
-      <c r="N39" s="607"/>
+      <c r="A39" s="613"/>
+      <c r="B39" s="614"/>
+      <c r="C39" s="614"/>
+      <c r="D39" s="614"/>
+      <c r="E39" s="614"/>
+      <c r="F39" s="614"/>
+      <c r="G39" s="614"/>
+      <c r="H39" s="614"/>
+      <c r="I39" s="614"/>
+      <c r="J39" s="614"/>
+      <c r="K39" s="614"/>
+      <c r="L39" s="614"/>
+      <c r="M39" s="614"/>
+      <c r="N39" s="615"/>
     </row>
     <row r="40" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="560" t="s">
+      <c r="A40" s="568" t="s">
         <v>155</v>
       </c>
-      <c r="B40" s="561"/>
-[...5 lines deleted...]
-      <c r="H40" s="598" t="s">
+      <c r="B40" s="569"/>
+      <c r="C40" s="569"/>
+      <c r="D40" s="569"/>
+      <c r="E40" s="569"/>
+      <c r="F40" s="569"/>
+      <c r="G40" s="604"/>
+      <c r="H40" s="606" t="s">
         <v>193</v>
       </c>
-      <c r="I40" s="599"/>
-[...2 lines deleted...]
-      <c r="L40" s="594" t="s">
+      <c r="I40" s="607"/>
+      <c r="J40" s="607"/>
+      <c r="K40" s="608"/>
+      <c r="L40" s="602" t="s">
         <v>209</v>
       </c>
-      <c r="M40" s="594" t="s">
+      <c r="M40" s="602" t="s">
         <v>210</v>
       </c>
-      <c r="N40" s="594" t="s">
+      <c r="N40" s="602" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A41" s="564"/>
-[...6 lines deleted...]
-      <c r="H41" s="594" t="s">
+      <c r="A41" s="572"/>
+      <c r="B41" s="573"/>
+      <c r="C41" s="573"/>
+      <c r="D41" s="573"/>
+      <c r="E41" s="573"/>
+      <c r="F41" s="573"/>
+      <c r="G41" s="605"/>
+      <c r="H41" s="602" t="s">
         <v>212</v>
       </c>
-      <c r="I41" s="594" t="s">
+      <c r="I41" s="602" t="s">
         <v>213</v>
       </c>
-      <c r="J41" s="594" t="s">
+      <c r="J41" s="602" t="s">
         <v>214</v>
       </c>
-      <c r="K41" s="594" t="s">
+      <c r="K41" s="602" t="s">
         <v>215</v>
       </c>
-      <c r="L41" s="595"/>
-[...1 lines deleted...]
-      <c r="N41" s="595"/>
+      <c r="L41" s="603"/>
+      <c r="M41" s="603"/>
+      <c r="N41" s="603"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A42" s="564"/>
-[...12 lines deleted...]
-      <c r="N42" s="595"/>
+      <c r="A42" s="572"/>
+      <c r="B42" s="573"/>
+      <c r="C42" s="573"/>
+      <c r="D42" s="573"/>
+      <c r="E42" s="573"/>
+      <c r="F42" s="573"/>
+      <c r="G42" s="605"/>
+      <c r="H42" s="603"/>
+      <c r="I42" s="603"/>
+      <c r="J42" s="603"/>
+      <c r="K42" s="603"/>
+      <c r="L42" s="603"/>
+      <c r="M42" s="603"/>
+      <c r="N42" s="603"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A43" s="564"/>
-[...12 lines deleted...]
-      <c r="N43" s="595"/>
+      <c r="A43" s="572"/>
+      <c r="B43" s="573"/>
+      <c r="C43" s="573"/>
+      <c r="D43" s="573"/>
+      <c r="E43" s="573"/>
+      <c r="F43" s="573"/>
+      <c r="G43" s="605"/>
+      <c r="H43" s="603"/>
+      <c r="I43" s="603"/>
+      <c r="J43" s="603"/>
+      <c r="K43" s="603"/>
+      <c r="L43" s="603"/>
+      <c r="M43" s="603"/>
+      <c r="N43" s="603"/>
     </row>
     <row r="44" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="564"/>
-[...12 lines deleted...]
-      <c r="N44" s="595"/>
+      <c r="A44" s="572"/>
+      <c r="B44" s="573"/>
+      <c r="C44" s="573"/>
+      <c r="D44" s="573"/>
+      <c r="E44" s="573"/>
+      <c r="F44" s="573"/>
+      <c r="G44" s="605"/>
+      <c r="H44" s="603"/>
+      <c r="I44" s="603"/>
+      <c r="J44" s="603"/>
+      <c r="K44" s="603"/>
+      <c r="L44" s="603"/>
+      <c r="M44" s="603"/>
+      <c r="N44" s="603"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A45" s="266">
+      <c r="A45" s="264">
         <v>1</v>
       </c>
-      <c r="B45" s="552" t="s">
+      <c r="B45" s="560" t="s">
         <v>162</v>
       </c>
-      <c r="C45" s="552"/>
-[...3 lines deleted...]
-      <c r="G45" s="553"/>
+      <c r="C45" s="560"/>
+      <c r="D45" s="560"/>
+      <c r="E45" s="560"/>
+      <c r="F45" s="560"/>
+      <c r="G45" s="561"/>
       <c r="H45" s="64"/>
       <c r="I45" s="64"/>
       <c r="J45" s="64"/>
       <c r="K45" s="65">
         <f>H45+I45-J45</f>
         <v>0</v>
       </c>
       <c r="L45" s="64"/>
       <c r="M45" s="64"/>
       <c r="N45" s="65">
         <f>K45+L45-M45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A46" s="267">
+      <c r="A46" s="265">
         <v>2</v>
       </c>
-      <c r="B46" s="543" t="s">
+      <c r="B46" s="551" t="s">
         <v>163</v>
       </c>
-      <c r="C46" s="554"/>
-[...3 lines deleted...]
-      <c r="G46" s="555"/>
+      <c r="C46" s="562"/>
+      <c r="D46" s="562"/>
+      <c r="E46" s="562"/>
+      <c r="F46" s="562"/>
+      <c r="G46" s="563"/>
       <c r="H46" s="66"/>
       <c r="I46" s="66"/>
       <c r="J46" s="66"/>
       <c r="K46" s="67">
         <f t="shared" ref="K46:K62" si="3">H46+I46-J46</f>
         <v>0</v>
       </c>
       <c r="L46" s="66"/>
       <c r="M46" s="66"/>
       <c r="N46" s="67">
         <f t="shared" ref="N46:N62" si="4">K46+L46-M46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A47" s="267">
+      <c r="A47" s="265">
         <v>3</v>
       </c>
-      <c r="B47" s="554" t="s">
+      <c r="B47" s="562" t="s">
         <v>164</v>
       </c>
-      <c r="C47" s="554"/>
-[...3 lines deleted...]
-      <c r="G47" s="555"/>
+      <c r="C47" s="562"/>
+      <c r="D47" s="562"/>
+      <c r="E47" s="562"/>
+      <c r="F47" s="562"/>
+      <c r="G47" s="563"/>
       <c r="H47" s="66"/>
       <c r="I47" s="66"/>
       <c r="J47" s="66"/>
       <c r="K47" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L47" s="66"/>
       <c r="M47" s="66"/>
       <c r="N47" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A48" s="267">
+      <c r="A48" s="265">
         <v>4</v>
       </c>
-      <c r="B48" s="543" t="s">
+      <c r="B48" s="551" t="s">
         <v>165</v>
       </c>
-      <c r="C48" s="543"/>
-[...3 lines deleted...]
-      <c r="G48" s="544"/>
+      <c r="C48" s="551"/>
+      <c r="D48" s="551"/>
+      <c r="E48" s="551"/>
+      <c r="F48" s="551"/>
+      <c r="G48" s="552"/>
       <c r="H48" s="66"/>
       <c r="I48" s="66"/>
       <c r="J48" s="66"/>
       <c r="K48" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L48" s="66"/>
       <c r="M48" s="66"/>
       <c r="N48" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A49" s="267">
+      <c r="A49" s="265">
         <v>5</v>
       </c>
-      <c r="B49" s="543" t="s">
+      <c r="B49" s="551" t="s">
         <v>166</v>
       </c>
-      <c r="C49" s="543"/>
-[...3 lines deleted...]
-      <c r="G49" s="544"/>
+      <c r="C49" s="551"/>
+      <c r="D49" s="551"/>
+      <c r="E49" s="551"/>
+      <c r="F49" s="551"/>
+      <c r="G49" s="552"/>
       <c r="H49" s="66"/>
       <c r="I49" s="66"/>
       <c r="J49" s="66"/>
       <c r="K49" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L49" s="66"/>
       <c r="M49" s="66"/>
       <c r="N49" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A50" s="268">
+      <c r="A50" s="266">
         <v>6</v>
       </c>
-      <c r="B50" s="534" t="s">
+      <c r="B50" s="542" t="s">
         <v>167</v>
       </c>
-      <c r="C50" s="534"/>
-[...3 lines deleted...]
-      <c r="G50" s="535"/>
+      <c r="C50" s="542"/>
+      <c r="D50" s="542"/>
+      <c r="E50" s="542"/>
+      <c r="F50" s="542"/>
+      <c r="G50" s="543"/>
       <c r="H50" s="70">
         <f>SUM(H51:H62)</f>
         <v>0</v>
       </c>
       <c r="I50" s="70">
         <f>SUM(I51:I62)</f>
         <v>0</v>
       </c>
       <c r="J50" s="70">
         <f>SUM(J51:J62)</f>
         <v>0</v>
       </c>
       <c r="K50" s="70">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L50" s="70">
         <f>SUM(L51:L62)</f>
         <v>0</v>
       </c>
       <c r="M50" s="70">
         <f>SUM(M51:M62)</f>
         <v>0</v>
       </c>
       <c r="N50" s="70">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A51" s="269" t="s">
+      <c r="A51" s="267" t="s">
         <v>200</v>
       </c>
-      <c r="B51" s="532" t="s">
+      <c r="B51" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C51" s="532"/>
-[...3 lines deleted...]
-      <c r="G51" s="533"/>
+      <c r="C51" s="540"/>
+      <c r="D51" s="540"/>
+      <c r="E51" s="540"/>
+      <c r="F51" s="540"/>
+      <c r="G51" s="541"/>
       <c r="H51" s="68"/>
       <c r="I51" s="68"/>
       <c r="J51" s="68"/>
       <c r="K51" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L51" s="68"/>
       <c r="M51" s="68"/>
       <c r="N51" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A52" s="269" t="s">
+      <c r="A52" s="267" t="s">
         <v>110</v>
       </c>
-      <c r="B52" s="532" t="s">
+      <c r="B52" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C52" s="532"/>
-[...3 lines deleted...]
-      <c r="G52" s="533"/>
+      <c r="C52" s="540"/>
+      <c r="D52" s="540"/>
+      <c r="E52" s="540"/>
+      <c r="F52" s="540"/>
+      <c r="G52" s="541"/>
       <c r="H52" s="68"/>
       <c r="I52" s="68"/>
       <c r="J52" s="68"/>
       <c r="K52" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L52" s="68"/>
       <c r="M52" s="68"/>
       <c r="N52" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A53" s="269" t="s">
+      <c r="A53" s="267" t="s">
         <v>111</v>
       </c>
-      <c r="B53" s="532" t="s">
+      <c r="B53" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C53" s="532"/>
-[...3 lines deleted...]
-      <c r="G53" s="533"/>
+      <c r="C53" s="540"/>
+      <c r="D53" s="540"/>
+      <c r="E53" s="540"/>
+      <c r="F53" s="540"/>
+      <c r="G53" s="541"/>
       <c r="H53" s="68"/>
       <c r="I53" s="68"/>
       <c r="J53" s="68"/>
       <c r="K53" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L53" s="68"/>
       <c r="M53" s="68"/>
       <c r="N53" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A54" s="269" t="s">
+      <c r="A54" s="267" t="s">
         <v>112</v>
       </c>
-      <c r="B54" s="532" t="s">
+      <c r="B54" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C54" s="532"/>
-[...3 lines deleted...]
-      <c r="G54" s="533"/>
+      <c r="C54" s="540"/>
+      <c r="D54" s="540"/>
+      <c r="E54" s="540"/>
+      <c r="F54" s="540"/>
+      <c r="G54" s="541"/>
       <c r="H54" s="68"/>
       <c r="I54" s="68"/>
       <c r="J54" s="68"/>
       <c r="K54" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L54" s="68"/>
       <c r="M54" s="68"/>
       <c r="N54" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A55" s="273" t="s">
+      <c r="A55" s="271" t="s">
         <v>113</v>
       </c>
-      <c r="B55" s="532" t="s">
+      <c r="B55" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C55" s="532"/>
-[...3 lines deleted...]
-      <c r="G55" s="533"/>
+      <c r="C55" s="540"/>
+      <c r="D55" s="540"/>
+      <c r="E55" s="540"/>
+      <c r="F55" s="540"/>
+      <c r="G55" s="541"/>
       <c r="H55" s="68"/>
       <c r="I55" s="68"/>
       <c r="J55" s="68"/>
       <c r="K55" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L55" s="68"/>
       <c r="M55" s="68"/>
       <c r="N55" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A56" s="269" t="s">
+      <c r="A56" s="267" t="s">
         <v>114</v>
       </c>
-      <c r="B56" s="532" t="s">
+      <c r="B56" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C56" s="532"/>
-[...3 lines deleted...]
-      <c r="G56" s="533"/>
+      <c r="C56" s="540"/>
+      <c r="D56" s="540"/>
+      <c r="E56" s="540"/>
+      <c r="F56" s="540"/>
+      <c r="G56" s="541"/>
       <c r="H56" s="68"/>
       <c r="I56" s="68"/>
       <c r="J56" s="68"/>
       <c r="K56" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L56" s="68"/>
       <c r="M56" s="68"/>
       <c r="N56" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A57" s="269" t="s">
+      <c r="A57" s="267" t="s">
         <v>201</v>
       </c>
-      <c r="B57" s="532" t="s">
+      <c r="B57" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C57" s="532"/>
-[...3 lines deleted...]
-      <c r="G57" s="533"/>
+      <c r="C57" s="540"/>
+      <c r="D57" s="540"/>
+      <c r="E57" s="540"/>
+      <c r="F57" s="540"/>
+      <c r="G57" s="541"/>
       <c r="H57" s="68"/>
       <c r="I57" s="68"/>
       <c r="J57" s="68"/>
       <c r="K57" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L57" s="68"/>
       <c r="M57" s="68"/>
       <c r="N57" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A58" s="269" t="s">
+      <c r="A58" s="267" t="s">
         <v>202</v>
       </c>
-      <c r="B58" s="532" t="s">
+      <c r="B58" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C58" s="532"/>
-[...3 lines deleted...]
-      <c r="G58" s="533"/>
+      <c r="C58" s="540"/>
+      <c r="D58" s="540"/>
+      <c r="E58" s="540"/>
+      <c r="F58" s="540"/>
+      <c r="G58" s="541"/>
       <c r="H58" s="68"/>
       <c r="I58" s="68"/>
       <c r="J58" s="68"/>
       <c r="K58" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L58" s="68"/>
       <c r="M58" s="68"/>
       <c r="N58" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A59" s="273" t="s">
+      <c r="A59" s="271" t="s">
         <v>203</v>
       </c>
-      <c r="B59" s="532" t="s">
+      <c r="B59" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C59" s="532"/>
-[...3 lines deleted...]
-      <c r="G59" s="533"/>
+      <c r="C59" s="540"/>
+      <c r="D59" s="540"/>
+      <c r="E59" s="540"/>
+      <c r="F59" s="540"/>
+      <c r="G59" s="541"/>
       <c r="H59" s="68"/>
       <c r="I59" s="68"/>
       <c r="J59" s="68"/>
       <c r="K59" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L59" s="68"/>
       <c r="M59" s="68"/>
       <c r="N59" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A60" s="269" t="s">
+      <c r="A60" s="267" t="s">
         <v>204</v>
       </c>
-      <c r="B60" s="532" t="s">
+      <c r="B60" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C60" s="532"/>
-[...3 lines deleted...]
-      <c r="G60" s="533"/>
+      <c r="C60" s="540"/>
+      <c r="D60" s="540"/>
+      <c r="E60" s="540"/>
+      <c r="F60" s="540"/>
+      <c r="G60" s="541"/>
       <c r="H60" s="68"/>
       <c r="I60" s="68"/>
       <c r="J60" s="68"/>
       <c r="K60" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L60" s="68"/>
       <c r="M60" s="68"/>
       <c r="N60" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A61" s="269" t="s">
+      <c r="A61" s="267" t="s">
         <v>205</v>
       </c>
-      <c r="B61" s="532" t="s">
+      <c r="B61" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C61" s="532"/>
-[...3 lines deleted...]
-      <c r="G61" s="533"/>
+      <c r="C61" s="540"/>
+      <c r="D61" s="540"/>
+      <c r="E61" s="540"/>
+      <c r="F61" s="540"/>
+      <c r="G61" s="541"/>
       <c r="H61" s="68"/>
       <c r="I61" s="68"/>
       <c r="J61" s="68"/>
       <c r="K61" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L61" s="68"/>
       <c r="M61" s="68"/>
       <c r="N61" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="269" t="s">
+      <c r="A62" s="267" t="s">
         <v>206</v>
       </c>
-      <c r="B62" s="532" t="s">
+      <c r="B62" s="540" t="s">
         <v>168</v>
       </c>
-      <c r="C62" s="532"/>
-[...3 lines deleted...]
-      <c r="G62" s="533"/>
+      <c r="C62" s="540"/>
+      <c r="D62" s="540"/>
+      <c r="E62" s="540"/>
+      <c r="F62" s="540"/>
+      <c r="G62" s="541"/>
       <c r="H62" s="68"/>
       <c r="I62" s="68"/>
       <c r="J62" s="68"/>
       <c r="K62" s="67">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L62" s="68"/>
       <c r="M62" s="68"/>
       <c r="N62" s="67">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A63" s="537" t="s">
+      <c r="A63" s="545" t="s">
         <v>136</v>
       </c>
-      <c r="B63" s="538"/>
-[...5 lines deleted...]
-      <c r="H63" s="592">
+      <c r="B63" s="546"/>
+      <c r="C63" s="546"/>
+      <c r="D63" s="546"/>
+      <c r="E63" s="546"/>
+      <c r="F63" s="546"/>
+      <c r="G63" s="547"/>
+      <c r="H63" s="600">
         <f>SUM(H45:H50)</f>
         <v>0</v>
       </c>
-      <c r="I63" s="592">
+      <c r="I63" s="600">
         <f t="shared" ref="I63:N63" si="5">SUM(I45:I50)</f>
         <v>0</v>
       </c>
-      <c r="J63" s="592">
+      <c r="J63" s="600">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K63" s="592">
+      <c r="K63" s="600">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L63" s="592">
+      <c r="L63" s="600">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M63" s="592">
+      <c r="M63" s="600">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="N63" s="592">
+      <c r="N63" s="600">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="540"/>
-[...12 lines deleted...]
-      <c r="N64" s="593"/>
+      <c r="A64" s="548"/>
+      <c r="B64" s="549"/>
+      <c r="C64" s="549"/>
+      <c r="D64" s="549"/>
+      <c r="E64" s="549"/>
+      <c r="F64" s="549"/>
+      <c r="G64" s="550"/>
+      <c r="H64" s="601"/>
+      <c r="I64" s="601"/>
+      <c r="J64" s="601"/>
+      <c r="K64" s="601"/>
+      <c r="L64" s="601"/>
+      <c r="M64" s="601"/>
+      <c r="N64" s="601"/>
     </row>
     <row r="65" spans="12:14" x14ac:dyDescent="0.25">
-      <c r="L65" s="270" t="s">
+      <c r="L65" s="268" t="s">
         <v>216</v>
       </c>
-      <c r="N65" s="270" t="s">
+      <c r="N65" s="268" t="s">
         <v>287</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="KmVx+VqMAzaN5XI+yILXXfwG+Vs4KHM03lDZ/9kV1LNJrg4zhhTqGdsjffvIvahVWAdy+T0PYZEUrKrv2fEbZQ==" saltValue="fJ0r4apeERl3Yv3n80yKWw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="75">
     <mergeCell ref="A38:N39"/>
     <mergeCell ref="A12:G15"/>
     <mergeCell ref="H12:K12"/>
     <mergeCell ref="L12:L15"/>
     <mergeCell ref="M12:M15"/>
     <mergeCell ref="N12:N15"/>
     <mergeCell ref="H13:H15"/>
     <mergeCell ref="I13:I15"/>
     <mergeCell ref="A34:G35"/>
     <mergeCell ref="B26:G26"/>
     <mergeCell ref="B27:G27"/>
     <mergeCell ref="B28:G28"/>
     <mergeCell ref="B29:G29"/>
     <mergeCell ref="B30:G30"/>
     <mergeCell ref="B31:G31"/>
     <mergeCell ref="B32:G32"/>
     <mergeCell ref="A7:N8"/>
     <mergeCell ref="A10:N11"/>
     <mergeCell ref="B25:G25"/>