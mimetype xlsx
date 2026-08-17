--- v1 (2026-04-15)
+++ v2 (2026-08-17)
@@ -1,71 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowamac-my.sharepoint.com/personal/jeff_wilson_iid_iowa_gov/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowamac-my.sharepoint.com/personal/craig_robinson_iid_iowa_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="91" documentId="8_{BB85A902-DC1F-48FC-9836-38EA9F63ABC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A1115076-1282-48FF-99D7-3A519889F6B1}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8E77532B-12DF-4ADD-9A8B-A04005D67766}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4AB70AB9-DF8E-4606-B85B-829FADB44DF2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="6" xr2:uid="{4AB70AB9-DF8E-4606-B85B-829FADB44DF2}"/>
   </bookViews>
   <sheets>
     <sheet name="JURAT" sheetId="1" r:id="rId1"/>
     <sheet name="(2) Balance Sheet" sheetId="2" r:id="rId2"/>
     <sheet name="(3) Income Statement" sheetId="5" r:id="rId3"/>
     <sheet name="(4) Questionnaire" sheetId="17" r:id="rId4"/>
     <sheet name="(5) Cash &amp; Investment Schedule" sheetId="11" r:id="rId5"/>
     <sheet name="(6) Premium Schedule" sheetId="7" r:id="rId6"/>
     <sheet name="(7) Reinsurance" sheetId="8" r:id="rId7"/>
     <sheet name="(8) Unpaid Losses &amp; LAE" sheetId="9" r:id="rId8"/>
     <sheet name="(9) Loss &amp; LAE Paid &amp; Incurred" sheetId="10" r:id="rId9"/>
     <sheet name="(10) Protected Cell Information" sheetId="18" r:id="rId10"/>
     <sheet name="Cross check" sheetId="19" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="\D">#REF!</definedName>
     <definedName name="A">#REF!</definedName>
     <definedName name="BLANK">#REF!</definedName>
     <definedName name="MESSAGE">#REF!</definedName>
     <definedName name="OtherA1">#REF!</definedName>
     <definedName name="OtherA2">#REF!</definedName>
     <definedName name="OtherA3">#REF!</definedName>
     <definedName name="OtherA4">#REF!</definedName>
     <definedName name="OtherB1">#REF!</definedName>
     <definedName name="OtherB2">#REF!</definedName>
@@ -125,581 +145,452 @@
     <definedName name="OtherO4">#REF!</definedName>
     <definedName name="PAGE1">#REF!</definedName>
     <definedName name="PAGE10">#REF!</definedName>
     <definedName name="PAGE11">#REF!</definedName>
     <definedName name="PAGE12">#REF!</definedName>
     <definedName name="PAGE13">#REF!</definedName>
     <definedName name="PAGE14">#REF!</definedName>
     <definedName name="PAGE15">#REF!</definedName>
     <definedName name="PAGE16">#REF!</definedName>
     <definedName name="PAGE17">#REF!</definedName>
     <definedName name="PAGE18">#REF!</definedName>
     <definedName name="PAGE19">#REF!</definedName>
     <definedName name="PAGE2">#REF!</definedName>
     <definedName name="PAGE20">#REF!</definedName>
     <definedName name="PAGE21">#REF!</definedName>
     <definedName name="PAGE22">#REF!</definedName>
     <definedName name="PAGE3">#REF!</definedName>
     <definedName name="PAGE4">#REF!</definedName>
     <definedName name="PAGE4CONT">#REF!</definedName>
     <definedName name="PAGE5">#REF!</definedName>
     <definedName name="PAGE6">#REF!</definedName>
     <definedName name="PAGE7">#REF!</definedName>
     <definedName name="PAGE8">#REF!</definedName>
     <definedName name="PAGE9">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'(10) Protected Cell Information'!$A$1:$H$64</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'(2) Balance Sheet'!$A$1:$C$74</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'(2) Balance Sheet'!$A$1:$C$64</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'(3) Income Statement'!$A$1:$C$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'(4) Questionnaire'!$A$1:$H$157</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'(5) Cash &amp; Investment Schedule'!$A$1:$I$51</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="8">'(9) Loss &amp; LAE Paid &amp; Incurred'!$A$1:$N$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'(5) Cash &amp; Investment Schedule'!$A$1:$I$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'(6) Premium Schedule'!$A$1:$J$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'(7) Reinsurance'!$A$1:$P$44</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'(8) Unpaid Losses &amp; LAE'!$A$1:$M$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'(9) Loss &amp; LAE Paid &amp; Incurred'!$A$1:$N$56</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'Cross check'!$A$1:$C$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">JURAT!$A$1:$H$88</definedName>
     <definedName name="PRINTLF">#REF!</definedName>
     <definedName name="PRINTSF">#REF!</definedName>
     <definedName name="PRNTR2">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H101" i="17" l="1"/>
-[...3 lines deleted...]
-  <c r="C5" i="18"/>
+  <c r="A3" i="5" l="1"/>
   <c r="E5" i="10"/>
   <c r="E5" i="9"/>
   <c r="E5" i="8"/>
-  <c r="C5" i="11"/>
-[...37 lines deleted...]
-  <c r="C9" i="19"/>
+  <c r="D42" i="8"/>
   <c r="B3" i="19" l="1"/>
   <c r="B2" i="19"/>
   <c r="D7" i="18"/>
   <c r="B3" i="18"/>
   <c r="B2" i="18"/>
-  <c r="E5" i="17"/>
-[...7 lines deleted...]
-  <c r="A59" i="17" s="1"/>
   <c r="A3" i="10"/>
   <c r="A2" i="10"/>
-  <c r="M62" i="9"/>
-[...34 lines deleted...]
-  <c r="M16" i="9"/>
+  <c r="H54" i="9"/>
+  <c r="H53" i="9"/>
+  <c r="H52" i="9"/>
+  <c r="H51" i="9"/>
+  <c r="H50" i="9"/>
+  <c r="H49" i="9"/>
+  <c r="H48" i="9"/>
+  <c r="H47" i="9"/>
+  <c r="H46" i="9"/>
+  <c r="H45" i="9"/>
+  <c r="H44" i="9"/>
+  <c r="H43" i="9"/>
+  <c r="H41" i="9"/>
+  <c r="H40" i="9"/>
+  <c r="H39" i="9"/>
+  <c r="H38" i="9"/>
+  <c r="H37" i="9"/>
+  <c r="H30" i="9"/>
+  <c r="H29" i="9"/>
+  <c r="H28" i="9"/>
+  <c r="H27" i="9"/>
+  <c r="H26" i="9"/>
+  <c r="H25" i="9"/>
+  <c r="H24" i="9"/>
+  <c r="H23" i="9"/>
+  <c r="H22" i="9"/>
+  <c r="H21" i="9"/>
+  <c r="H20" i="9"/>
+  <c r="H19" i="9"/>
+  <c r="H17" i="9"/>
+  <c r="H16" i="9"/>
+  <c r="H15" i="9"/>
+  <c r="H14" i="9"/>
+  <c r="H13" i="9"/>
   <c r="A3" i="9"/>
   <c r="A2" i="9"/>
   <c r="A3" i="8"/>
   <c r="A2" i="8"/>
-  <c r="O30" i="7"/>
-[...17 lines deleted...]
-  <c r="E5" i="7"/>
   <c r="A3" i="7"/>
   <c r="A2" i="7"/>
-  <c r="A61" i="17" l="1"/>
-[...1 lines deleted...]
-  <c r="A3" i="11"/>
+  <c r="A3" i="11" l="1"/>
   <c r="A2" i="11"/>
-  <c r="B6" i="5"/>
-  <c r="C6" i="5" s="1"/>
   <c r="A2" i="5"/>
-  <c r="A3" i="2"/>
-[...2 lines deleted...]
-  <c r="C6" i="2" s="1"/>
   <c r="A57" i="1"/>
-  <c r="A71" i="17" l="1"/>
-[...152 lines deleted...]
-  <c r="N43" i="8" s="1"/>
+  <c r="F54" i="10" l="1"/>
+  <c r="I54" i="10" s="1"/>
+  <c r="F53" i="10"/>
+  <c r="I53" i="10" s="1"/>
+  <c r="F52" i="10"/>
+  <c r="I52" i="10" s="1"/>
+  <c r="F51" i="10"/>
+  <c r="I51" i="10" s="1"/>
+  <c r="F50" i="10"/>
+  <c r="I50" i="10" s="1"/>
+  <c r="F49" i="10"/>
+  <c r="I49" i="10" s="1"/>
+  <c r="F48" i="10"/>
+  <c r="I48" i="10" s="1"/>
+  <c r="F47" i="10"/>
+  <c r="I47" i="10" s="1"/>
+  <c r="F46" i="10"/>
+  <c r="I46" i="10" s="1"/>
+  <c r="F45" i="10"/>
+  <c r="I45" i="10" s="1"/>
+  <c r="F44" i="10"/>
+  <c r="I44" i="10" s="1"/>
+  <c r="F43" i="10"/>
+  <c r="I43" i="10" s="1"/>
+  <c r="F41" i="10"/>
+  <c r="I41" i="10" s="1"/>
+  <c r="F40" i="10"/>
+  <c r="I40" i="10" s="1"/>
+  <c r="F39" i="10"/>
+  <c r="I39" i="10" s="1"/>
+  <c r="F38" i="10"/>
+  <c r="I38" i="10" s="1"/>
+  <c r="F37" i="10"/>
+  <c r="I37" i="10" s="1"/>
+  <c r="F30" i="10"/>
+  <c r="I30" i="10" s="1"/>
+  <c r="F29" i="10"/>
+  <c r="I29" i="10" s="1"/>
+  <c r="F28" i="10"/>
+  <c r="I28" i="10" s="1"/>
+  <c r="F27" i="10"/>
+  <c r="I27" i="10" s="1"/>
+  <c r="F26" i="10"/>
+  <c r="I26" i="10" s="1"/>
+  <c r="F25" i="10"/>
+  <c r="I25" i="10" s="1"/>
+  <c r="F24" i="10"/>
+  <c r="I24" i="10" s="1"/>
+  <c r="F23" i="10"/>
+  <c r="I23" i="10" s="1"/>
+  <c r="F22" i="10"/>
+  <c r="I22" i="10" s="1"/>
+  <c r="F21" i="10"/>
+  <c r="I21" i="10" s="1"/>
+  <c r="F20" i="10"/>
+  <c r="I20" i="10" s="1"/>
+  <c r="F19" i="10"/>
+  <c r="I19" i="10" s="1"/>
+  <c r="F17" i="10"/>
+  <c r="I17" i="10" s="1"/>
+  <c r="F16" i="10"/>
+  <c r="I16" i="10" s="1"/>
+  <c r="F15" i="10"/>
+  <c r="I15" i="10" s="1"/>
+  <c r="F14" i="10"/>
+  <c r="I14" i="10" s="1"/>
+  <c r="F13" i="10"/>
+  <c r="I13" i="10" s="1"/>
+  <c r="H42" i="10"/>
+  <c r="H55" i="10" s="1"/>
+  <c r="G42" i="10"/>
+  <c r="E42" i="10"/>
+  <c r="E55" i="10" s="1"/>
+  <c r="D42" i="10"/>
+  <c r="D55" i="10" s="1"/>
+  <c r="C42" i="10"/>
+  <c r="C55" i="10" s="1"/>
+  <c r="H18" i="10"/>
+  <c r="H31" i="10" s="1"/>
+  <c r="G18" i="10"/>
+  <c r="E18" i="10"/>
+  <c r="E31" i="10" s="1"/>
+  <c r="D18" i="10"/>
+  <c r="D31" i="10" s="1"/>
+  <c r="C18" i="10"/>
+  <c r="C31" i="10" s="1"/>
+  <c r="F42" i="10" l="1"/>
+  <c r="I42" i="10" s="1"/>
+  <c r="I55" i="10" s="1"/>
+  <c r="G55" i="10"/>
+  <c r="G31" i="10"/>
+  <c r="F18" i="10"/>
+  <c r="I18" i="10" s="1"/>
+  <c r="I31" i="10" s="1"/>
+  <c r="F55" i="10" l="1"/>
+  <c r="F31" i="10"/>
+  <c r="G42" i="9"/>
+  <c r="G55" i="9" s="1"/>
+  <c r="F42" i="9"/>
+  <c r="F55" i="9" s="1"/>
+  <c r="E42" i="9"/>
+  <c r="E55" i="9" s="1"/>
+  <c r="D42" i="9"/>
+  <c r="D55" i="9" s="1"/>
+  <c r="C42" i="9"/>
+  <c r="G18" i="9"/>
+  <c r="G31" i="9" s="1"/>
+  <c r="F18" i="9"/>
+  <c r="F31" i="9" s="1"/>
+  <c r="E18" i="9"/>
+  <c r="E31" i="9" s="1"/>
+  <c r="D18" i="9"/>
+  <c r="D31" i="9" s="1"/>
+  <c r="C18" i="9"/>
+  <c r="C31" i="9" s="1"/>
+  <c r="M23" i="8"/>
+  <c r="L23" i="8"/>
+  <c r="K23" i="8"/>
+  <c r="J23" i="8"/>
+  <c r="I23" i="8"/>
+  <c r="H23" i="8"/>
+  <c r="G23" i="8"/>
+  <c r="M42" i="8"/>
+  <c r="L42" i="8"/>
+  <c r="J42" i="8"/>
+  <c r="I42" i="8"/>
+  <c r="G42" i="8"/>
+  <c r="F42" i="8"/>
+  <c r="E42" i="8"/>
+  <c r="C42" i="8"/>
+  <c r="H41" i="8"/>
+  <c r="K41" i="8" s="1"/>
+  <c r="H40" i="8"/>
+  <c r="K40" i="8" s="1"/>
+  <c r="H39" i="8"/>
+  <c r="K39" i="8" s="1"/>
+  <c r="H38" i="8"/>
+  <c r="K38" i="8" s="1"/>
+  <c r="H37" i="8"/>
+  <c r="K37" i="8" s="1"/>
+  <c r="H36" i="8"/>
+  <c r="K36" i="8" s="1"/>
+  <c r="H35" i="8"/>
+  <c r="K35" i="8" s="1"/>
+  <c r="H34" i="8"/>
+  <c r="K34" i="8" s="1"/>
+  <c r="H33" i="8"/>
+  <c r="K33" i="8" s="1"/>
+  <c r="H32" i="8"/>
+  <c r="K32" i="8" s="1"/>
+  <c r="H31" i="8"/>
+  <c r="K31" i="8" s="1"/>
+  <c r="H30" i="8"/>
+  <c r="K30" i="8" s="1"/>
+  <c r="H29" i="8"/>
+  <c r="K29" i="8" s="1"/>
+  <c r="E23" i="8"/>
+  <c r="D23" i="8"/>
+  <c r="C23" i="8"/>
+  <c r="F22" i="8"/>
+  <c r="F21" i="8"/>
+  <c r="F20" i="8"/>
+  <c r="F19" i="8"/>
+  <c r="F18" i="8"/>
+  <c r="F17" i="8"/>
+  <c r="F16" i="8"/>
+  <c r="F15" i="8"/>
+  <c r="F14" i="8"/>
+  <c r="F13" i="8"/>
+  <c r="F12" i="8"/>
+  <c r="F11" i="8"/>
+  <c r="F10" i="8"/>
+  <c r="I14" i="7"/>
+  <c r="H14" i="7"/>
+  <c r="G14" i="7"/>
+  <c r="E14" i="7"/>
+  <c r="D14" i="7"/>
+  <c r="C14" i="7"/>
+  <c r="B14" i="7"/>
+  <c r="H18" i="9" l="1"/>
+  <c r="H31" i="9" s="1"/>
+  <c r="C55" i="9"/>
+  <c r="H42" i="9"/>
+  <c r="H55" i="9" s="1"/>
+  <c r="F23" i="8"/>
   <c r="K42" i="8"/>
-  <c r="N42" i="8" s="1"/>
-[...79 lines deleted...]
-  <c r="C29" i="5" s="1"/>
+  <c r="H42" i="8"/>
+  <c r="F25" i="7" l="1"/>
+  <c r="J25" i="7" s="1"/>
+  <c r="F24" i="7"/>
+  <c r="J24" i="7" s="1"/>
+  <c r="F23" i="7"/>
+  <c r="J23" i="7" s="1"/>
+  <c r="F22" i="7"/>
+  <c r="J22" i="7" s="1"/>
+  <c r="F21" i="7"/>
+  <c r="J21" i="7" s="1"/>
+  <c r="F20" i="7"/>
+  <c r="J20" i="7" s="1"/>
+  <c r="F19" i="7"/>
+  <c r="J19" i="7" s="1"/>
+  <c r="F18" i="7"/>
+  <c r="J18" i="7" s="1"/>
+  <c r="F17" i="7"/>
+  <c r="J17" i="7" s="1"/>
+  <c r="F16" i="7"/>
+  <c r="J16" i="7" s="1"/>
+  <c r="F15" i="7"/>
+  <c r="J15" i="7" s="1"/>
+  <c r="F13" i="7"/>
+  <c r="J13" i="7" s="1"/>
+  <c r="F12" i="7"/>
+  <c r="J12" i="7" s="1"/>
+  <c r="F11" i="7"/>
+  <c r="J11" i="7" s="1"/>
+  <c r="F10" i="7"/>
+  <c r="J10" i="7" s="1"/>
+  <c r="F9" i="7"/>
+  <c r="J9" i="7" s="1"/>
+  <c r="F14" i="7" l="1"/>
+  <c r="J14" i="7" s="1"/>
+  <c r="C11" i="5"/>
+  <c r="F26" i="7" l="1"/>
+  <c r="C13" i="5"/>
+  <c r="C15" i="5" s="1"/>
+  <c r="C20" i="5"/>
+  <c r="B20" i="5"/>
+  <c r="C21" i="5" l="1"/>
+  <c r="C25" i="5" s="1"/>
+  <c r="C28" i="5" s="1"/>
   <c r="C35" i="5" s="1"/>
   <c r="C45" i="5" s="1"/>
   <c r="B34" i="5" s="1"/>
-  <c r="C12" i="19" s="1"/>
-[...26 lines deleted...]
-  <c r="B29" i="5" s="1"/>
+  <c r="B11" i="5"/>
+  <c r="B13" i="5" l="1"/>
+  <c r="B15" i="5" l="1"/>
+  <c r="B21" i="5" s="1"/>
+  <c r="B25" i="5" s="1"/>
+  <c r="B28" i="5" s="1"/>
   <c r="B35" i="5" s="1"/>
   <c r="B45" i="5" s="1"/>
-  <c r="H138" i="17"/>
-[...7 lines deleted...]
-  <c r="H102" i="17"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="739" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="840" uniqueCount="450">
   <si>
     <t>ICCAS v. 2024</t>
   </si>
   <si>
     <t>Date Licensed:</t>
   </si>
   <si>
     <t>Fiscal Year End:</t>
   </si>
   <si>
     <t>Captive Type:</t>
   </si>
   <si>
     <t>Vice President</t>
   </si>
   <si>
     <t>President (Signature)</t>
   </si>
   <si>
     <t>Secretary (Signature)</t>
   </si>
   <si>
-    <t>Treasurer (Signature)</t>
-[...4 lines deleted...]
-  <si>
     <t>[Minimum of two (2) Officer signatures required]</t>
   </si>
   <si>
     <t>Other Executive Officer (Signature)</t>
   </si>
   <si>
     <t>County/City of:</t>
   </si>
   <si>
     <t xml:space="preserve">Subscribed and sworn to before me this </t>
   </si>
   <si>
     <t>day of</t>
   </si>
   <si>
     <t xml:space="preserve">My Commission Expires: </t>
   </si>
   <si>
     <t>Captive Status:</t>
   </si>
   <si>
     <t>Annual Report Contact:</t>
   </si>
   <si>
     <t xml:space="preserve">  Name:  </t>
   </si>
   <si>
     <t xml:space="preserve">  Phone Number:</t>
   </si>
   <si>
     <t xml:space="preserve">  Email:</t>
   </si>
   <si>
     <t>pg.2</t>
   </si>
   <si>
     <t>BALANCE SHEET</t>
   </si>
   <si>
     <t>ASSETS</t>
   </si>
   <si>
-    <t xml:space="preserve"> Current</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> 1.  a) Bonds</t>
   </si>
   <si>
     <t xml:space="preserve">      b) Stocks</t>
   </si>
   <si>
     <t xml:space="preserve">      c) Cash and Cash Equivalents</t>
   </si>
   <si>
     <t xml:space="preserve">      d) Short-Term Investments</t>
   </si>
   <si>
     <t xml:space="preserve">      Subtotal: Cash and Investments</t>
   </si>
   <si>
     <t xml:space="preserve"> 2.  Other Invested Assets</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">       a)</t>
   </si>
   <si>
     <t xml:space="preserve">       b)</t>
@@ -744,56 +635,50 @@
     <t>13. Deferred Acquisition Costs</t>
   </si>
   <si>
     <t>14. Federal Income Tax Receivable</t>
   </si>
   <si>
     <t>15. Other Assets</t>
   </si>
   <si>
     <t xml:space="preserve">      a)</t>
   </si>
   <si>
     <t xml:space="preserve">      b)</t>
   </si>
   <si>
     <t xml:space="preserve">      c)</t>
   </si>
   <si>
     <t xml:space="preserve">      d)</t>
   </si>
   <si>
     <t>16. Total Assets</t>
   </si>
   <si>
     <t>LIABILITIES, CAPITAL AND SURPLUS</t>
-  </si>
-[...4 lines deleted...]
-    <t>Prior</t>
   </si>
   <si>
     <t>17. Loss and LAE Reserves</t>
   </si>
   <si>
     <t>18. Reins. Payable on Paid Losses &amp; LAE</t>
   </si>
   <si>
     <t>19. Insurance Deposit Liability</t>
   </si>
   <si>
     <t>20. Commissions, Expenses and Fees</t>
   </si>
   <si>
     <t>21. Federal Income Taxes Payable</t>
   </si>
   <si>
     <t>22. Unearned Premium</t>
   </si>
   <si>
     <t>23. Reinsurance Balances Payable</t>
   </si>
   <si>
     <t>24. Loans and Notes Payable</t>
   </si>
@@ -883,68 +768,50 @@
       <rPr>
         <sz val="11"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t xml:space="preserve"> Must be Notarized.  Please note that e-notarization is accepted.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Notary Signature </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t>(2)</t>
     </r>
   </si>
   <si>
-    <t>(1)
-[...16 lines deleted...]
-  <si>
     <t>Annual Report for the Period Ending:</t>
   </si>
   <si>
     <t>Line of Business</t>
   </si>
   <si>
     <t>Premium Schedule</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Describe below the other lines of business included in line 6.</t>
   </si>
   <si>
     <t>2.  General Liability</t>
   </si>
   <si>
     <t>3.  Professional Liability</t>
   </si>
   <si>
     <t>4.  Other Liability</t>
   </si>
   <si>
     <t xml:space="preserve">5.  Worker's Compensation </t>
@@ -955,157 +822,108 @@
   <si>
     <t>1.  Automobile Liability</t>
   </si>
   <si>
     <t>a.</t>
   </si>
   <si>
     <t>b.</t>
   </si>
   <si>
     <t>c.</t>
   </si>
   <si>
     <t>d.</t>
   </si>
   <si>
     <t>e.</t>
   </si>
   <si>
     <t>f.</t>
   </si>
   <si>
     <t xml:space="preserve"> 1. a) Direct Premiums Written</t>
   </si>
   <si>
-    <t>(3)                TOTAL GROSS PREMIUM WRITTEN            (1+2)</t>
-[...14 lines deleted...]
-  <si>
     <t>(p.2, line 10)</t>
   </si>
   <si>
     <t>REINSURANCE ASSUMED</t>
   </si>
   <si>
     <t>(1) NAME OF REINSURED*</t>
   </si>
   <si>
     <t>(2) ID Number</t>
   </si>
   <si>
     <t>(3) ASSUMED PREMIUM</t>
   </si>
   <si>
-    <t>REINSURANCE ON</t>
-[...1 lines deleted...]
-  <si>
     <t>(6) TOTAL    (4+5)</t>
   </si>
   <si>
     <t>(7) CONTIN. COMM. PAYABLE</t>
   </si>
   <si>
     <t>(8) ASSUMED PREMIUMS RECEIVABLE</t>
   </si>
   <si>
     <t>(9) UNEARNED PREMIUM</t>
   </si>
   <si>
     <t>(10) FUNDS HELD BY REINSURED</t>
   </si>
   <si>
     <t>(11) LOC POSTED</t>
   </si>
   <si>
     <t>(12) ASSETS PLEDGED TO SECURE LOC</t>
   </si>
   <si>
     <t>(13) AMOUNT HELD IN TRUST</t>
   </si>
   <si>
-    <t>(4) PAID LOSS/LAE</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">TOTAL:  </t>
   </si>
   <si>
     <t>REINSURANCE CEDED</t>
   </si>
   <si>
     <t>(1) NAME OF REINSURER*</t>
   </si>
   <si>
     <t>(3) PREMIUM CEDED</t>
   </si>
   <si>
-    <t>REINSURANCE RECOVERABLE ON</t>
-[...1 lines deleted...]
-  <si>
     <t>(8) TOTAL RECOV. (4+5+6+7)</t>
   </si>
   <si>
-    <t>REINSURANCE PAYABLE</t>
-[...4 lines deleted...]
-  <si>
     <t>(12) FUNDS HELD BY CO.</t>
   </si>
   <si>
     <t>(13) LETTERS OF CREDIT</t>
-  </si>
-[...13 lines deleted...]
-    <t>(10) OTHER AMTS DUE</t>
   </si>
   <si>
     <t xml:space="preserve">*If entity is an affiliate, add an asterisk (*) to their name. </t>
   </si>
   <si>
     <t>**If collateralized with trust fund, attach supporting documentation.</t>
   </si>
   <si>
     <t>UNPAID LOSSES &amp; LAE</t>
   </si>
   <si>
     <t>UNPAID LOSSES</t>
   </si>
   <si>
     <t>LINES OF BUSINESS</t>
   </si>
   <si>
     <t>(1)
 CASE BASIS
 DIRECT &amp; 
 ASSUMED</t>
   </si>
   <si>
     <t>(2)
 CASE BASIS
@@ -1218,76 +1036,68 @@
   <si>
     <t>h</t>
   </si>
   <si>
     <t>i</t>
   </si>
   <si>
     <t>j</t>
   </si>
   <si>
     <t>k</t>
   </si>
   <si>
     <t>l</t>
   </si>
   <si>
     <t>(col. 2 + 4 + 8 + 10 = p.2, line 6)</t>
   </si>
   <si>
     <t>LOSS &amp; LAE PAID AND INCURRED</t>
   </si>
   <si>
     <t>LOSSES</t>
   </si>
   <si>
-    <t>LOSSES PAID LESS SALVAGE</t>
-[...1 lines deleted...]
-  <si>
     <t>(5)
 NET LOSSES
 UNPAID
 CURRENT YEAR</t>
   </si>
   <si>
     <t>(6)
 NET LOSSES
 UNPAID
 PRIOR YEAR</t>
   </si>
   <si>
     <t>(7)
 NET LOSSES
 INCURRED
 4+5-6</t>
   </si>
   <si>
-    <t>(1)
-[...3 lines deleted...]
-  <si>
     <t>(3)
 REINSURANCE
 RECOVERED</t>
   </si>
   <si>
     <t>(4)
 NET PAYMENTS
 1+2-3</t>
   </si>
   <si>
     <t xml:space="preserve">a.  </t>
   </si>
   <si>
     <t>g.</t>
   </si>
   <si>
     <t>h.</t>
   </si>
   <si>
     <t>i.</t>
   </si>
   <si>
     <t>j.</t>
   </si>
   <si>
@@ -1299,154 +1109,132 @@
   <si>
     <t>(p.8, col.6)</t>
   </si>
   <si>
     <t>LOSS ADJUSTMENT EXPENSES</t>
   </si>
   <si>
     <t>(13)
 NET LAE
 UNPAID
 CURRENT YEAR</t>
   </si>
   <si>
     <t>(14)
 NET LAE
 UNPAID
 PRIOR YEAR</t>
   </si>
   <si>
     <t>(15)
 NET LAE
 INCURRED
 12+13-14</t>
   </si>
   <si>
-    <t>(9)
-[...8 lines deleted...]
-  <si>
     <t>(11)
 REINSURANCE
 RECOVERED</t>
   </si>
   <si>
     <t>(12)
 NET PAYMENTS
 9+10-11</t>
   </si>
   <si>
     <t>(p.8, col.12)</t>
   </si>
   <si>
     <t>(p.3, line 7)</t>
   </si>
   <si>
     <t>Location Held</t>
   </si>
   <si>
     <t>Cost</t>
   </si>
   <si>
     <t>* Include cash bank accounts. Each individual investment and account should be listed.</t>
   </si>
   <si>
     <t>CAPTIVE INSURANCE COMPANY</t>
   </si>
   <si>
     <t>State of:</t>
   </si>
   <si>
     <t>Captive City, State, Zip Code:</t>
   </si>
   <si>
     <t>Pure</t>
   </si>
   <si>
     <t>Industrial Insured</t>
   </si>
   <si>
     <t>Branch</t>
   </si>
   <si>
     <t>Protected Cell</t>
-  </si>
-[...4 lines deleted...]
-    <t>Annual Report for the Period Ended…....................................................................................................................................................</t>
   </si>
   <si>
     <t>(MM/DD/YYYY)</t>
   </si>
   <si>
     <t xml:space="preserve">Captive Street or Mailing Address:                        </t>
   </si>
   <si>
     <r>
       <t>OFFICERS</t>
     </r>
     <r>
       <rPr>
         <u/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t>(1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>DIRECTORS</t>
     </r>
     <r>
       <rPr>
         <u/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Aptos Display"/>
         <family val="2"/>
         <scheme val="major"/>
       </rPr>
       <t>(1)</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>License #.................................................................................................................................................................................................................</t>
   </si>
   <si>
     <t xml:space="preserve">President   </t>
   </si>
   <si>
     <t xml:space="preserve">Secretary   </t>
   </si>
   <si>
     <t xml:space="preserve">Treasurer   </t>
   </si>
   <si>
     <t>each for himself deposes and says that they are the above described officers of the said insurer, and that on the last day of the period presented, all of the herin described</t>
   </si>
   <si>
     <t>assets were the absolute property of said insurer, free and clear from any liens or claims thereon, except as stated, and that this annual statement, together with related</t>
   </si>
   <si>
     <t>exhibits, schedules, and explanations therein contained, annexed or referred to are a full and true statement of all the assets and liabilities and of the condition and affairs</t>
   </si>
   <si>
     <t xml:space="preserve">of said insurer as of the date presented, and of its income and deductions therefrom for the year ended on that date, according to the best of their presented, and of its </t>
   </si>
   <si>
     <t>income and deductions therefrom for the year ended on that date, according to the best of their information, knowledge, and belief, respectively.</t>
   </si>
@@ -1502,53 +1290,50 @@
   <si>
     <t>Fair Market Value</t>
   </si>
   <si>
     <t>Source of Valuation            (Self, SVO, NYSE)</t>
   </si>
   <si>
     <t>Cusip # (if applicable)</t>
   </si>
   <si>
     <t>Account # (if applicable)</t>
   </si>
   <si>
     <t>Rating                                              (SVO, S&amp;P)</t>
   </si>
   <si>
     <t>Issuer                                      (US Treasury, company, etc.)</t>
   </si>
   <si>
     <t>Type *                               (Bond, Cash, Stock, CD)</t>
   </si>
   <si>
     <t>pg.6</t>
   </si>
   <si>
-    <t>(7)                     NET    PREMIUMS WRITTEN              (3-4-5+6)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  2. Net Premiums Written</t>
   </si>
   <si>
     <t xml:space="preserve">  3. Net (Increase) Decrease In Unearned Premiums</t>
   </si>
   <si>
     <t xml:space="preserve">  4. Net Premiums Earned</t>
   </si>
   <si>
     <t xml:space="preserve"> 5. Other Insurance Income</t>
   </si>
   <si>
     <t xml:space="preserve">  6. Total Income (lines 4 &amp; 5)</t>
   </si>
   <si>
     <t xml:space="preserve">  7. Net Losses Incurred</t>
   </si>
   <si>
     <t xml:space="preserve">  8. Net Loss Adjustment Expenses Incurred</t>
   </si>
   <si>
     <t xml:space="preserve">  9. Other Underwriting Expenses</t>
   </si>
   <si>
     <t xml:space="preserve">12. Net Investment Income </t>
@@ -1871,53 +1656,50 @@
   <si>
     <t>What is the total number of open and active protected cells (not closed or dissolved)?</t>
   </si>
   <si>
     <t>Is this for a Sponsored Captive?</t>
   </si>
   <si>
     <t>Please select</t>
   </si>
   <si>
     <t>* This form is not required for non-sponsored captives.</t>
   </si>
   <si>
     <t>Participant Name</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Run-Off</t>
   </si>
   <si>
     <t>Is the protected cell financially solvent?</t>
   </si>
   <si>
-    <t>Owner Name                                                           (if different than Participant Name).</t>
-[...1 lines deleted...]
-  <si>
     <t>List each protected cell name                                    (active and disolved / closed).</t>
   </si>
   <si>
     <t>If the protected cell is not financially solvent, please provide a brief explanation below and follow up with a remedial plan sent to captive@iid.iowa.gov.</t>
   </si>
   <si>
     <t>pg.11</t>
   </si>
   <si>
     <t>DIFF.</t>
   </si>
   <si>
     <t>CROSS CHECK SHEET</t>
   </si>
   <si>
     <t>(p.6,C2 Reinsurance Assumed) = (p.7, C3 Premium Assumed)</t>
   </si>
   <si>
     <t>(p.8,line1,C6 Auto liability) = (p.9,line1,C5 Net losses unpaid)</t>
   </si>
   <si>
     <t>(p.8,line1,C12 Auto liability) = (p.9,line1,C13 Net LAE unpaid)</t>
   </si>
   <si>
     <t>(p.8,line3,C6 Professional liab) = (p.9,line3,C5 Net losses unpaid)</t>
@@ -2034,69 +1816,308 @@
     <t>(p.8,line6g,C12 All other lines(g)) = (p.9,line6g,C13 Net LAE unpaid)</t>
   </si>
   <si>
     <t>(p.8,line6h,C12 All other lines(h)) = (p.9,line6h,C13 Net LAE unpaid)</t>
   </si>
   <si>
     <t>(p.8,line6i,C12 All other lines(i)) = (p.9,line6i,C13 Net LAE unpaid)</t>
   </si>
   <si>
     <t>(p.8,line6j,C12 All other lines(j)) = (p.9,line6j,C13 Net LAE unpaid)</t>
   </si>
   <si>
     <t>(p.8,line6k,C12 All other lines(k)) = (p.9,line6k,C13 Net LAE unpaid)</t>
   </si>
   <si>
     <t>(p.8,line6l,C12 All other lines(l)) = (p.9,line6l,C13 Net LAE unpaid)</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>34. Total Capital and Surplus (page 3, line 26)</t>
   </si>
   <si>
     <t>26. Capital &amp; Surplus, end of current year (lines 19 to 25; page 2, line 34)</t>
+  </si>
+  <si>
+    <t>January 0, 1900
+ Current</t>
+  </si>
+  <si>
+    <t>December 31, 3798
+ Prior</t>
+  </si>
+  <si>
+    <t>Assets</t>
+  </si>
+  <si>
+    <t>Liabilities, Capital and Surplus</t>
+  </si>
+  <si>
+    <t>Statement of Income</t>
+  </si>
+  <si>
+    <t>Capital and Surplus Account</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>January 0, 1900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(1)
+DIRECT BUSINESS
+Affiliated </t>
+  </si>
+  <si>
+    <t>(1)
+DIRECT BUSINESS
+Unaffiliated</t>
+  </si>
+  <si>
+    <t>(2)
+REINSURANCE
+ASSUMED
+Affiliated</t>
+  </si>
+  <si>
+    <t>(2)
+REINSURANCE
+ASSUMED
+Unaffiliated</t>
+  </si>
+  <si>
+    <t>(3)
+TOTAL GROSS PREMIUM WRITTEN 
+(1+2)</t>
+  </si>
+  <si>
+    <t>(4)
+PREMIUMS ACCT'D FOR BY DEPOSIT METHOD</t>
+  </si>
+  <si>
+    <t>(5)
+REINSURANCE CEDED</t>
+  </si>
+  <si>
+    <t>(7)
+NET PREMIUMS WRITTEN
+(3-4-5+6)</t>
+  </si>
+  <si>
+    <t>(6)
+REINSURANCE ACCT'D FOR BY DEPOSIT METHOD</t>
+  </si>
+  <si>
+    <t>REINSURANCE RECOVERABLE ON
+(4) PAID LOSS/LAE</t>
+  </si>
+  <si>
+    <t>REINSURANCE RECOVERABLE ON
+(5) CASE LOSS/LAE</t>
+  </si>
+  <si>
+    <t>REINSURANCE RECOVERABLE ON
+(6) IBNR LOSS/LAE</t>
+  </si>
+  <si>
+    <t>REINSURANCE RECOVERABLE ON
+(7) UNEARNED PREMIUM</t>
+  </si>
+  <si>
+    <t>REINSURANCE PAYABLE
+(9) CEDED BALANCES</t>
+  </si>
+  <si>
+    <t>REINSURANCE PAYABLE
+(10) OTHER AMTS DUE</t>
+  </si>
+  <si>
+    <t>(11) NET AMT RECOV.**
+(8-9-10)</t>
+  </si>
+  <si>
+    <t>REINSURANCE ON
+(4) PAID LOSS/LAE</t>
+  </si>
+  <si>
+    <t>REINSURANCE ON
+(5) KNOWN LOSS/LAE</t>
+  </si>
+  <si>
+    <t>LINE NUMBER</t>
+  </si>
+  <si>
+    <t>LOSSES PAID LESS SALVAGE
+(1)
+DIRECT
+BUSINESS</t>
+  </si>
+  <si>
+    <t>LOSSES PAID LESS SALVAGE
+(2)
+REINSURANCE
+ASSUMED</t>
+  </si>
+  <si>
+    <t>LOSSES PAID LESS SALVAGE
+(9)
+DIRECT
+BUSINESS</t>
+  </si>
+  <si>
+    <t>LOSSES PAID LESS SALVAGE
+(10)
+REINSURANCE
+ASSUMED</t>
+  </si>
+  <si>
+    <t>Owner Name
+(if different than Participant Name).</t>
+  </si>
+  <si>
+    <t>Number</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>License #</t>
+  </si>
+  <si>
+    <t>Organized under the laws of the State of</t>
+  </si>
+  <si>
+    <t>Captive Company Name</t>
+  </si>
+  <si>
+    <t>Annual Report for the Period Ended</t>
+  </si>
+  <si>
+    <t>[INSERT DATE HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT DATE LICENSED HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT FISCAL YEAR END HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT STREET OR MAILING ADDRESS HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT CITY, STATE, &amp; ZIP CODE HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT NAME HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT PHONE NUMBER HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT EMAIL HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT PERIOD END HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT COMPANY NAME HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT STATE HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT LICENSE NUMBER HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT PRESIDENT NAME HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT SECRETARY NAME HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT TREASURER NAME HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT VICE PRESIDENT NAME HERE]</t>
+  </si>
+  <si>
+    <t>Treasurer (Signature) (or other similar financial position)</t>
+  </si>
+  <si>
+    <t>[INSERT COUNTY OR CITY HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT YEAR AND MONTH HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT DAY HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT EXPIRY DATE HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT EXPLANATION HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT FIRM HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT ADDRESS HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT TOTAL AMOUNT OF ANNUAL DISCOUNT HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT TOTAL NUMBER OF CELLS HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT TOTAL NUMBER OF SEPARATE ACCOUNTS HERE]</t>
+  </si>
+  <si>
+    <t>[INSERT DIRECTOR NAMES HERE]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="10">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="m/d/yyyy;@"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="50" x14ac:knownFonts="1">
+  <fonts count="53" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Courier"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Aptos Display"/>
@@ -2228,57 +2249,50 @@
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="26"/>
       <color theme="1"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -2379,99 +2393,126 @@
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <u/>
       <sz val="18"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-      <color theme="0"/>
+      <sz val="15"/>
+      <color theme="3"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="16"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="153">
+  <borders count="146">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
@@ -2491,121 +2532,88 @@
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...20 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -2638,246 +2646,155 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right/>
-[...9 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
-      </bottom>
-[...11 lines deleted...]
-        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...22 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="double">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="8"/>
-[...13 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...26 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="dashed">
         <color indexed="8"/>
       </top>
@@ -3019,94 +2936,51 @@
         <color indexed="64"/>
       </right>
       <top style="dashed">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="dashed">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right style="thin">
-[...26 lines deleted...]
-      </left>
       <right/>
-      <top style="thin">
-[...13 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="dashed">
         <color auto="1"/>
       </top>
       <bottom style="dashed">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -3162,85 +3036,50 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...33 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -3554,63 +3393,50 @@
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -3842,274 +3668,107 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...35 lines deleted...]
-      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...61 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="55"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
-      <right style="thick">
-[...39 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...24 lines deleted...]
-      </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="55"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
@@ -4117,2332 +3776,5867 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="55"/>
       </top>
       <bottom style="thin">
         <color indexed="55"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="55"/>
       </top>
       <bottom style="thin">
         <color indexed="55"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
-      <right style="thick">
-[...110 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
-[...89 lines deleted...]
-      <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="dashed">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="dashed">
+        <color indexed="8"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="dashed">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="dashed">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="dashed">
+        <color indexed="8"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="dashed">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="55"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="55"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="55"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="55"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="55"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="55"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="55"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="55"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="55"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="55"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="55"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="55"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="34" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="34" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="33" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="33" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="33" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="108" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="109" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="620">
+  <cellXfs count="562">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
-[...21 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="71" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="55" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="76" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="60" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="57" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="44" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="57" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="58" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="59" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="60" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="61" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="4" borderId="65" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="77" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="78" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="69" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="75" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="70" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="79" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="71" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="41" fontId="16" fillId="4" borderId="81" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="78" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="94" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="80" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="76" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="83" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="95" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="84" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="92" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="81" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="96" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="85" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="95" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="84" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="97" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="86" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="93" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="82" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="100" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="101" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="89" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="98" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="87" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="102" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="101" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="89" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="103" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="90" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="99" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="88" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="65" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="106" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="91" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="92" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="93" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="104" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="64" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="106" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="96" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="2" fillId="4" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="107" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="108" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="109" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="2" borderId="60" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="96" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="4" borderId="60" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="110" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="41" fontId="0" fillId="4" borderId="60" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="100" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="100" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="101" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="121" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="4" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="71" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="101" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="2" borderId="71" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...39 lines deleted...]
-    <xf numFmtId="37" fontId="5" fillId="0" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="10" fontId="5" fillId="0" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="0" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="0" borderId="143" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="142" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="37" fontId="15" fillId="4" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="15" fillId="4" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="41" fontId="5" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="5" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="5" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="5" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="37" fontId="45" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="44" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="37" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
     <xf numFmtId="37" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="37" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="37" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="2" borderId="142" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="37" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="5" fontId="42" fillId="0" borderId="62" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="167" fontId="43" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="42" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="2" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="5" fillId="2" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="143" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="105" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="37" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="37" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="37" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="37" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="3" borderId="54" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="55" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="54" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="82" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="66" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="83" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="67" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="84" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="68" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="85" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="69" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="81" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="65" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="4" borderId="78" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="4" borderId="62" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="4" borderId="79" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="4" borderId="63" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="4" borderId="80" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="4" borderId="64" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="4" borderId="77" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="4" borderId="61" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="4" borderId="81" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="4" borderId="65" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="82" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="66" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="83" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="67" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="84" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="68" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="86" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="70" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="87" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="71" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="88" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="72" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="85" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="69" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="81" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="65" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="143" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="105" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="5" fontId="3" fillId="2" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="56" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="56" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="56" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="51" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="47" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="50" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="46" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="113" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="4" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="115" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="4" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="4" borderId="117" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="118" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="118" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="2" borderId="121" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="2" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="2" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="37" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="8" fillId="2" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="41" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="124" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="125" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="126" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="127" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="103" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="128" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="129" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="129" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="130" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="4" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="47" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="52" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="57" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="4" borderId="131" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="4" borderId="46" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="4" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="79" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="78" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="75" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="76" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="47" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="45" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="42" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="80" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="86" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="90" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="77" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="83" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="49" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="77" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="74" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="74" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="44" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="132" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="104" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="73" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="123" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="24" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="41" fontId="2" fillId="4" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="41" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="105" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="133" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="134" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="2" borderId="134" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="133" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="2" borderId="135" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="4" borderId="57" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="136" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="4" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="2" borderId="52" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="4" borderId="57" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="137" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="138" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="139" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="140" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="96" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="141" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="2" borderId="142" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="143" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="144" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="144" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="144" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="143" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="148" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="143" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="148" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="148" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="149" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="15" fillId="4" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="145" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="45" fillId="3" borderId="15" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="37" fontId="45" fillId="3" borderId="16" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="37" fontId="45" fillId="3" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="45" fillId="3" borderId="18" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="45" fillId="3" borderId="8" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="45" fillId="3" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="45" fillId="3" borderId="19" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="18" fillId="3" borderId="10" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="18" fillId="3" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="18" fillId="3" borderId="19" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="37" fontId="48" fillId="3" borderId="11" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="3" borderId="41" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="5" fontId="41" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="5" fontId="41" fillId="0" borderId="92" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="5" fontId="41" fillId="0" borderId="15" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="149" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="48" fillId="3" borderId="14" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="150" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
-    </xf>
-[...93 lines deleted...]
-      <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="37" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="18" fillId="3" borderId="14" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...78 lines deleted...]
-    <xf numFmtId="37" fontId="18" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="18" fillId="3" borderId="15" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="18" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="18" fillId="3" borderId="16" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="18" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="48" fillId="3" borderId="10" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="46" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="45" fillId="3" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="46" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="45" fillId="3" borderId="19" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="46" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="45" fillId="3" borderId="10" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="46" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="48" fillId="3" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="46" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...18 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="37" fontId="48" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="5" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...119 lines deleted...]
-    <xf numFmtId="37" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="3" borderId="103" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="3" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="2" borderId="134" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="3" borderId="98" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="2" borderId="135" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="3" borderId="99" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="55" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="58" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="42" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="59" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="91" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="46" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="56" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="43" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="57" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="60" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="3" borderId="41" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="66" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="3" borderId="5" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="119" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="55" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="3" borderId="42" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="58" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="3" borderId="74" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="59" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="3" borderId="4" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="61" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="3" borderId="43" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="62" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="3" borderId="41" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="56" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="5" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="42" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="74" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="4" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="43" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="96" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...82 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="54" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="55" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="91" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="3" borderId="56" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="26" fillId="3" borderId="41" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="54" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="26" fillId="3" borderId="5" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="26" fillId="3" borderId="42" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="55" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="26" fillId="3" borderId="74" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="58" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="26" fillId="3" borderId="4" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="26" fillId="3" borderId="43" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="59" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="51" fillId="3" borderId="41" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="54" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="60" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="51" fillId="3" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="60" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="58" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="51" fillId="3" borderId="42" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="72" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="51" fillId="3" borderId="74" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="51" fillId="3" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="51" fillId="3" borderId="43" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="41" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="5" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="42" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="74" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="4" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="43" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...83 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="57" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="37" fontId="52" fillId="3" borderId="83" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="2" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="37" fontId="52" fillId="3" borderId="86" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection hidden="1"/>
-[...53 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="11">
     <cellStyle name="Comma" xfId="6" builtinId="3"/>
     <cellStyle name="Currency" xfId="7" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="3" xr:uid="{B291C79E-0CA9-4A87-B3AF-24F8133D23FE}"/>
+    <cellStyle name="Heading 1" xfId="9" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="10" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Hyperlink" xfId="5" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{31C6A6C6-C015-4A7E-B442-002D410FEE44}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{ACE1E564-E36B-4CFF-A8ED-964FD98FB9E0}"/>
     <cellStyle name="Percent" xfId="8" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="4" xr:uid="{5B93468B-02BC-4DE2-AEDE-023D96B05C0B}"/>
   </cellStyles>
-  <dxfs count="1">
+  <dxfs count="144">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="64"/>
+        </top>
+        <bottom style="dashed">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="dashed">
+          <color indexed="64"/>
+        </top>
+        <bottom style="dashed">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="hair">
+          <color indexed="64"/>
+        </top>
+        <bottom style="hair">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="hair">
+          <color indexed="64"/>
+        </top>
+        <bottom style="hair">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color auto="1"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="hair">
+          <color indexed="64"/>
+        </top>
+        <bottom style="hair">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="hair">
+          <color indexed="64"/>
+        </top>
+        <bottom style="hair">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color auto="1"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color auto="1"/>
+        </top>
+        <bottom style="medium">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="hair">
+          <color indexed="64"/>
+        </top>
+        <bottom style="hair">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="hair">
+          <color indexed="64"/>
+        </top>
+        <bottom style="hair">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color auto="1"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="hair">
+          <color indexed="64"/>
+        </top>
+        <bottom style="hair">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="hair">
+          <color indexed="64"/>
+        </top>
+        <bottom style="hair">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color auto="1"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="1" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="1" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color auto="1"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="1" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="1" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color auto="1"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="23"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="23"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="23"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="23"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="23"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="23"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="1"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="hair">
+          <color indexed="64"/>
+        </top>
+        <bottom style="hair">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="32" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="32" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="55"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="55"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thick">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thick">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF92D050"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF363636"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="9" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color auto="1"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF363636"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color auto="1"/>
+        </left>
+        <right/>
+        <top style="medium">
+          <color auto="1"/>
+        </top>
+        <bottom style="medium">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color auto="1"/>
+        </top>
+        <bottom style="medium">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color auto="1"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color auto="1"/>
+        </top>
+        <bottom style="medium">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color auto="1"/>
+        </left>
+        <right/>
+        <top style="medium">
+          <color auto="1"/>
+        </top>
+        <bottom style="medium">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="medium">
+          <color auto="1"/>
+        </right>
+        <top style="medium">
+          <color auto="1"/>
+        </top>
+        <bottom style="medium">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="medium">
+          <color auto="1"/>
+        </top>
+        <bottom style="medium">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="8"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="dashed">
+          <color indexed="8"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="8"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="8"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="8"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="8"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="dashed">
+          <color indexed="8"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="8"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="8"/>
+        </left>
+        <top style="thin">
+          <color indexed="8"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="8"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="dashed">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="8"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="8"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="8"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="8"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="8"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="8"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="8"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="8"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="8"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="8"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="33" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="8"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <numFmt numFmtId="5" formatCode="#,##0_);\(#,##0\)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="8"/>
+        </left>
+        <right/>
+        <top style="dashed">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Aptos Display"/>
+        <family val="2"/>
+        <scheme val="major"/>
+      </font>
+      <protection locked="0" hidden="0"/>
+    </dxf>
   </dxfs>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Custom" pivot="0" count="0" xr9:uid="{D9F2CCC4-F856-4025-AEF1-859A2AD49E12}"/>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>669257</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="A picture containing graphical user interface&#10;&#10;Description automatically generated">
+        <xdr:cNvPr id="2" name="Picture 1" descr="Logo of Iowa Insurance Division. Governor Kim Reynolds. Doug Ommen, Insurance Commissioner.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D34895C-C38A-202F-7334-3F4694499136}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="4044" t="17369" r="43260" b="13153"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="38100" y="28575"/>
           <a:ext cx="4095750" cy="952500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{43578F8B-19D7-4DA7-8EA1-2190B6FD169F}" name="(2) Balance Sheet_$A$6" displayName="_2__Balance_Sheet__A_6" ref="A6:C34" totalsRowShown="0" dataDxfId="143" tableBorderDxfId="142">
+  <autoFilter ref="A6:C34" xr:uid="{43578F8B-19D7-4DA7-8EA1-2190B6FD169F}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{8D9B047A-E1FF-47C0-9E04-859A704123BB}" name="Assets" dataDxfId="141"/>
+    <tableColumn id="2" xr3:uid="{CB3B19A3-1959-4E1E-AD1C-CD59F1043E42}" name="January 0, 1900_x000a_ Current" dataDxfId="140"/>
+    <tableColumn id="3" xr3:uid="{05E2E359-F929-407C-ACBD-68ECF9E17881}" name="December 31, 3798_x000a_ Prior" dataDxfId="139"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{BE311170-6259-4BD5-981A-6297F70FFBD6}" name="(7) Reinsurance_$A$9" displayName="_7__Reinsurance__A_9" ref="A9:M23" totalsRowShown="0" headerRowDxfId="90" dataDxfId="89" tableBorderDxfId="88" headerRowCellStyle="Normal 2 2" dataCellStyle="Normal 2 2">
+  <autoFilter ref="A9:M23" xr:uid="{BE311170-6259-4BD5-981A-6297F70FFBD6}"/>
+  <tableColumns count="13">
+    <tableColumn id="1" xr3:uid="{DE31E7AD-79D6-4F6D-9C3F-998824CF2DD7}" name="(1) NAME OF REINSURED*" dataDxfId="87" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="2" xr3:uid="{F992E421-7BC8-4F02-905D-6AED00F3AA06}" name="(2) ID Number" dataDxfId="86" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="3" xr3:uid="{33E139F0-281B-43A6-AC81-98EF6D7FAF05}" name="(3) ASSUMED PREMIUM" dataDxfId="85" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="4" xr3:uid="{DC455618-0292-4B5B-9488-D94FA51F66DF}" name="REINSURANCE ON_x000a_(4) PAID LOSS/LAE" dataDxfId="84" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="5" xr3:uid="{82D62CED-0A81-41A7-9C16-551CF289E9C1}" name="REINSURANCE ON_x000a_(5) KNOWN LOSS/LAE" dataDxfId="83" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="6" xr3:uid="{BAACFCCF-267A-40E5-B72D-CCC7DFAE56D6}" name="(6) TOTAL    (4+5)" dataDxfId="82" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="7" xr3:uid="{B581F499-12CA-46D0-B70D-671FBCE1F269}" name="(7) CONTIN. COMM. PAYABLE" dataDxfId="81" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="8" xr3:uid="{7222FCAC-063E-43F8-8D33-520B99120C1A}" name="(8) ASSUMED PREMIUMS RECEIVABLE" dataDxfId="80" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="9" xr3:uid="{FA5F9788-7A3B-4B87-806B-02DF2CBBC456}" name="(9) UNEARNED PREMIUM" dataDxfId="79" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="10" xr3:uid="{59308620-D35B-4C99-A0D7-2C6B73FBD8DE}" name="(10) FUNDS HELD BY REINSURED" dataDxfId="78" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="11" xr3:uid="{C34CCE19-C48C-43D0-AEB4-3823B8FD3EE7}" name="(11) LOC POSTED" dataDxfId="77" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="12" xr3:uid="{191FA00E-7013-4650-945C-A31AB9121567}" name="(12) ASSETS PLEDGED TO SECURE LOC" dataDxfId="76" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="13" xr3:uid="{989B8170-B75E-4114-9390-265BA4F4D19B}" name="(13) AMOUNT HELD IN TRUST" dataDxfId="75" dataCellStyle="Normal 2 2"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{8995435B-72F9-4168-A234-71405D0D0399}" name="(7) Reinsurance_$A$28" displayName="_7__Reinsurance__A_28" ref="A28:M42" totalsRowShown="0" headerRowDxfId="74" tableBorderDxfId="73" headerRowCellStyle="Normal 2 2">
+  <autoFilter ref="A28:M42" xr:uid="{8995435B-72F9-4168-A234-71405D0D0399}"/>
+  <tableColumns count="13">
+    <tableColumn id="1" xr3:uid="{15882AB9-650B-4845-BEC2-9C9AE7466D1E}" name="(1) NAME OF REINSURER*" dataDxfId="72" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="2" xr3:uid="{341B42B6-D24D-4A3A-A77A-AAEA56D5F6E4}" name="(2) ID Number" dataDxfId="71" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="3" xr3:uid="{3BF18601-8874-4375-B87C-EB666CD47CDF}" name="(3) PREMIUM CEDED" dataDxfId="70" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="4" xr3:uid="{10C490C7-DD01-447F-B95F-0B36B38EA528}" name="REINSURANCE RECOVERABLE ON_x000a_(4) PAID LOSS/LAE" dataDxfId="69" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="5" xr3:uid="{A7A35EE9-81DC-4988-8642-198CAF88A8DF}" name="REINSURANCE RECOVERABLE ON_x000a_(5) CASE LOSS/LAE" dataDxfId="68" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="6" xr3:uid="{B56C39A9-AC0A-4E2D-A051-4211A313BE54}" name="REINSURANCE RECOVERABLE ON_x000a_(6) IBNR LOSS/LAE" dataDxfId="67" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="7" xr3:uid="{B1FEEBD5-FA7B-4774-8178-0644B3E4D2F5}" name="REINSURANCE RECOVERABLE ON_x000a_(7) UNEARNED PREMIUM" dataDxfId="66" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="8" xr3:uid="{8AA3B176-4EDF-4DE6-8C0C-211A326590A7}" name="(8) TOTAL RECOV. (4+5+6+7)" dataDxfId="65" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="9" xr3:uid="{BAC07E48-0826-4BFF-969F-98A92099CD17}" name="REINSURANCE PAYABLE_x000a_(9) CEDED BALANCES" dataDxfId="64" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="10" xr3:uid="{54EEA8AF-99BA-424D-B173-D3C89DCFF95B}" name="REINSURANCE PAYABLE_x000a_(10) OTHER AMTS DUE" dataDxfId="63" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="11" xr3:uid="{8805B871-BDC0-48A1-ADD0-8A14A9F14AA3}" name="(11) NET AMT RECOV.**_x000a_(8-9-10)" dataDxfId="62" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="12" xr3:uid="{5ACFCFAF-2160-41B5-887A-41E395340A31}" name="(12) FUNDS HELD BY CO." dataDxfId="61" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="13" xr3:uid="{479E06DD-DF7E-4841-9568-2283F885F352}" name="(13) LETTERS OF CREDIT" dataDxfId="60" dataCellStyle="Normal 2 2"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{DD72A6B6-081A-4686-90C0-EC1202FC43BF}" name="(8) Unpaid Losses &amp; LAE_$A$12" displayName="_8__Unpaid_Losses___LAE__A_12" ref="A12:H31" totalsRowShown="0" headerRowDxfId="59" dataDxfId="58" tableBorderDxfId="57">
+  <autoFilter ref="A12:H31" xr:uid="{DD72A6B6-081A-4686-90C0-EC1202FC43BF}"/>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{07BD2EA6-398B-47A7-9FB9-129A30D9A508}" name="LINE NUMBER" dataDxfId="56"/>
+    <tableColumn id="2" xr3:uid="{1965634B-0AD7-4E6D-8F9F-8B638CB3EFC4}" name="LINES OF BUSINESS" dataDxfId="55"/>
+    <tableColumn id="3" xr3:uid="{FF47EA06-22E6-4EE2-88FB-2B3DF9EF1894}" name="(1)_x000a_CASE BASIS_x000a_DIRECT &amp; _x000a_ASSUMED" dataDxfId="54"/>
+    <tableColumn id="4" xr3:uid="{41CBA367-4E2A-4637-A215-33040B97351F}" name="(2)_x000a_CASE BASIS_x000a_REINSURANCE_x000a_RECOVERABLE" dataDxfId="53"/>
+    <tableColumn id="5" xr3:uid="{33A9E67F-C35B-4885-99F7-3ED851ECF651}" name="(3)_x000a_IBNR" dataDxfId="52"/>
+    <tableColumn id="6" xr3:uid="{3BAA610C-31A2-4DDF-85D0-862655B8EE5C}" name="(4)_x000a_IBNR_x000a_REINSURANCE_x000a_RECOVERABLE" dataDxfId="51"/>
+    <tableColumn id="7" xr3:uid="{99F37AFD-C7D8-4BE6-B1C0-DDAA014365F1}" name="(5)_x000a_DISCOUNT" dataDxfId="50"/>
+    <tableColumn id="8" xr3:uid="{78461678-6E5F-4514-AEAE-AB9584DCD849}" name="(6)_x000a_NET LOSSES_x000a_UNPAID_x000a_1-2+3-4-5" dataDxfId="49" dataCellStyle="Currency 2"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{43A3E244-23F7-4E36-9C42-1E50CEEE3622}" name="(8) Unpaid Losses &amp; LAE_$A$36" displayName="_8__Unpaid_Losses___LAE__A_36" ref="A36:H55" totalsRowShown="0" headerRowDxfId="48" dataDxfId="47" tableBorderDxfId="46">
+  <autoFilter ref="A36:H55" xr:uid="{43A3E244-23F7-4E36-9C42-1E50CEEE3622}"/>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{2D13C408-1606-44A8-BB3C-124252318CB7}" name="LINE NUMBER" dataDxfId="45"/>
+    <tableColumn id="2" xr3:uid="{0156B2DA-728E-4409-AD20-D0B784D96AD9}" name="LINES OF BUSINESS" dataDxfId="44"/>
+    <tableColumn id="3" xr3:uid="{D3175037-32BA-4CE6-AF0F-A6E19544D35D}" name="(7)_x000a_CASE BASIS_x000a_DIRECT &amp; _x000a_ASSUMED" dataDxfId="43"/>
+    <tableColumn id="4" xr3:uid="{27093490-A9D4-470E-A895-79A8E6D57DE7}" name="(8)_x000a_CASE BASIS_x000a_REINSURANCE_x000a_RECOVERABLE" dataDxfId="42"/>
+    <tableColumn id="5" xr3:uid="{94D36680-6310-47E7-AD79-FCD965C58511}" name="(9)_x000a_IBNR" dataDxfId="41"/>
+    <tableColumn id="6" xr3:uid="{08364514-E1E8-4E23-A917-1D9B9CA50185}" name="(10)_x000a_IBNR_x000a_REINSURANCE_x000a_RECOVERABLE" dataDxfId="40"/>
+    <tableColumn id="7" xr3:uid="{B043ACAB-6D37-4046-B698-0110765E4A16}" name="(11)_x000a_DISCOUNT" dataDxfId="39"/>
+    <tableColumn id="8" xr3:uid="{B51CD3A0-D678-403E-A57F-F582153551E6}" name="(12)_x000a_NET LAE_x000a_UNPAID_x000a_7-8+9-10-11" dataDxfId="38" dataCellStyle="Currency 2"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{5FC06ED0-1990-4562-B869-B38F945BBAA5}" name="(9) Loss &amp; LAE Paid &amp; Incurred_$A$12" displayName="_9__Loss___LAE_Paid___Incurred__A_12" ref="A12:I31" totalsRowShown="0" headerRowDxfId="37" headerRowBorderDxfId="36" tableBorderDxfId="35">
+  <autoFilter ref="A12:I31" xr:uid="{5FC06ED0-1990-4562-B869-B38F945BBAA5}"/>
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{CB8069D5-DA34-4574-848D-36B3B1D6982F}" name="LINE NUMBER" dataDxfId="34"/>
+    <tableColumn id="2" xr3:uid="{15F959A6-4E17-4ECD-9B83-3E9E47E74B4A}" name="LINES OF BUSINESS" dataDxfId="33"/>
+    <tableColumn id="3" xr3:uid="{BA868DCE-62E8-4593-AFAF-868D4BD202EF}" name="LOSSES PAID LESS SALVAGE_x000a_(1)_x000a_DIRECT_x000a_BUSINESS" dataDxfId="32"/>
+    <tableColumn id="4" xr3:uid="{8F627E94-FC12-4345-98A8-49A13B6C3A4D}" name="LOSSES PAID LESS SALVAGE_x000a_(2)_x000a_REINSURANCE_x000a_ASSUMED" dataDxfId="31"/>
+    <tableColumn id="5" xr3:uid="{44E36669-7378-4AEB-A330-700A8D20DE90}" name="(3)_x000a_REINSURANCE_x000a_RECOVERED" dataDxfId="30"/>
+    <tableColumn id="6" xr3:uid="{D3841C3D-219F-4711-938A-176577DF5F83}" name="(4)_x000a_NET PAYMENTS_x000a_1+2-3" dataDxfId="29"/>
+    <tableColumn id="7" xr3:uid="{221E178F-46A8-410A-8F25-6B53196E1D9D}" name="(5)_x000a_NET LOSSES_x000a_UNPAID_x000a_CURRENT YEAR" dataDxfId="28"/>
+    <tableColumn id="8" xr3:uid="{59D3E489-A64E-4EB4-B9D3-13CCAE162BD4}" name="(6)_x000a_NET LOSSES_x000a_UNPAID_x000a_PRIOR YEAR" dataDxfId="27"/>
+    <tableColumn id="9" xr3:uid="{1136FE46-67D6-4827-B276-E2FE15CFCE78}" name="(7)_x000a_NET LOSSES_x000a_INCURRED_x000a_4+5-6" dataDxfId="26"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="14" xr:uid="{9519E9FF-5CEC-4AA3-87DD-1904E4FE2856}" name="(9) Loss &amp; LAE Paid &amp; Incurred_$A$36" displayName="_9__Loss___LAE_Paid___Incurred__A_36" ref="A36:I55" totalsRowShown="0" headerRowDxfId="25" dataDxfId="24" tableBorderDxfId="23">
+  <autoFilter ref="A36:I55" xr:uid="{9519E9FF-5CEC-4AA3-87DD-1904E4FE2856}"/>
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{E3AD866B-FFD6-4556-9F46-E677C8BFEE1F}" name="LINE NUMBER" dataDxfId="22"/>
+    <tableColumn id="2" xr3:uid="{801FA691-88AA-49DD-B7E8-56D4D7C6B46D}" name="LINES OF BUSINESS" dataDxfId="21"/>
+    <tableColumn id="3" xr3:uid="{8807B4B8-742E-42E7-AF47-04FBAFBC18AD}" name="LOSSES PAID LESS SALVAGE_x000a_(9)_x000a_DIRECT_x000a_BUSINESS" dataDxfId="20"/>
+    <tableColumn id="4" xr3:uid="{90D59930-9D26-44D0-873C-2B02F2180149}" name="LOSSES PAID LESS SALVAGE_x000a_(10)_x000a_REINSURANCE_x000a_ASSUMED" dataDxfId="19"/>
+    <tableColumn id="5" xr3:uid="{84851EF9-4A40-4FCD-9720-A5D8468EF489}" name="(11)_x000a_REINSURANCE_x000a_RECOVERED" dataDxfId="18"/>
+    <tableColumn id="6" xr3:uid="{E651C178-ED78-4E35-9D06-CFA7EC14EE50}" name="(12)_x000a_NET PAYMENTS_x000a_9+10-11" dataDxfId="17"/>
+    <tableColumn id="7" xr3:uid="{760FEB4E-D8C6-45A6-A657-DADB8B9D4DD0}" name="(13)_x000a_NET LAE_x000a_UNPAID_x000a_CURRENT YEAR" dataDxfId="16"/>
+    <tableColumn id="8" xr3:uid="{4A006DF6-3228-428A-84CA-00DF290161C5}" name="(14)_x000a_NET LAE_x000a_UNPAID_x000a_PRIOR YEAR" dataDxfId="15"/>
+    <tableColumn id="9" xr3:uid="{BEA9AF66-FEF2-4E3A-B283-F41AF7B0EFFE}" name="(15)_x000a_NET LAE_x000a_INCURRED_x000a_12+13-14" dataDxfId="14"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="16" xr:uid="{E025F4BB-3B19-43B9-9672-1512A69E965D}" name="(10) Protected Cell Information_$A$14" displayName="_10__Protected_Cell_Information__A_14" ref="A14:H64" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12" tableBorderDxfId="11">
+  <autoFilter ref="A14:H64" xr:uid="{E025F4BB-3B19-43B9-9672-1512A69E965D}"/>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{CD662670-0B72-4FF4-9424-9793A7A1E0A4}" name="Number"/>
+    <tableColumn id="2" xr3:uid="{E603E85E-2DBC-466E-9824-48843552235B}" name="List each protected cell name                                    (active and disolved / closed)." dataDxfId="10"/>
+    <tableColumn id="3" xr3:uid="{94FB6A06-15C5-4C7B-A062-2E73CCF4EDD7}" name="Participant Name" dataDxfId="9"/>
+    <tableColumn id="4" xr3:uid="{29A232FC-4832-4715-ACA1-D4D5010EDA8C}" name="Owner Name_x000a_(if different than Participant Name)." dataDxfId="8"/>
+    <tableColumn id="5" xr3:uid="{93CEC2A7-D216-43AF-9E8E-8F791B89AE7E}" name="Status" dataDxfId="7"/>
+    <tableColumn id="6" xr3:uid="{0384BCE2-3E61-4F96-95C1-8D3C13F5E233}" name="Run-Off" dataDxfId="6"/>
+    <tableColumn id="7" xr3:uid="{9A345231-6542-42A6-90B4-1197BB38A525}" name="Is the protected cell financially solvent?" dataDxfId="5"/>
+    <tableColumn id="8" xr3:uid="{45AE23E8-2BDF-4A23-BF84-9DA8946C7CFD}" name="If the protected cell is not financially solvent, please provide a brief explanation below and follow up with a remedial plan sent to captive@iid.iowa.gov." dataDxfId="4"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="17" xr:uid="{7932289C-4195-4599-8DE2-1625C98DB86C}" name="Cross check_$A$6" displayName="Cross_check__A_6" ref="A6:C51" totalsRowShown="0" tableBorderDxfId="3">
+  <autoFilter ref="A6:C51" xr:uid="{7932289C-4195-4599-8DE2-1625C98DB86C}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{64B16230-DC87-451D-845F-6696FFDFC9F8}" name="Number"/>
+    <tableColumn id="2" xr3:uid="{EB94E03E-86B6-4BDC-BA0D-81201FE6F728}" name="Item" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{01E01A0C-F255-4D19-9646-2587509484D2}" name="DIFF." dataDxfId="1"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{0C42DEC9-2E97-44BF-A308-D1A2A800A6C2}" name="(2) Balance Sheet_$A$37" displayName="_2__Balance_Sheet__A_37" ref="A37:C64" totalsRowShown="0" tableBorderDxfId="138">
+  <autoFilter ref="A37:C64" xr:uid="{0C42DEC9-2E97-44BF-A308-D1A2A800A6C2}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{D6C004D7-6268-46D7-9F30-03487B1E6E9E}" name="Liabilities, Capital and Surplus"/>
+    <tableColumn id="2" xr3:uid="{A9F0DC07-DCF7-414B-9762-C4CCD66BD001}" name="January 0, 1900_x000a_ Current" dataDxfId="137"/>
+    <tableColumn id="3" xr3:uid="{3EBA6179-CC12-4669-AFD6-334E02AEC098}" name="December 31, 3798_x000a_ Prior" dataDxfId="136"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{83BE6C60-3B5D-4A94-A168-FFC908A37B0B}" name="(3) Income Statement_$A$6" displayName="_3__Income_Statement__A_6" ref="A6:C28" totalsRowShown="0">
+  <autoFilter ref="A6:C28" xr:uid="{83BE6C60-3B5D-4A94-A168-FFC908A37B0B}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{2F0DAA0D-34A0-4632-B2AE-D00CC84410DA}" name="Statement of Income" dataDxfId="135"/>
+    <tableColumn id="2" xr3:uid="{AF89E7ED-EE74-4776-9C8F-440065C8CE55}" name="January 0, 1900_x000a_ Current" dataDxfId="134"/>
+    <tableColumn id="3" xr3:uid="{1737E3FD-EDA3-4D2C-B9A8-56A91FA0A5B8}" name="December 31, 3798_x000a_ Prior" dataDxfId="133"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{C154C04E-DEF5-472A-8B4E-D8CF06F374E4}" name="(3) Income Statement_$A$33" displayName="_3__Income_Statement__A_33" ref="A33:C45" totalsRowShown="0" tableBorderDxfId="132">
+  <autoFilter ref="A33:C45" xr:uid="{C154C04E-DEF5-472A-8B4E-D8CF06F374E4}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{C9C11650-8B36-4D97-B41F-DF4F55CA8D8D}" name="Capital and Surplus Account" dataDxfId="131"/>
+    <tableColumn id="2" xr3:uid="{4F888D0E-FE7E-4ED0-9147-0CF650917575}" name="January 0, 1900_x000a_ Current" dataDxfId="130"/>
+    <tableColumn id="3" xr3:uid="{FF2793E4-F420-4292-B047-BC18ECC3A92C}" name="December 31, 3798_x000a_ Prior" dataDxfId="129"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{98CCE1D4-FB7C-4526-ACC7-633671988019}" name="(4) Questionnaire_$B$13" displayName="_4__Questionnaire__B_13" ref="B13:D20" totalsRowShown="0" headerRowDxfId="128" headerRowBorderDxfId="127" tableBorderDxfId="126" totalsRowBorderDxfId="125">
+  <autoFilter ref="B13:D20" xr:uid="{98CCE1D4-FB7C-4526-ACC7-633671988019}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{FC338ACD-6F81-4D84-A31D-70FF3C06540A}" name="Name" dataDxfId="124"/>
+    <tableColumn id="2" xr3:uid="{A18294F5-091C-449C-B0D8-3BE1F40AA0C6}" name="Address" dataDxfId="123"/>
+    <tableColumn id="3" xr3:uid="{B726CF08-7217-4D1A-A134-16305AE9A261}" name="% Ownership" dataDxfId="122"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{717D21FE-78C7-42B4-9F78-D7C1081460F0}" name="(4) Questionnaire_$B$88" displayName="_4__Questionnaire__B_88" ref="B88:C91" totalsRowShown="0" headerRowDxfId="121" headerRowBorderDxfId="120" tableBorderDxfId="119" totalsRowBorderDxfId="118">
+  <autoFilter ref="B88:C91" xr:uid="{717D21FE-78C7-42B4-9F78-D7C1081460F0}"/>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{C001421E-ACAA-4C1E-81C2-7D28D6A6B584}" name="Name of Insurance Subsidiary" dataDxfId="117"/>
+    <tableColumn id="2" xr3:uid="{9618A284-82D1-4C95-A2B1-2ED5247F7AA6}" name="State of Domicile" dataDxfId="116" dataCellStyle="Percent"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="18" xr:uid="{E64D41C8-1EA5-4E61-81AC-8005348DB87D}" name="(4) Questionnaire_$A$103" displayName="_4__Questionnaire__A_103" ref="A103:B109" totalsRowShown="0" headerRowDxfId="115" headerRowBorderDxfId="114" tableBorderDxfId="113">
+  <autoFilter ref="A103:B109" xr:uid="{E64D41C8-1EA5-4E61-81AC-8005348DB87D}"/>
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{A0E70D95-3968-4E25-BF6C-691D65D60EC8}" name="Captive Type" dataDxfId="112"/>
+    <tableColumn id="2" xr3:uid="{FA960859-CCEB-4773-9E92-8CAA55D07176}" name="Minimum Capital and Surplus" dataDxfId="111" dataCellStyle="Comma"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{8A45FF7A-9E52-4A18-A9EF-2C5EE2F131C1}" name="(5) Cash &amp; Investment Schedule_$A$9" displayName="_5__Cash___Investment_Schedule__A_9" ref="A9:I48" totalsRowShown="0" headerRowDxfId="110" tableBorderDxfId="109">
+  <autoFilter ref="A9:I48" xr:uid="{8A45FF7A-9E52-4A18-A9EF-2C5EE2F131C1}"/>
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{DD8404B9-F897-4880-8DB1-6C269F00D01A}" name="Type *                               (Bond, Cash, Stock, CD)" dataDxfId="108"/>
+    <tableColumn id="2" xr3:uid="{5D6A116F-9172-4986-B291-0041A7CBBDFD}" name="Issuer                                      (US Treasury, company, etc.)" dataDxfId="107"/>
+    <tableColumn id="3" xr3:uid="{C2691DBF-8A38-4F00-A244-479A113B9ACB}" name="Location Held" dataDxfId="106"/>
+    <tableColumn id="4" xr3:uid="{9F1183D7-8117-4296-BBE5-A84C3146E23D}" name="Cusip # (if applicable)" dataDxfId="105"/>
+    <tableColumn id="5" xr3:uid="{9B6E55D2-E006-4482-B038-69417EE4AED3}" name="Account # (if applicable)" dataDxfId="104"/>
+    <tableColumn id="6" xr3:uid="{A6941653-B141-434C-B2BA-E97B32538442}" name="Cost" dataDxfId="103"/>
+    <tableColumn id="7" xr3:uid="{AB675112-C56D-431D-B11B-269904A967F7}" name="Fair Market Value" dataDxfId="102"/>
+    <tableColumn id="8" xr3:uid="{877B6C90-43F8-435E-81A8-22D25B0E7A49}" name="Source of Valuation            (Self, SVO, NYSE)" dataDxfId="101"/>
+    <tableColumn id="9" xr3:uid="{31FEC52F-0923-463D-89A4-C7DECF547378}" name="Rating                                              (SVO, S&amp;P)" dataDxfId="100"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{37B7CCF4-3F93-447B-8746-F8D03D89C2A4}" name="(6) Premium Schedule_$A$8" displayName="_6__Premium_Schedule__A_8" ref="A8:J26" totalsRowShown="0" headerRowDxfId="99" dataDxfId="98" tableBorderDxfId="97" headerRowCellStyle="Normal 2 2" dataCellStyle="Normal 2 2">
+  <autoFilter ref="A8:J26" xr:uid="{37B7CCF4-3F93-447B-8746-F8D03D89C2A4}"/>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{DC7A7F16-5925-46C7-89B5-79D7727AF721}" name="Line of Business" dataDxfId="96" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="2" xr3:uid="{E38D5692-3E2E-4421-A21A-90AE3BF2A64C}" name="(1)_x000a_DIRECT BUSINESS_x000a_Affiliated "/>
+    <tableColumn id="3" xr3:uid="{7F78C0C9-8B5E-483F-BBDB-F67AC7FF0FA0}" name="(1)_x000a_DIRECT BUSINESS_x000a_Unaffiliated"/>
+    <tableColumn id="4" xr3:uid="{4696AF3E-1F45-4472-AF91-DB5C18DC77ED}" name="(2)_x000a_REINSURANCE_x000a_ASSUMED_x000a_Affiliated"/>
+    <tableColumn id="5" xr3:uid="{BEC563F2-04C5-485F-AE6F-C9620783BEBC}" name="(2)_x000a_REINSURANCE_x000a_ASSUMED_x000a_Unaffiliated"/>
+    <tableColumn id="6" xr3:uid="{988AE52C-83F0-4D10-B083-FB7E28AB5D6C}" name="(3)_x000a_TOTAL GROSS PREMIUM WRITTEN _x000a_(1+2)" dataDxfId="95" dataCellStyle="Currency 2"/>
+    <tableColumn id="7" xr3:uid="{7D04D93B-2B42-41C3-9DC9-9D5DCF7CBF6D}" name="(4)_x000a_PREMIUMS ACCT'D FOR BY DEPOSIT METHOD" dataDxfId="94" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="8" xr3:uid="{48D43C97-BC01-4709-B064-CD31F48A4E28}" name="(5)_x000a_REINSURANCE CEDED" dataDxfId="93" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="9" xr3:uid="{B38B6CBB-4728-4CAA-A56E-17EB28819407}" name="(6)_x000a_REINSURANCE ACCT'D FOR BY DEPOSIT METHOD" dataDxfId="92" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="10" xr3:uid="{4D66199F-E647-470C-BD34-8818E3FFBABD}" name="(7)_x000a_NET PREMIUMS WRITTEN_x000a_(3-4-5+6)" dataDxfId="91" dataCellStyle="Currency 2"/>
+  </tableColumns>
+  <tableStyleInfo name="Custom" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6721,12307 +9915,11309 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{337D4F94-AEFD-4F86-BF0A-B9353196437B}">
   <sheetPr codeName="Sheet11">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H94"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46:D46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" style="121" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="121"/>
+    <col min="1" max="1" width="30.7109375" style="102" customWidth="1"/>
+    <col min="2" max="3" width="10.7109375" style="102" customWidth="1"/>
+    <col min="4" max="5" width="20.7109375" style="102" customWidth="1"/>
+    <col min="6" max="6" width="10.7109375" style="102" customWidth="1"/>
+    <col min="7" max="10" width="20.7109375" style="102" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="102"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="H1" s="185" t="s">
+      <c r="H1" s="159" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A7" s="186"/>
+      <c r="A7" s="160"/>
     </row>
     <row r="9" spans="1:8" ht="34.5" x14ac:dyDescent="0.55000000000000004">
-      <c r="A9" s="358" t="s">
-[...6 lines deleted...]
-      <c r="F9" s="358"/>
+      <c r="A9" s="466" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" s="466"/>
+      <c r="C9" s="466"/>
+      <c r="D9" s="466"/>
+      <c r="E9" s="466"/>
+      <c r="F9" s="466"/>
     </row>
     <row r="10" spans="1:8" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="187"/>
+      <c r="A10" s="161"/>
     </row>
     <row r="11" spans="1:8" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="188" t="s">
-[...7 lines deleted...]
-      <c r="H11" s="364"/>
+      <c r="A11" s="162" t="s">
+        <v>421</v>
+      </c>
+      <c r="C11" s="163"/>
+      <c r="D11" s="163"/>
+      <c r="E11" s="163"/>
+      <c r="F11" s="470" t="s">
+        <v>430</v>
+      </c>
+      <c r="G11" s="471"/>
+      <c r="H11" s="472"/>
     </row>
     <row r="12" spans="1:8" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="190" t="s">
-[...8 lines deleted...]
-      <c r="H12" s="361"/>
+      <c r="A12" s="164" t="s">
+        <v>420</v>
+      </c>
+      <c r="B12" s="163"/>
+      <c r="C12" s="163"/>
+      <c r="D12" s="163"/>
+      <c r="E12" s="163"/>
+      <c r="F12" s="467" t="s">
+        <v>431</v>
+      </c>
+      <c r="G12" s="468"/>
+      <c r="H12" s="469"/>
     </row>
     <row r="13" spans="1:8" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="190" t="s">
-[...8 lines deleted...]
-      <c r="H13" s="361"/>
+      <c r="A13" s="164" t="s">
+        <v>419</v>
+      </c>
+      <c r="B13" s="163"/>
+      <c r="C13" s="163"/>
+      <c r="D13" s="163"/>
+      <c r="E13" s="163"/>
+      <c r="F13" s="467" t="s">
+        <v>432</v>
+      </c>
+      <c r="G13" s="468"/>
+      <c r="H13" s="469"/>
     </row>
     <row r="14" spans="1:8" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="121" t="s">
-[...8 lines deleted...]
-      <c r="H14" s="361"/>
+      <c r="A14" s="102" t="s">
+        <v>418</v>
+      </c>
+      <c r="B14" s="163"/>
+      <c r="C14" s="163"/>
+      <c r="D14" s="163"/>
+      <c r="E14" s="163"/>
+      <c r="F14" s="467" t="s">
+        <v>433</v>
+      </c>
+      <c r="G14" s="468"/>
+      <c r="H14" s="469"/>
     </row>
     <row r="15" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A15" s="191"/>
+      <c r="A15" s="165"/>
     </row>
     <row r="18" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="121" t="s">
+      <c r="A18" s="102" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="339"/>
-      <c r="C18" s="339"/>
+      <c r="B18" s="488" t="s">
+        <v>423</v>
+      </c>
+      <c r="C18" s="488"/>
     </row>
     <row r="19" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="340" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="340"/>
+      <c r="B19" s="489" t="s">
+        <v>198</v>
+      </c>
+      <c r="C19" s="489"/>
     </row>
     <row r="20" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="121" t="s">
+      <c r="A20" s="102" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="339"/>
-      <c r="C20" s="339"/>
+      <c r="B20" s="488" t="s">
+        <v>424</v>
+      </c>
+      <c r="C20" s="488"/>
     </row>
     <row r="21" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="340" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="340"/>
+      <c r="B21" s="489" t="s">
+        <v>198</v>
+      </c>
+      <c r="C21" s="489"/>
     </row>
     <row r="22" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="151"/>
-      <c r="C22" s="151"/>
+      <c r="B22" s="131"/>
+      <c r="C22" s="131"/>
     </row>
     <row r="23" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="121" t="s">
+      <c r="A23" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="B23" s="342" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="342"/>
+      <c r="B23" s="491" t="s">
+        <v>260</v>
+      </c>
+      <c r="C23" s="491"/>
     </row>
     <row r="24" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="121" t="s">
-[...5 lines deleted...]
-      <c r="C25" s="342"/>
+      <c r="A25" s="102" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="491" t="s">
+        <v>260</v>
+      </c>
+      <c r="C25" s="491"/>
     </row>
     <row r="26" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="121" t="s">
-[...6 lines deleted...]
-      <c r="F27" s="341"/>
+      <c r="A27" s="102" t="s">
+        <v>199</v>
+      </c>
+      <c r="B27" s="490" t="s">
+        <v>425</v>
+      </c>
+      <c r="C27" s="490"/>
+      <c r="D27" s="490"/>
+      <c r="E27" s="490"/>
+      <c r="F27" s="490"/>
     </row>
     <row r="28" spans="1:6" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="189" t="s">
-[...6 lines deleted...]
-      <c r="F29" s="341"/>
+      <c r="A29" s="163" t="s">
+        <v>193</v>
+      </c>
+      <c r="B29" s="490" t="s">
+        <v>426</v>
+      </c>
+      <c r="C29" s="490"/>
+      <c r="D29" s="490"/>
+      <c r="E29" s="490"/>
+      <c r="F29" s="490"/>
     </row>
     <row r="30" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:6" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="189" t="s">
+      <c r="A31" s="163" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" s="166" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="490" t="s">
+        <v>427</v>
+      </c>
+      <c r="D31" s="490"/>
+      <c r="E31" s="490"/>
+      <c r="F31" s="490"/>
+    </row>
+    <row r="32" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="166"/>
+    </row>
+    <row r="33" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="166" t="s">
         <v>16</v>
       </c>
-      <c r="B31" s="192" t="s">
+      <c r="C33" s="490" t="s">
+        <v>428</v>
+      </c>
+      <c r="D33" s="490"/>
+      <c r="E33" s="490"/>
+      <c r="F33" s="490"/>
+    </row>
+    <row r="34" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="166"/>
+    </row>
+    <row r="35" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="166" t="s">
         <v>17</v>
       </c>
-      <c r="C31" s="341"/>
-[...26 lines deleted...]
-      <c r="F35" s="341"/>
+      <c r="C35" s="490" t="s">
+        <v>429</v>
+      </c>
+      <c r="D35" s="490"/>
+      <c r="E35" s="490"/>
+      <c r="F35" s="490"/>
     </row>
     <row r="36" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="346" t="s">
-[...8 lines deleted...]
-      <c r="H39" s="346"/>
+      <c r="A39" s="473" t="s">
+        <v>200</v>
+      </c>
+      <c r="B39" s="473"/>
+      <c r="C39" s="473"/>
+      <c r="D39" s="473"/>
+      <c r="E39" s="473"/>
+      <c r="F39" s="473"/>
+      <c r="G39" s="473"/>
+      <c r="H39" s="473"/>
     </row>
     <row r="40" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="193"/>
-[...6 lines deleted...]
-      <c r="H40" s="193"/>
+      <c r="A40" s="167"/>
+      <c r="B40" s="167"/>
+      <c r="C40" s="167"/>
+      <c r="D40" s="167"/>
+      <c r="E40" s="167"/>
+      <c r="F40" s="167"/>
+      <c r="G40" s="167"/>
+      <c r="H40" s="167"/>
     </row>
     <row r="41" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="1" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-      <c r="F41" s="194" t="s">
+        <v>202</v>
+      </c>
+      <c r="B41" s="476" t="s">
+        <v>434</v>
+      </c>
+      <c r="C41" s="486"/>
+      <c r="D41" s="477"/>
+      <c r="F41" s="168" t="s">
         <v>4</v>
       </c>
-      <c r="G41" s="349"/>
-      <c r="H41" s="348"/>
+      <c r="G41" s="474" t="s">
+        <v>437</v>
+      </c>
+      <c r="H41" s="475"/>
     </row>
     <row r="42" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="1" t="s">
-        <v>237</v>
-[...4 lines deleted...]
-      <c r="F42" s="194" t="s">
+        <v>203</v>
+      </c>
+      <c r="B42" s="476" t="s">
+        <v>435</v>
+      </c>
+      <c r="C42" s="486"/>
+      <c r="D42" s="477"/>
+      <c r="F42" s="168" t="s">
         <v>4</v>
       </c>
-      <c r="G42" s="349"/>
-      <c r="H42" s="348"/>
+      <c r="G42" s="474" t="s">
+        <v>437</v>
+      </c>
+      <c r="H42" s="475"/>
     </row>
     <row r="43" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="1" t="s">
-        <v>238</v>
-[...4 lines deleted...]
-      <c r="F43" s="194" t="s">
+        <v>204</v>
+      </c>
+      <c r="B43" s="476" t="s">
+        <v>436</v>
+      </c>
+      <c r="C43" s="486"/>
+      <c r="D43" s="477"/>
+      <c r="F43" s="168" t="s">
         <v>4</v>
       </c>
-      <c r="G43" s="349"/>
-      <c r="H43" s="348"/>
+      <c r="G43" s="474" t="s">
+        <v>437</v>
+      </c>
+      <c r="H43" s="475"/>
     </row>
     <row r="44" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="1"/>
-      <c r="B44" s="343"/>
-[...5 lines deleted...]
-      <c r="H44" s="348"/>
+      <c r="B44" s="476"/>
+      <c r="C44" s="486"/>
+      <c r="D44" s="477"/>
+      <c r="E44" s="168"/>
+      <c r="F44" s="169"/>
+      <c r="G44" s="487"/>
+      <c r="H44" s="475"/>
     </row>
     <row r="45" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="1"/>
-      <c r="B45" s="343"/>
-[...5 lines deleted...]
-      <c r="H45" s="348"/>
+      <c r="B45" s="476"/>
+      <c r="C45" s="486"/>
+      <c r="D45" s="477"/>
+      <c r="E45" s="168"/>
+      <c r="F45" s="169"/>
+      <c r="G45" s="487"/>
+      <c r="H45" s="475"/>
     </row>
     <row r="46" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="1"/>
-      <c r="B46" s="343"/>
-[...5 lines deleted...]
-      <c r="H46" s="348"/>
+      <c r="B46" s="476"/>
+      <c r="C46" s="486"/>
+      <c r="D46" s="477"/>
+      <c r="E46" s="168"/>
+      <c r="F46" s="169"/>
+      <c r="G46" s="487"/>
+      <c r="H46" s="475"/>
     </row>
     <row r="47" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="196"/>
-[...6 lines deleted...]
-      <c r="H47" s="196"/>
+      <c r="A47" s="170"/>
+      <c r="B47" s="170"/>
+      <c r="C47" s="170"/>
+      <c r="D47" s="170"/>
+      <c r="E47" s="170"/>
+      <c r="F47" s="170"/>
+      <c r="G47" s="170"/>
+      <c r="H47" s="170"/>
     </row>
     <row r="48" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="346" t="s">
-[...8 lines deleted...]
-      <c r="H48" s="346"/>
+      <c r="A48" s="473" t="s">
+        <v>201</v>
+      </c>
+      <c r="B48" s="473"/>
+      <c r="C48" s="473"/>
+      <c r="D48" s="473"/>
+      <c r="E48" s="473"/>
+      <c r="F48" s="473"/>
+      <c r="G48" s="473"/>
+      <c r="H48" s="473"/>
     </row>
     <row r="49" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="193"/>
-[...6 lines deleted...]
-      <c r="H49" s="193"/>
+      <c r="A49" s="167"/>
+      <c r="B49" s="167"/>
+      <c r="C49" s="167"/>
+      <c r="D49" s="167"/>
+      <c r="E49" s="167"/>
+      <c r="F49" s="167"/>
+      <c r="G49" s="167"/>
+      <c r="H49" s="167"/>
     </row>
     <row r="50" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="349"/>
-[...6 lines deleted...]
-      <c r="H50" s="357"/>
+      <c r="A50" s="474" t="s">
+        <v>449</v>
+      </c>
+      <c r="B50" s="475"/>
+      <c r="C50" s="170"/>
+      <c r="D50" s="476"/>
+      <c r="E50" s="477"/>
+      <c r="F50" s="170"/>
+      <c r="G50" s="478"/>
+      <c r="H50" s="479"/>
     </row>
     <row r="51" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="349"/>
-[...6 lines deleted...]
-      <c r="H51" s="357"/>
+      <c r="A51" s="474"/>
+      <c r="B51" s="475"/>
+      <c r="C51" s="170"/>
+      <c r="D51" s="476"/>
+      <c r="E51" s="477"/>
+      <c r="F51" s="170"/>
+      <c r="G51" s="478"/>
+      <c r="H51" s="479"/>
     </row>
     <row r="52" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="349"/>
-[...6 lines deleted...]
-      <c r="H52" s="357"/>
+      <c r="A52" s="474"/>
+      <c r="B52" s="475"/>
+      <c r="C52" s="170"/>
+      <c r="D52" s="476"/>
+      <c r="E52" s="477"/>
+      <c r="F52" s="170"/>
+      <c r="G52" s="478"/>
+      <c r="H52" s="479"/>
     </row>
     <row r="53" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="349"/>
-[...6 lines deleted...]
-      <c r="H53" s="357"/>
+      <c r="A53" s="474"/>
+      <c r="B53" s="475"/>
+      <c r="C53" s="170"/>
+      <c r="D53" s="476"/>
+      <c r="E53" s="477"/>
+      <c r="F53" s="170"/>
+      <c r="G53" s="478"/>
+      <c r="H53" s="479"/>
     </row>
     <row r="54" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="349"/>
-[...6 lines deleted...]
-      <c r="H54" s="357"/>
+      <c r="A54" s="474"/>
+      <c r="B54" s="475"/>
+      <c r="C54" s="170"/>
+      <c r="D54" s="476"/>
+      <c r="E54" s="477"/>
+      <c r="F54" s="170"/>
+      <c r="G54" s="478"/>
+      <c r="H54" s="479"/>
     </row>
     <row r="55" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="1"/>
       <c r="B55" s="1"/>
-      <c r="C55" s="123"/>
-[...4 lines deleted...]
-      <c r="H55" s="196"/>
+      <c r="C55" s="104"/>
+      <c r="D55" s="104"/>
+      <c r="E55" s="104"/>
+      <c r="F55" s="104"/>
+      <c r="G55" s="104"/>
+      <c r="H55" s="170"/>
     </row>
     <row r="56" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="1"/>
       <c r="B56" s="1"/>
-      <c r="C56" s="123"/>
-[...4 lines deleted...]
-      <c r="H56" s="196"/>
+      <c r="C56" s="104"/>
+      <c r="D56" s="104"/>
+      <c r="E56" s="104"/>
+      <c r="F56" s="104"/>
+      <c r="G56" s="104"/>
+      <c r="H56" s="170"/>
     </row>
     <row r="57" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="196" t="str">
+      <c r="A57" s="170" t="str">
         <f>CONCATENATE("The officers of this reporting entity, ",F12,", being duly sworn,")</f>
-        <v>The officers of this reporting entity, , being duly sworn,</v>
-[...7 lines deleted...]
-      <c r="H57" s="196"/>
+        <v>The officers of this reporting entity, [INSERT COMPANY NAME HERE], being duly sworn,</v>
+      </c>
+      <c r="B57" s="170"/>
+      <c r="C57" s="170"/>
+      <c r="D57" s="170"/>
+      <c r="E57" s="170"/>
+      <c r="F57" s="171"/>
+      <c r="G57" s="170"/>
+      <c r="H57" s="170"/>
     </row>
     <row r="58" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="196" t="s">
-[...8 lines deleted...]
-      <c r="H58" s="196"/>
+      <c r="A58" s="170" t="s">
+        <v>205</v>
+      </c>
+      <c r="B58" s="170"/>
+      <c r="C58" s="170"/>
+      <c r="D58" s="170"/>
+      <c r="E58" s="170"/>
+      <c r="F58" s="170"/>
+      <c r="G58" s="170"/>
+      <c r="H58" s="170"/>
     </row>
     <row r="59" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="196" t="s">
-[...8 lines deleted...]
-      <c r="H59" s="196"/>
+      <c r="A59" s="170" t="s">
+        <v>206</v>
+      </c>
+      <c r="B59" s="170"/>
+      <c r="C59" s="170"/>
+      <c r="D59" s="170"/>
+      <c r="E59" s="170"/>
+      <c r="F59" s="170"/>
+      <c r="G59" s="170"/>
+      <c r="H59" s="170"/>
     </row>
     <row r="60" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="196" t="s">
-[...8 lines deleted...]
-      <c r="H60" s="196"/>
+      <c r="A60" s="170" t="s">
+        <v>207</v>
+      </c>
+      <c r="B60" s="170"/>
+      <c r="C60" s="170"/>
+      <c r="D60" s="170"/>
+      <c r="E60" s="170"/>
+      <c r="F60" s="170"/>
+      <c r="G60" s="170"/>
+      <c r="H60" s="170"/>
     </row>
     <row r="61" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="196" t="s">
-[...8 lines deleted...]
-      <c r="H61" s="196"/>
+      <c r="A61" s="170" t="s">
+        <v>208</v>
+      </c>
+      <c r="B61" s="170"/>
+      <c r="C61" s="170"/>
+      <c r="D61" s="170"/>
+      <c r="E61" s="170"/>
+      <c r="F61" s="170"/>
+      <c r="G61" s="170"/>
+      <c r="H61" s="170"/>
     </row>
     <row r="62" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="196" t="s">
-[...8 lines deleted...]
-      <c r="H62" s="196"/>
+      <c r="A62" s="170" t="s">
+        <v>209</v>
+      </c>
+      <c r="B62" s="170"/>
+      <c r="C62" s="170"/>
+      <c r="D62" s="170"/>
+      <c r="E62" s="170"/>
+      <c r="F62" s="170"/>
+      <c r="G62" s="170"/>
+      <c r="H62" s="170"/>
     </row>
     <row r="63" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="196"/>
-[...6 lines deleted...]
-      <c r="H63" s="196"/>
+      <c r="A63" s="170"/>
+      <c r="B63" s="170"/>
+      <c r="C63" s="170"/>
+      <c r="D63" s="170"/>
+      <c r="E63" s="170"/>
+      <c r="F63" s="170"/>
+      <c r="G63" s="170"/>
+      <c r="H63" s="170"/>
     </row>
     <row r="64" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="196"/>
-[...6 lines deleted...]
-      <c r="H64" s="196"/>
+      <c r="A64" s="170"/>
+      <c r="B64" s="170"/>
+      <c r="C64" s="170"/>
+      <c r="D64" s="170"/>
+      <c r="E64" s="170"/>
+      <c r="F64" s="170"/>
+      <c r="G64" s="170"/>
+      <c r="H64" s="170"/>
     </row>
     <row r="65" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="351"/>
-[...6 lines deleted...]
-      <c r="H65" s="351"/>
+      <c r="A65" s="480"/>
+      <c r="B65" s="480"/>
+      <c r="C65" s="170"/>
+      <c r="D65" s="480"/>
+      <c r="E65" s="480"/>
+      <c r="F65" s="170"/>
+      <c r="G65" s="480"/>
+      <c r="H65" s="480"/>
     </row>
     <row r="66" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="124" t="s">
+      <c r="A66" s="105" t="s">
         <v>5</v>
       </c>
-      <c r="B66" s="124"/>
-      <c r="C66" s="124" t="s">
+      <c r="B66" s="105"/>
+      <c r="C66" s="105" t="s">
         <v>6</v>
       </c>
-      <c r="D66" s="124"/>
-[...2 lines deleted...]
-      <c r="G66" s="124" t="s">
+      <c r="D66" s="105"/>
+      <c r="E66" s="105"/>
+      <c r="F66" s="105"/>
+      <c r="G66" s="104" t="s">
+        <v>438</v>
+      </c>
+      <c r="H66" s="105"/>
+    </row>
+    <row r="67" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="170"/>
+      <c r="B67" s="170"/>
+      <c r="C67" s="170"/>
+      <c r="D67" s="170"/>
+      <c r="E67" s="170"/>
+      <c r="F67" s="170"/>
+      <c r="G67" s="105"/>
+      <c r="H67" s="170"/>
+    </row>
+    <row r="68" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="170"/>
+      <c r="B68" s="170"/>
+      <c r="C68" s="170"/>
+      <c r="D68" s="170"/>
+      <c r="E68" s="170"/>
+      <c r="F68" s="170"/>
+      <c r="G68" s="105"/>
+      <c r="H68" s="170"/>
+    </row>
+    <row r="69" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="480"/>
+      <c r="B69" s="480"/>
+      <c r="C69" s="170"/>
+      <c r="D69" s="172"/>
+      <c r="E69" s="173" t="s">
         <v>7</v>
       </c>
-      <c r="H66" s="124"/>
-[...8 lines deleted...]
-      <c r="G67" s="124" t="s">
+      <c r="F69" s="173"/>
+      <c r="G69" s="173"/>
+      <c r="H69" s="170"/>
+    </row>
+    <row r="70" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="105" t="s">
         <v>8</v>
       </c>
-      <c r="H67" s="196"/>
-[...16 lines deleted...]
-      <c r="E69" s="199" t="s">
+      <c r="B70" s="105"/>
+      <c r="C70" s="170"/>
+      <c r="D70" s="170"/>
+      <c r="E70" s="170"/>
+      <c r="F70" s="170"/>
+      <c r="G70" s="170"/>
+      <c r="H70" s="170"/>
+    </row>
+    <row r="71" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="105"/>
+      <c r="B71" s="105"/>
+      <c r="C71" s="170"/>
+      <c r="D71" s="170"/>
+      <c r="E71" s="170"/>
+      <c r="F71" s="170"/>
+    </row>
+    <row r="72" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="482" t="s">
+        <v>192</v>
+      </c>
+      <c r="B72" s="482"/>
+      <c r="C72" s="480" t="s">
+        <v>432</v>
+      </c>
+      <c r="D72" s="480"/>
+      <c r="E72" s="480"/>
+      <c r="F72" s="170"/>
+    </row>
+    <row r="73" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="170"/>
+      <c r="B73" s="170"/>
+      <c r="C73" s="174"/>
+      <c r="D73" s="174"/>
+      <c r="E73" s="174"/>
+      <c r="F73" s="170"/>
+    </row>
+    <row r="74" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="482" t="s">
         <v>9</v>
       </c>
-      <c r="F69" s="199"/>
-[...4 lines deleted...]
-      <c r="A70" s="124" t="s">
+      <c r="B74" s="482"/>
+      <c r="C74" s="480" t="s">
+        <v>439</v>
+      </c>
+      <c r="D74" s="480"/>
+      <c r="E74" s="480"/>
+      <c r="F74" s="170"/>
+    </row>
+    <row r="75" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="170"/>
+      <c r="B75" s="170"/>
+      <c r="C75" s="170"/>
+      <c r="D75" s="170"/>
+      <c r="E75" s="170"/>
+      <c r="F75" s="170"/>
+    </row>
+    <row r="76" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="482" t="s">
         <v>10</v>
       </c>
-      <c r="B70" s="124"/>
-[...34 lines deleted...]
-      <c r="A74" s="352" t="s">
+      <c r="B76" s="482"/>
+      <c r="C76" s="170"/>
+      <c r="D76" s="170"/>
+      <c r="E76" s="175"/>
+      <c r="F76" s="170"/>
+    </row>
+    <row r="77" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="464" t="s">
+        <v>440</v>
+      </c>
+      <c r="B77" s="176" t="s">
         <v>11</v>
       </c>
-      <c r="B74" s="352"/>
-[...14 lines deleted...]
-      <c r="A76" s="352" t="s">
+      <c r="C77" s="480" t="s">
+        <v>441</v>
+      </c>
+      <c r="D77" s="480"/>
+      <c r="E77" s="480"/>
+      <c r="F77" s="170"/>
+      <c r="G77" s="170"/>
+      <c r="H77" s="170"/>
+    </row>
+    <row r="78" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="177"/>
+      <c r="B78" s="176"/>
+      <c r="C78" s="485"/>
+      <c r="D78" s="485"/>
+      <c r="E78" s="485"/>
+      <c r="F78" s="170"/>
+      <c r="G78" s="170"/>
+      <c r="H78" s="170"/>
+    </row>
+    <row r="79" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="170" t="s">
+        <v>86</v>
+      </c>
+      <c r="B79" s="170"/>
+      <c r="C79" s="480"/>
+      <c r="D79" s="480"/>
+      <c r="E79" s="480"/>
+      <c r="F79" s="170"/>
+      <c r="G79" s="170"/>
+      <c r="H79" s="170"/>
+    </row>
+    <row r="80" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="170"/>
+      <c r="B80" s="170"/>
+      <c r="C80" s="174"/>
+      <c r="D80" s="174"/>
+      <c r="E80" s="174"/>
+      <c r="F80" s="170"/>
+      <c r="G80" s="170"/>
+      <c r="H80" s="170"/>
+    </row>
+    <row r="81" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="170" t="s">
         <v>12</v>
       </c>
-      <c r="B76" s="352"/>
-[...59 lines deleted...]
-      <c r="H81" s="196"/>
+      <c r="B81" s="178"/>
+      <c r="C81" s="483" t="s">
+        <v>442</v>
+      </c>
+      <c r="D81" s="483"/>
+      <c r="E81" s="483"/>
+      <c r="F81" s="170"/>
+      <c r="G81" s="170"/>
+      <c r="H81" s="170"/>
     </row>
     <row r="82" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="196"/>
-[...6 lines deleted...]
-      <c r="H82" s="196"/>
+      <c r="A82" s="170"/>
+      <c r="B82" s="170"/>
+      <c r="C82" s="484"/>
+      <c r="D82" s="484"/>
+      <c r="E82" s="484"/>
+      <c r="F82" s="170"/>
+      <c r="G82" s="170"/>
+      <c r="H82" s="170"/>
     </row>
     <row r="83" spans="1:8" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="205"/>
-[...6 lines deleted...]
-      <c r="H83" s="205"/>
+      <c r="A83" s="179"/>
+      <c r="B83" s="179"/>
+      <c r="C83" s="481"/>
+      <c r="D83" s="481"/>
+      <c r="E83" s="481"/>
+      <c r="F83" s="179"/>
+      <c r="G83" s="179"/>
+      <c r="H83" s="179"/>
     </row>
     <row r="84" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="196"/>
-[...6 lines deleted...]
-      <c r="H84" s="196"/>
+      <c r="A84" s="170"/>
+      <c r="B84" s="170"/>
+      <c r="C84" s="177"/>
+      <c r="D84" s="177"/>
+      <c r="E84" s="177"/>
+      <c r="F84" s="170"/>
+      <c r="G84" s="170"/>
+      <c r="H84" s="170"/>
     </row>
     <row r="85" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="206" t="s">
-[...8 lines deleted...]
-      <c r="H85" s="207"/>
+      <c r="A85" s="180" t="s">
+        <v>211</v>
+      </c>
+      <c r="B85" s="181"/>
+      <c r="C85" s="181"/>
+      <c r="D85" s="181"/>
+      <c r="E85" s="181"/>
+      <c r="F85" s="181"/>
+      <c r="G85" s="181"/>
+      <c r="H85" s="181"/>
     </row>
     <row r="86" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="206" t="s">
-[...8 lines deleted...]
-      <c r="H86" s="207"/>
+      <c r="A86" s="180" t="s">
+        <v>210</v>
+      </c>
+      <c r="B86" s="181"/>
+      <c r="C86" s="181"/>
+      <c r="D86" s="181"/>
+      <c r="E86" s="181"/>
+      <c r="F86" s="181"/>
+      <c r="G86" s="181"/>
+      <c r="H86" s="181"/>
     </row>
     <row r="87" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="206"/>
-[...6 lines deleted...]
-      <c r="H87" s="207"/>
+      <c r="A87" s="180"/>
+      <c r="B87" s="181"/>
+      <c r="C87" s="181"/>
+      <c r="D87" s="181"/>
+      <c r="E87" s="181"/>
+      <c r="F87" s="181"/>
+      <c r="G87" s="181"/>
+      <c r="H87" s="181"/>
     </row>
     <row r="88" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="208" t="s">
-[...8 lines deleted...]
-      <c r="H88" s="196"/>
+      <c r="A88" s="182" t="s">
+        <v>85</v>
+      </c>
+      <c r="B88" s="170"/>
+      <c r="C88" s="170"/>
+      <c r="D88" s="170"/>
+      <c r="E88" s="170"/>
+      <c r="F88" s="170"/>
+      <c r="G88" s="170"/>
+      <c r="H88" s="170"/>
     </row>
     <row r="89" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="E16z7JB6o9bX7aMBEyo+T3U1QjZyeQUNIvro6vejCsmElzYoSZPchlm3u/RhbcTX6Y9PGr67b2H3FFmphXZMZA==" saltValue="Rw6uj9910efTCDGt+YPNRQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="60">
-    <mergeCell ref="A9:F9"/>
-[...34 lines deleted...]
-    <mergeCell ref="C78:E78"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="C33:F33"/>
+    <mergeCell ref="C35:F35"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B27:F27"/>
+    <mergeCell ref="B29:F29"/>
+    <mergeCell ref="C31:F31"/>
+    <mergeCell ref="B21:C21"/>
     <mergeCell ref="B46:D46"/>
     <mergeCell ref="A39:H39"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="B43:D43"/>
     <mergeCell ref="B44:D44"/>
     <mergeCell ref="B45:D45"/>
     <mergeCell ref="G45:H45"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="G41:H41"/>
     <mergeCell ref="G42:H42"/>
     <mergeCell ref="G43:H43"/>
     <mergeCell ref="G44:H44"/>
-    <mergeCell ref="B18:C18"/>
-[...9 lines deleted...]
-    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="C83:E83"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="C74:E74"/>
+    <mergeCell ref="A76:B76"/>
+    <mergeCell ref="C79:E79"/>
+    <mergeCell ref="C81:E81"/>
+    <mergeCell ref="C82:E82"/>
+    <mergeCell ref="C77:E77"/>
+    <mergeCell ref="C78:E78"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="A65:B65"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="G65:H65"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="A48:H48"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="F12:H12"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="F14:H14"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B23:C23" xr:uid="{FD4053EF-5BD3-41F1-BDD0-990FEDF46AEA}">
       <formula1>"Select One, Pure, Industrial Insured, Branch, Protected Cell, Risk Retention Group, Special Purpose"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B25:C25" xr:uid="{573DB659-15AF-44B3-8000-0CB0B8550774}">
       <formula1>"Select One, Active, Dormant"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.45" right="0.45" top="0.5" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="64" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96C8715C-A921-435C-B463-272D5C12D7A5}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I64"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D21" sqref="D21"/>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12:H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="38.140625" customWidth="1"/>
     <col min="3" max="3" width="38.7109375" customWidth="1"/>
     <col min="4" max="4" width="38.140625" customWidth="1"/>
-    <col min="5" max="5" width="16.28515625" style="244" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="12.5703125" style="244" customWidth="1"/>
+    <col min="5" max="5" width="16.28515625" style="198" customWidth="1"/>
+    <col min="6" max="6" width="12.5703125" style="198" customWidth="1"/>
     <col min="7" max="7" width="16.42578125" customWidth="1"/>
-    <col min="8" max="8" width="88.42578125" style="89" customWidth="1"/>
+    <col min="8" max="8" width="88.42578125" style="80" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>354</v>
+        <v>319</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B2" s="96">
+      <c r="B2" s="85" t="str">
         <f>JURAT!F12</f>
-        <v>0</v>
+        <v>[INSERT COMPANY NAME HERE]</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B3" s="97">
+      <c r="B3" s="86" t="str">
         <f>JURAT!F14</f>
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="I3" s="21"/>
+        <v>[INSERT LICENSE NUMBER HERE]</v>
+      </c>
+      <c r="C3" s="184"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="194"/>
+      <c r="F3" s="194"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="17"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B4" s="209"/>
-[...6 lines deleted...]
-      <c r="I4" s="21"/>
+      <c r="B4" s="183"/>
+      <c r="C4" s="184"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="194"/>
+      <c r="F4" s="194"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="17"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B5" s="210" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B5" s="184" t="s">
+        <v>87</v>
+      </c>
+      <c r="C5" s="153" t="s">
+        <v>391</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="210"/>
+      <c r="B6" s="184"/>
     </row>
     <row r="7" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="272" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="82">
+      <c r="B7" s="221" t="s">
+        <v>322</v>
+      </c>
+      <c r="D7" s="76" t="str">
         <f>'(4) Questionnaire'!H80</f>
-        <v>0</v>
+        <v>[INSERT TOTAL NUMBER OF CELLS HERE]</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="210"/>
+      <c r="B8" s="184"/>
     </row>
     <row r="9" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="272" t="s">
-[...6 lines deleted...]
-        <v>360</v>
+      <c r="B9" s="221" t="s">
+        <v>323</v>
+      </c>
+      <c r="C9" s="225" t="s">
+        <v>324</v>
+      </c>
+      <c r="D9" s="222" t="s">
+        <v>325</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B10" s="210"/>
+      <c r="B10" s="184"/>
     </row>
     <row r="11" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="210"/>
+      <c r="B11" s="184"/>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="580" t="s">
-[...7 lines deleted...]
-      <c r="H12" s="609"/>
+      <c r="B12" s="545" t="s">
+        <v>320</v>
+      </c>
+      <c r="C12" s="546"/>
+      <c r="D12" s="546"/>
+      <c r="E12" s="546"/>
+      <c r="F12" s="546"/>
+      <c r="G12" s="546"/>
+      <c r="H12" s="547"/>
     </row>
     <row r="13" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="610"/>
-[...32 lines deleted...]
-      <c r="A15" s="274">
+      <c r="B13" s="548"/>
+      <c r="C13" s="549"/>
+      <c r="D13" s="549"/>
+      <c r="E13" s="549"/>
+      <c r="F13" s="549"/>
+      <c r="G13" s="549"/>
+      <c r="H13" s="550"/>
+    </row>
+    <row r="14" spans="1:9" s="224" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="223" t="s">
+        <v>416</v>
+      </c>
+      <c r="B14" s="425" t="s">
+        <v>330</v>
+      </c>
+      <c r="C14" s="425" t="s">
+        <v>326</v>
+      </c>
+      <c r="D14" s="425" t="s">
+        <v>415</v>
+      </c>
+      <c r="E14" s="425" t="s">
+        <v>327</v>
+      </c>
+      <c r="F14" s="425" t="s">
+        <v>328</v>
+      </c>
+      <c r="G14" s="425" t="s">
+        <v>329</v>
+      </c>
+      <c r="H14" s="432" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="224" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="223">
         <v>1</v>
       </c>
-      <c r="B15" s="279"/>
-[...13 lines deleted...]
-    <row r="16" spans="1:9" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="426"/>
+      <c r="C15" s="427"/>
+      <c r="D15" s="427"/>
+      <c r="E15" s="427" t="s">
+        <v>260</v>
+      </c>
+      <c r="F15" s="427" t="s">
+        <v>260</v>
+      </c>
+      <c r="G15" s="427" t="s">
+        <v>260</v>
+      </c>
+      <c r="H15" s="433"/>
+    </row>
+    <row r="16" spans="1:9" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>2</v>
       </c>
-      <c r="B16" s="282"/>
-[...14 lines deleted...]
-      <c r="A17" s="274">
+      <c r="B16" s="428"/>
+      <c r="C16" s="428"/>
+      <c r="D16" s="428"/>
+      <c r="E16" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F16" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G16" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H16" s="424"/>
+    </row>
+    <row r="17" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="223">
         <v>3</v>
       </c>
-      <c r="B17" s="282"/>
-[...13 lines deleted...]
-    <row r="18" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="428"/>
+      <c r="C17" s="428"/>
+      <c r="D17" s="428"/>
+      <c r="E17" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F17" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G17" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H17" s="424"/>
+    </row>
+    <row r="18" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>4</v>
       </c>
-      <c r="B18" s="282"/>
-[...14 lines deleted...]
-      <c r="A19" s="274">
+      <c r="B18" s="428"/>
+      <c r="C18" s="428"/>
+      <c r="D18" s="428"/>
+      <c r="E18" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F18" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G18" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H18" s="424"/>
+    </row>
+    <row r="19" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="223">
         <v>5</v>
       </c>
-      <c r="B19" s="282"/>
-[...13 lines deleted...]
-    <row r="20" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="428"/>
+      <c r="C19" s="428"/>
+      <c r="D19" s="428"/>
+      <c r="E19" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F19" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G19" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H19" s="424"/>
+    </row>
+    <row r="20" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>6</v>
       </c>
-      <c r="B20" s="282"/>
-[...14 lines deleted...]
-      <c r="A21" s="274">
+      <c r="B20" s="428"/>
+      <c r="C20" s="428"/>
+      <c r="D20" s="428"/>
+      <c r="E20" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F20" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G20" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H20" s="424"/>
+    </row>
+    <row r="21" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="223">
         <v>7</v>
       </c>
-      <c r="B21" s="282"/>
-[...13 lines deleted...]
-    <row r="22" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="428"/>
+      <c r="C21" s="428"/>
+      <c r="D21" s="428"/>
+      <c r="E21" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F21" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G21" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H21" s="424"/>
+    </row>
+    <row r="22" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>8</v>
       </c>
-      <c r="B22" s="282"/>
-[...14 lines deleted...]
-      <c r="A23" s="274">
+      <c r="B22" s="428"/>
+      <c r="C22" s="428"/>
+      <c r="D22" s="428"/>
+      <c r="E22" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F22" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G22" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H22" s="424"/>
+    </row>
+    <row r="23" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="223">
         <v>9</v>
       </c>
-      <c r="B23" s="282"/>
-[...13 lines deleted...]
-    <row r="24" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="428"/>
+      <c r="C23" s="428"/>
+      <c r="D23" s="428"/>
+      <c r="E23" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F23" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G23" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H23" s="424"/>
+    </row>
+    <row r="24" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>10</v>
       </c>
-      <c r="B24" s="282"/>
-[...14 lines deleted...]
-      <c r="A25" s="274">
+      <c r="B24" s="428"/>
+      <c r="C24" s="428"/>
+      <c r="D24" s="428"/>
+      <c r="E24" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F24" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G24" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H24" s="424"/>
+    </row>
+    <row r="25" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="223">
         <v>11</v>
       </c>
-      <c r="B25" s="282"/>
-[...13 lines deleted...]
-    <row r="26" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="428"/>
+      <c r="C25" s="428"/>
+      <c r="D25" s="428"/>
+      <c r="E25" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F25" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G25" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H25" s="424"/>
+    </row>
+    <row r="26" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>12</v>
       </c>
-      <c r="B26" s="282"/>
-[...14 lines deleted...]
-      <c r="A27" s="274">
+      <c r="B26" s="428"/>
+      <c r="C26" s="428"/>
+      <c r="D26" s="428"/>
+      <c r="E26" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F26" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G26" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H26" s="424"/>
+    </row>
+    <row r="27" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="223">
         <v>13</v>
       </c>
-      <c r="B27" s="282"/>
-[...13 lines deleted...]
-    <row r="28" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="428"/>
+      <c r="C27" s="428"/>
+      <c r="D27" s="428"/>
+      <c r="E27" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F27" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G27" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H27" s="424"/>
+    </row>
+    <row r="28" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>14</v>
       </c>
-      <c r="B28" s="282"/>
-[...14 lines deleted...]
-      <c r="A29" s="274">
+      <c r="B28" s="428"/>
+      <c r="C28" s="428"/>
+      <c r="D28" s="428"/>
+      <c r="E28" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F28" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G28" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H28" s="424"/>
+    </row>
+    <row r="29" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="223">
         <v>15</v>
       </c>
-      <c r="B29" s="282"/>
-[...13 lines deleted...]
-    <row r="30" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="428"/>
+      <c r="C29" s="428"/>
+      <c r="D29" s="428"/>
+      <c r="E29" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F29" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G29" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H29" s="424"/>
+    </row>
+    <row r="30" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>16</v>
       </c>
-      <c r="B30" s="282"/>
-[...14 lines deleted...]
-      <c r="A31" s="274">
+      <c r="B30" s="428"/>
+      <c r="C30" s="428"/>
+      <c r="D30" s="428"/>
+      <c r="E30" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F30" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G30" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H30" s="424"/>
+    </row>
+    <row r="31" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="223">
         <v>17</v>
       </c>
-      <c r="B31" s="282"/>
-[...13 lines deleted...]
-    <row r="32" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="428"/>
+      <c r="C31" s="428"/>
+      <c r="D31" s="428"/>
+      <c r="E31" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F31" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G31" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H31" s="424"/>
+    </row>
+    <row r="32" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>18</v>
       </c>
-      <c r="B32" s="282"/>
-[...14 lines deleted...]
-      <c r="A33" s="274">
+      <c r="B32" s="428"/>
+      <c r="C32" s="428"/>
+      <c r="D32" s="428"/>
+      <c r="E32" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F32" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G32" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H32" s="424"/>
+    </row>
+    <row r="33" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="223">
         <v>19</v>
       </c>
-      <c r="B33" s="282"/>
-[...13 lines deleted...]
-    <row r="34" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="428"/>
+      <c r="C33" s="428"/>
+      <c r="D33" s="428"/>
+      <c r="E33" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F33" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G33" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H33" s="424"/>
+    </row>
+    <row r="34" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>20</v>
       </c>
-      <c r="B34" s="282"/>
-[...14 lines deleted...]
-      <c r="A35" s="274">
+      <c r="B34" s="428"/>
+      <c r="C34" s="428"/>
+      <c r="D34" s="428"/>
+      <c r="E34" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F34" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G34" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H34" s="424"/>
+    </row>
+    <row r="35" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="223">
         <v>21</v>
       </c>
-      <c r="B35" s="282"/>
-[...13 lines deleted...]
-    <row r="36" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="428"/>
+      <c r="C35" s="428"/>
+      <c r="D35" s="428"/>
+      <c r="E35" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F35" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G35" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H35" s="424"/>
+    </row>
+    <row r="36" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>22</v>
       </c>
-      <c r="B36" s="282"/>
-[...14 lines deleted...]
-      <c r="A37" s="274">
+      <c r="B36" s="428"/>
+      <c r="C36" s="428"/>
+      <c r="D36" s="428"/>
+      <c r="E36" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F36" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G36" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H36" s="424"/>
+    </row>
+    <row r="37" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="223">
         <v>23</v>
       </c>
-      <c r="B37" s="282"/>
-[...13 lines deleted...]
-    <row r="38" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="428"/>
+      <c r="C37" s="428"/>
+      <c r="D37" s="428"/>
+      <c r="E37" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F37" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G37" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H37" s="424"/>
+    </row>
+    <row r="38" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>24</v>
       </c>
-      <c r="B38" s="282"/>
-[...14 lines deleted...]
-      <c r="A39" s="274">
+      <c r="B38" s="428"/>
+      <c r="C38" s="428"/>
+      <c r="D38" s="428"/>
+      <c r="E38" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F38" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G38" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H38" s="424"/>
+    </row>
+    <row r="39" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="223">
         <v>25</v>
       </c>
-      <c r="B39" s="282"/>
-[...13 lines deleted...]
-    <row r="40" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="428"/>
+      <c r="C39" s="428"/>
+      <c r="D39" s="428"/>
+      <c r="E39" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F39" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G39" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H39" s="424"/>
+    </row>
+    <row r="40" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>26</v>
       </c>
-      <c r="B40" s="282"/>
-[...14 lines deleted...]
-      <c r="A41" s="274">
+      <c r="B40" s="428"/>
+      <c r="C40" s="428"/>
+      <c r="D40" s="428"/>
+      <c r="E40" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F40" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G40" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H40" s="424"/>
+    </row>
+    <row r="41" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="223">
         <v>27</v>
       </c>
-      <c r="B41" s="282"/>
-[...13 lines deleted...]
-    <row r="42" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="428"/>
+      <c r="C41" s="428"/>
+      <c r="D41" s="428"/>
+      <c r="E41" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F41" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G41" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H41" s="424"/>
+    </row>
+    <row r="42" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>28</v>
       </c>
-      <c r="B42" s="282"/>
-[...14 lines deleted...]
-      <c r="A43" s="274">
+      <c r="B42" s="428"/>
+      <c r="C42" s="428"/>
+      <c r="D42" s="428"/>
+      <c r="E42" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F42" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G42" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H42" s="424"/>
+    </row>
+    <row r="43" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="223">
         <v>29</v>
       </c>
-      <c r="B43" s="282"/>
-[...13 lines deleted...]
-    <row r="44" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="428"/>
+      <c r="C43" s="428"/>
+      <c r="D43" s="428"/>
+      <c r="E43" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F43" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G43" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H43" s="424"/>
+    </row>
+    <row r="44" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>30</v>
       </c>
-      <c r="B44" s="282"/>
-[...14 lines deleted...]
-      <c r="A45" s="274">
+      <c r="B44" s="428"/>
+      <c r="C44" s="428"/>
+      <c r="D44" s="428"/>
+      <c r="E44" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F44" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G44" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H44" s="424"/>
+    </row>
+    <row r="45" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="223">
         <v>31</v>
       </c>
-      <c r="B45" s="282"/>
-[...13 lines deleted...]
-    <row r="46" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="428"/>
+      <c r="C45" s="428"/>
+      <c r="D45" s="428"/>
+      <c r="E45" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F45" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G45" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H45" s="424"/>
+    </row>
+    <row r="46" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>32</v>
       </c>
-      <c r="B46" s="282"/>
-[...14 lines deleted...]
-      <c r="A47" s="274">
+      <c r="B46" s="428"/>
+      <c r="C46" s="428"/>
+      <c r="D46" s="428"/>
+      <c r="E46" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F46" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G46" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H46" s="424"/>
+    </row>
+    <row r="47" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="223">
         <v>33</v>
       </c>
-      <c r="B47" s="282"/>
-[...13 lines deleted...]
-    <row r="48" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="428"/>
+      <c r="C47" s="428"/>
+      <c r="D47" s="428"/>
+      <c r="E47" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F47" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G47" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H47" s="424"/>
+    </row>
+    <row r="48" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>34</v>
       </c>
-      <c r="B48" s="282"/>
-[...14 lines deleted...]
-      <c r="A49" s="274">
+      <c r="B48" s="428"/>
+      <c r="C48" s="428"/>
+      <c r="D48" s="428"/>
+      <c r="E48" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F48" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G48" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H48" s="424"/>
+    </row>
+    <row r="49" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="223">
         <v>35</v>
       </c>
-      <c r="B49" s="282"/>
-[...13 lines deleted...]
-    <row r="50" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="428"/>
+      <c r="C49" s="428"/>
+      <c r="D49" s="428"/>
+      <c r="E49" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F49" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G49" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H49" s="424"/>
+    </row>
+    <row r="50" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>36</v>
       </c>
-      <c r="B50" s="282"/>
-[...14 lines deleted...]
-      <c r="A51" s="274">
+      <c r="B50" s="428"/>
+      <c r="C50" s="428"/>
+      <c r="D50" s="428"/>
+      <c r="E50" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F50" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G50" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H50" s="424"/>
+    </row>
+    <row r="51" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="223">
         <v>37</v>
       </c>
-      <c r="B51" s="282"/>
-[...13 lines deleted...]
-    <row r="52" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="428"/>
+      <c r="C51" s="428"/>
+      <c r="D51" s="428"/>
+      <c r="E51" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F51" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G51" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H51" s="424"/>
+    </row>
+    <row r="52" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>38</v>
       </c>
-      <c r="B52" s="282"/>
-[...14 lines deleted...]
-      <c r="A53" s="274">
+      <c r="B52" s="428"/>
+      <c r="C52" s="428"/>
+      <c r="D52" s="428"/>
+      <c r="E52" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F52" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G52" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H52" s="424"/>
+    </row>
+    <row r="53" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="223">
         <v>39</v>
       </c>
-      <c r="B53" s="282"/>
-[...13 lines deleted...]
-    <row r="54" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="428"/>
+      <c r="C53" s="428"/>
+      <c r="D53" s="428"/>
+      <c r="E53" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F53" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G53" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H53" s="424"/>
+    </row>
+    <row r="54" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>40</v>
       </c>
-      <c r="B54" s="282"/>
-[...14 lines deleted...]
-      <c r="A55" s="274">
+      <c r="B54" s="428"/>
+      <c r="C54" s="428"/>
+      <c r="D54" s="428"/>
+      <c r="E54" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F54" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G54" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H54" s="424"/>
+    </row>
+    <row r="55" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="223">
         <v>41</v>
       </c>
-      <c r="B55" s="282"/>
-[...13 lines deleted...]
-    <row r="56" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="428"/>
+      <c r="C55" s="428"/>
+      <c r="D55" s="428"/>
+      <c r="E55" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F55" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G55" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H55" s="424"/>
+    </row>
+    <row r="56" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>42</v>
       </c>
-      <c r="B56" s="282"/>
-[...14 lines deleted...]
-      <c r="A57" s="274">
+      <c r="B56" s="428"/>
+      <c r="C56" s="428"/>
+      <c r="D56" s="428"/>
+      <c r="E56" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F56" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G56" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H56" s="424"/>
+    </row>
+    <row r="57" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="223">
         <v>43</v>
       </c>
-      <c r="B57" s="282"/>
-[...13 lines deleted...]
-    <row r="58" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="428"/>
+      <c r="C57" s="428"/>
+      <c r="D57" s="428"/>
+      <c r="E57" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F57" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G57" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H57" s="424"/>
+    </row>
+    <row r="58" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>44</v>
       </c>
-      <c r="B58" s="282"/>
-[...14 lines deleted...]
-      <c r="A59" s="274">
+      <c r="B58" s="428"/>
+      <c r="C58" s="428"/>
+      <c r="D58" s="428"/>
+      <c r="E58" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F58" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G58" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H58" s="424"/>
+    </row>
+    <row r="59" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="223">
         <v>45</v>
       </c>
-      <c r="B59" s="282"/>
-[...13 lines deleted...]
-    <row r="60" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="428"/>
+      <c r="C59" s="428"/>
+      <c r="D59" s="428"/>
+      <c r="E59" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F59" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G59" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H59" s="424"/>
+    </row>
+    <row r="60" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>46</v>
       </c>
-      <c r="B60" s="282"/>
-[...14 lines deleted...]
-      <c r="A61" s="274">
+      <c r="B60" s="428"/>
+      <c r="C60" s="428"/>
+      <c r="D60" s="428"/>
+      <c r="E60" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F60" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G60" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H60" s="424"/>
+    </row>
+    <row r="61" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="223">
         <v>47</v>
       </c>
-      <c r="B61" s="282"/>
-[...13 lines deleted...]
-    <row r="62" spans="1:8" s="244" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="428"/>
+      <c r="C61" s="428"/>
+      <c r="D61" s="428"/>
+      <c r="E61" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F61" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G61" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H61" s="424"/>
+    </row>
+    <row r="62" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>48</v>
       </c>
-      <c r="B62" s="282"/>
-[...14 lines deleted...]
-      <c r="A63" s="274">
+      <c r="B62" s="428"/>
+      <c r="C62" s="428"/>
+      <c r="D62" s="428"/>
+      <c r="E62" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F62" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G62" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H62" s="424"/>
+    </row>
+    <row r="63" spans="1:8" s="198" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="223">
         <v>49</v>
       </c>
-      <c r="B63" s="282"/>
-[...13 lines deleted...]
-    <row r="64" spans="1:8" s="244" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="428"/>
+      <c r="C63" s="428"/>
+      <c r="D63" s="428"/>
+      <c r="E63" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="F63" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="G63" s="429" t="s">
+        <v>260</v>
+      </c>
+      <c r="H63" s="424"/>
+    </row>
+    <row r="64" spans="1:8" s="198" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A64">
         <v>50</v>
       </c>
-      <c r="B64" s="284"/>
-[...11 lines deleted...]
-      <c r="H64" s="285"/>
+      <c r="B64" s="430"/>
+      <c r="C64" s="430"/>
+      <c r="D64" s="430"/>
+      <c r="E64" s="431" t="s">
+        <v>260</v>
+      </c>
+      <c r="F64" s="431" t="s">
+        <v>260</v>
+      </c>
+      <c r="G64" s="431" t="s">
+        <v>260</v>
+      </c>
+      <c r="H64" s="423"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="sq+5KGlJ/IPXA2GBsYP0zCNBf696/uQ83ghGU/6VLOFm6VxtdB5AxYcYz8iRdLOjJM/EB2YecNm9jYAdufPkRw==" saltValue="cCMRUOt9yA5eP3bWAl4ccA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B12:H13"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C9" xr:uid="{613C88B2-6E98-4A2D-9CAE-CD2B1043AEFF}">
       <formula1>"Please select, Yes, No, N/A"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E64" xr:uid="{BA69B83B-FD77-49D1-BF86-A987DA44EBBE}">
       <formula1>"Select One, Active, Disolved / Closed"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:G64" xr:uid="{9DEA4E32-2D51-4E5F-B3A0-945A7973B567}">
       <formula1>"Select One, Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="49" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF7B43E4-4330-48FF-8E10-A1430BA26BF2}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:E51"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.5703125" customWidth="1"/>
     <col min="2" max="2" width="76.140625" customWidth="1"/>
     <col min="3" max="3" width="96" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>368</v>
+        <v>332</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B2" s="96">
+      <c r="B2" s="85" t="str">
         <f>JURAT!F12</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D2" s="89"/>
+        <v>[INSERT COMPANY NAME HERE]</v>
+      </c>
+      <c r="D2" s="80"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B3" s="97">
+      <c r="B3" s="86" t="str">
         <f>JURAT!F14</f>
-        <v>0</v>
-[...9 lines deleted...]
-      <c r="C5" s="93"/>
+        <v>[INSERT LICENSE NUMBER HERE]</v>
+      </c>
+      <c r="C3" s="18"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="17"/>
+    </row>
+    <row r="5" spans="1:5" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="560" t="s">
+        <v>334</v>
+      </c>
+      <c r="C5" s="561"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B6" s="94" t="s">
-[...3 lines deleted...]
-        <v>369</v>
+      <c r="A6" t="s">
+        <v>416</v>
+      </c>
+      <c r="B6" s="84" t="s">
+        <v>351</v>
+      </c>
+      <c r="C6" s="434" t="s">
+        <v>333</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>1</v>
       </c>
-      <c r="B7" s="92" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B7" s="83" t="s">
+        <v>360</v>
+      </c>
+      <c r="C7" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>2</v>
       </c>
-      <c r="B8" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B8" s="81" t="s">
+        <v>359</v>
+      </c>
+      <c r="C8" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>3</v>
       </c>
-      <c r="B9" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B9" s="81" t="s">
+        <v>352</v>
+      </c>
+      <c r="C9" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>4</v>
       </c>
-      <c r="B10" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B10" s="81" t="s">
+        <v>353</v>
+      </c>
+      <c r="C10" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>5</v>
       </c>
-      <c r="B11" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B11" s="81" t="s">
+        <v>354</v>
+      </c>
+      <c r="C11" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>6</v>
       </c>
-      <c r="B12" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B12" s="81" t="s">
+        <v>355</v>
+      </c>
+      <c r="C12" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>7</v>
       </c>
-      <c r="B13" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B13" s="81" t="s">
+        <v>356</v>
+      </c>
+      <c r="C13" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>8</v>
       </c>
-      <c r="B14" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B14" s="81" t="s">
+        <v>357</v>
+      </c>
+      <c r="C14" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>9</v>
       </c>
-      <c r="B15" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B15" s="81" t="s">
+        <v>358</v>
+      </c>
+      <c r="C15" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>10</v>
       </c>
-      <c r="B16" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B16" s="81" t="s">
+        <v>361</v>
+      </c>
+      <c r="C16" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>11</v>
       </c>
-      <c r="B17" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B17" s="81" t="s">
+        <v>335</v>
+      </c>
+      <c r="C17" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>12</v>
       </c>
-      <c r="B18" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B18" s="81" t="s">
+        <v>336</v>
+      </c>
+      <c r="C18" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>13</v>
       </c>
-      <c r="B19" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B19" s="81" t="s">
+        <v>337</v>
+      </c>
+      <c r="C19" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>14</v>
       </c>
-      <c r="B20" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B20" s="81" t="s">
+        <v>362</v>
+      </c>
+      <c r="C20" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>15</v>
       </c>
-      <c r="B21" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B21" s="81" t="s">
+        <v>365</v>
+      </c>
+      <c r="C21" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>16</v>
       </c>
-      <c r="B22" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B22" s="81" t="s">
+        <v>338</v>
+      </c>
+      <c r="C22" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>17</v>
       </c>
-      <c r="B23" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B23" s="81" t="s">
+        <v>366</v>
+      </c>
+      <c r="C23" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>18</v>
       </c>
-      <c r="B24" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B24" s="81" t="s">
+        <v>363</v>
+      </c>
+      <c r="C24" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>19</v>
       </c>
-      <c r="B25" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B25" s="81" t="s">
+        <v>367</v>
+      </c>
+      <c r="C25" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>20</v>
       </c>
-      <c r="B26" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B26" s="81" t="s">
+        <v>364</v>
+      </c>
+      <c r="C26" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>21</v>
       </c>
-      <c r="B27" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B27" s="81" t="s">
+        <v>368</v>
+      </c>
+      <c r="C27" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>22</v>
       </c>
-      <c r="B28" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B28" s="81" t="s">
+        <v>339</v>
+      </c>
+      <c r="C28" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>23</v>
       </c>
-      <c r="B29" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B29" s="81" t="s">
+        <v>369</v>
+      </c>
+      <c r="C29" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>24</v>
       </c>
-      <c r="B30" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B30" s="81" t="s">
+        <v>340</v>
+      </c>
+      <c r="C30" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>25</v>
       </c>
-      <c r="B31" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B31" s="81" t="s">
+        <v>370</v>
+      </c>
+      <c r="C31" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>26</v>
       </c>
-      <c r="B32" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B32" s="81" t="s">
+        <v>341</v>
+      </c>
+      <c r="C32" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>27</v>
       </c>
-      <c r="B33" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B33" s="81" t="s">
+        <v>371</v>
+      </c>
+      <c r="C33" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>28</v>
       </c>
-      <c r="B34" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B34" s="81" t="s">
+        <v>342</v>
+      </c>
+      <c r="C34" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>29</v>
       </c>
-      <c r="B35" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B35" s="81" t="s">
+        <v>372</v>
+      </c>
+      <c r="C35" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>30</v>
       </c>
-      <c r="B36" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B36" s="81" t="s">
+        <v>343</v>
+      </c>
+      <c r="C36" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>31</v>
       </c>
-      <c r="B37" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B37" s="81" t="s">
+        <v>373</v>
+      </c>
+      <c r="C37" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>32</v>
       </c>
-      <c r="B38" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B38" s="81" t="s">
+        <v>344</v>
+      </c>
+      <c r="C38" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>33</v>
       </c>
-      <c r="B39" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B39" s="81" t="s">
+        <v>374</v>
+      </c>
+      <c r="C39" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>34</v>
       </c>
-      <c r="B40" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B40" s="81" t="s">
+        <v>345</v>
+      </c>
+      <c r="C40" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>35</v>
       </c>
-      <c r="B41" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B41" s="81" t="s">
+        <v>375</v>
+      </c>
+      <c r="C41" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>36</v>
       </c>
-      <c r="B42" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B42" s="81" t="s">
+        <v>346</v>
+      </c>
+      <c r="C42" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>37</v>
       </c>
-      <c r="B43" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B43" s="81" t="s">
+        <v>376</v>
+      </c>
+      <c r="C43" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>38</v>
       </c>
-      <c r="B44" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B44" s="81" t="s">
+        <v>347</v>
+      </c>
+      <c r="C44" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>39</v>
       </c>
-      <c r="B45" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B45" s="81" t="s">
+        <v>377</v>
+      </c>
+      <c r="C45" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>40</v>
       </c>
-      <c r="B46" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B46" s="81" t="s">
+        <v>348</v>
+      </c>
+      <c r="C46" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>41</v>
       </c>
-      <c r="B47" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B47" s="81" t="s">
+        <v>378</v>
+      </c>
+      <c r="C47" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>42</v>
       </c>
-      <c r="B48" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B48" s="81" t="s">
+        <v>349</v>
+      </c>
+      <c r="C48" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>43</v>
       </c>
-      <c r="B49" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B49" s="81" t="s">
+        <v>379</v>
+      </c>
+      <c r="C49" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>44</v>
       </c>
-      <c r="B50" s="90" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B50" s="81" t="s">
+        <v>350</v>
+      </c>
+      <c r="C50" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>45</v>
       </c>
-      <c r="B51" s="91" t="s">
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="B51" s="82" t="s">
+        <v>380</v>
+      </c>
+      <c r="C51" s="435" t="s">
+        <v>417</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="7NFJpTZVRhmzuumXaGYkpTu2V68g3beNgdX/0zCr3Na7KTIHz2aYGx/FNSozfxgG+Q1usToENg+tprUHAodCFg==" saltValue="uZY7Hx1DP2UBwp2hUWK/zA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="1">
+    <mergeCell ref="B5:C5"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" orientation="portrait" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFBBDFFD-A240-4EA2-9B27-14F247EF7D48}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H75"/>
+  <dimension ref="A1:H65"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="55.28515625" style="289" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="289"/>
+    <col min="1" max="1" width="55.28515625" style="226" customWidth="1"/>
+    <col min="2" max="3" width="20.42578125" style="226" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="226"/>
+    <col min="257" max="257" width="55.28515625" style="226" customWidth="1"/>
+    <col min="258" max="259" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="226"/>
+    <col min="513" max="513" width="55.28515625" style="226" customWidth="1"/>
+    <col min="514" max="515" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="226"/>
+    <col min="769" max="769" width="55.28515625" style="226" customWidth="1"/>
+    <col min="770" max="771" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="226"/>
+    <col min="1025" max="1025" width="55.28515625" style="226" customWidth="1"/>
+    <col min="1026" max="1027" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="226"/>
+    <col min="1281" max="1281" width="55.28515625" style="226" customWidth="1"/>
+    <col min="1282" max="1283" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="226"/>
+    <col min="1537" max="1537" width="55.28515625" style="226" customWidth="1"/>
+    <col min="1538" max="1539" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="226"/>
+    <col min="1793" max="1793" width="55.28515625" style="226" customWidth="1"/>
+    <col min="1794" max="1795" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="226"/>
+    <col min="2049" max="2049" width="55.28515625" style="226" customWidth="1"/>
+    <col min="2050" max="2051" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="226"/>
+    <col min="2305" max="2305" width="55.28515625" style="226" customWidth="1"/>
+    <col min="2306" max="2307" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="226"/>
+    <col min="2561" max="2561" width="55.28515625" style="226" customWidth="1"/>
+    <col min="2562" max="2563" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="226"/>
+    <col min="2817" max="2817" width="55.28515625" style="226" customWidth="1"/>
+    <col min="2818" max="2819" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="226"/>
+    <col min="3073" max="3073" width="55.28515625" style="226" customWidth="1"/>
+    <col min="3074" max="3075" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="226"/>
+    <col min="3329" max="3329" width="55.28515625" style="226" customWidth="1"/>
+    <col min="3330" max="3331" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="226"/>
+    <col min="3585" max="3585" width="55.28515625" style="226" customWidth="1"/>
+    <col min="3586" max="3587" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="226"/>
+    <col min="3841" max="3841" width="55.28515625" style="226" customWidth="1"/>
+    <col min="3842" max="3843" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="226"/>
+    <col min="4097" max="4097" width="55.28515625" style="226" customWidth="1"/>
+    <col min="4098" max="4099" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="226"/>
+    <col min="4353" max="4353" width="55.28515625" style="226" customWidth="1"/>
+    <col min="4354" max="4355" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="226"/>
+    <col min="4609" max="4609" width="55.28515625" style="226" customWidth="1"/>
+    <col min="4610" max="4611" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="226"/>
+    <col min="4865" max="4865" width="55.28515625" style="226" customWidth="1"/>
+    <col min="4866" max="4867" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="226"/>
+    <col min="5121" max="5121" width="55.28515625" style="226" customWidth="1"/>
+    <col min="5122" max="5123" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="226"/>
+    <col min="5377" max="5377" width="55.28515625" style="226" customWidth="1"/>
+    <col min="5378" max="5379" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="226"/>
+    <col min="5633" max="5633" width="55.28515625" style="226" customWidth="1"/>
+    <col min="5634" max="5635" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="226"/>
+    <col min="5889" max="5889" width="55.28515625" style="226" customWidth="1"/>
+    <col min="5890" max="5891" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="226"/>
+    <col min="6145" max="6145" width="55.28515625" style="226" customWidth="1"/>
+    <col min="6146" max="6147" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="226"/>
+    <col min="6401" max="6401" width="55.28515625" style="226" customWidth="1"/>
+    <col min="6402" max="6403" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="226"/>
+    <col min="6657" max="6657" width="55.28515625" style="226" customWidth="1"/>
+    <col min="6658" max="6659" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="226"/>
+    <col min="6913" max="6913" width="55.28515625" style="226" customWidth="1"/>
+    <col min="6914" max="6915" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="226"/>
+    <col min="7169" max="7169" width="55.28515625" style="226" customWidth="1"/>
+    <col min="7170" max="7171" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="226"/>
+    <col min="7425" max="7425" width="55.28515625" style="226" customWidth="1"/>
+    <col min="7426" max="7427" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="226"/>
+    <col min="7681" max="7681" width="55.28515625" style="226" customWidth="1"/>
+    <col min="7682" max="7683" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="226"/>
+    <col min="7937" max="7937" width="55.28515625" style="226" customWidth="1"/>
+    <col min="7938" max="7939" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="226"/>
+    <col min="8193" max="8193" width="55.28515625" style="226" customWidth="1"/>
+    <col min="8194" max="8195" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="226"/>
+    <col min="8449" max="8449" width="55.28515625" style="226" customWidth="1"/>
+    <col min="8450" max="8451" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="226"/>
+    <col min="8705" max="8705" width="55.28515625" style="226" customWidth="1"/>
+    <col min="8706" max="8707" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="226"/>
+    <col min="8961" max="8961" width="55.28515625" style="226" customWidth="1"/>
+    <col min="8962" max="8963" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="226"/>
+    <col min="9217" max="9217" width="55.28515625" style="226" customWidth="1"/>
+    <col min="9218" max="9219" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="226"/>
+    <col min="9473" max="9473" width="55.28515625" style="226" customWidth="1"/>
+    <col min="9474" max="9475" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="226"/>
+    <col min="9729" max="9729" width="55.28515625" style="226" customWidth="1"/>
+    <col min="9730" max="9731" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="226"/>
+    <col min="9985" max="9985" width="55.28515625" style="226" customWidth="1"/>
+    <col min="9986" max="9987" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="226"/>
+    <col min="10241" max="10241" width="55.28515625" style="226" customWidth="1"/>
+    <col min="10242" max="10243" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="226"/>
+    <col min="10497" max="10497" width="55.28515625" style="226" customWidth="1"/>
+    <col min="10498" max="10499" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="226"/>
+    <col min="10753" max="10753" width="55.28515625" style="226" customWidth="1"/>
+    <col min="10754" max="10755" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="226"/>
+    <col min="11009" max="11009" width="55.28515625" style="226" customWidth="1"/>
+    <col min="11010" max="11011" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="226"/>
+    <col min="11265" max="11265" width="55.28515625" style="226" customWidth="1"/>
+    <col min="11266" max="11267" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="226"/>
+    <col min="11521" max="11521" width="55.28515625" style="226" customWidth="1"/>
+    <col min="11522" max="11523" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="226"/>
+    <col min="11777" max="11777" width="55.28515625" style="226" customWidth="1"/>
+    <col min="11778" max="11779" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="226"/>
+    <col min="12033" max="12033" width="55.28515625" style="226" customWidth="1"/>
+    <col min="12034" max="12035" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="226"/>
+    <col min="12289" max="12289" width="55.28515625" style="226" customWidth="1"/>
+    <col min="12290" max="12291" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="226"/>
+    <col min="12545" max="12545" width="55.28515625" style="226" customWidth="1"/>
+    <col min="12546" max="12547" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="226"/>
+    <col min="12801" max="12801" width="55.28515625" style="226" customWidth="1"/>
+    <col min="12802" max="12803" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="226"/>
+    <col min="13057" max="13057" width="55.28515625" style="226" customWidth="1"/>
+    <col min="13058" max="13059" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="226"/>
+    <col min="13313" max="13313" width="55.28515625" style="226" customWidth="1"/>
+    <col min="13314" max="13315" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="226"/>
+    <col min="13569" max="13569" width="55.28515625" style="226" customWidth="1"/>
+    <col min="13570" max="13571" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="226"/>
+    <col min="13825" max="13825" width="55.28515625" style="226" customWidth="1"/>
+    <col min="13826" max="13827" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="226"/>
+    <col min="14081" max="14081" width="55.28515625" style="226" customWidth="1"/>
+    <col min="14082" max="14083" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="226"/>
+    <col min="14337" max="14337" width="55.28515625" style="226" customWidth="1"/>
+    <col min="14338" max="14339" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="226"/>
+    <col min="14593" max="14593" width="55.28515625" style="226" customWidth="1"/>
+    <col min="14594" max="14595" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="226"/>
+    <col min="14849" max="14849" width="55.28515625" style="226" customWidth="1"/>
+    <col min="14850" max="14851" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="226"/>
+    <col min="15105" max="15105" width="55.28515625" style="226" customWidth="1"/>
+    <col min="15106" max="15107" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="226"/>
+    <col min="15361" max="15361" width="55.28515625" style="226" customWidth="1"/>
+    <col min="15362" max="15363" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="226"/>
+    <col min="15617" max="15617" width="55.28515625" style="226" customWidth="1"/>
+    <col min="15618" max="15619" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="226"/>
+    <col min="15873" max="15873" width="55.28515625" style="226" customWidth="1"/>
+    <col min="15874" max="15875" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="226"/>
+    <col min="16129" max="16129" width="55.28515625" style="226" customWidth="1"/>
+    <col min="16130" max="16131" width="20.42578125" style="226" bestFit="1" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="226"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B1" s="120"/>
+        <v>191</v>
+      </c>
+      <c r="B1" s="101"/>
       <c r="C1" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="85">
+        <v>0</v>
+      </c>
+      <c r="B2" s="170"/>
+      <c r="C2" s="1"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" s="86">
+        <v>0</v>
+      </c>
+      <c r="B3" s="105"/>
+      <c r="C3" s="105"/>
+    </row>
+    <row r="4" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A4" s="465" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="436"/>
+      <c r="C4" s="437"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="443" t="s">
         <v>20</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="A4" s="368" t="s">
+      <c r="B5" s="444"/>
+      <c r="C5" s="445"/>
+    </row>
+    <row r="6" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="239" t="s">
+        <v>386</v>
+      </c>
+      <c r="B6" s="291" t="s">
+        <v>384</v>
+      </c>
+      <c r="C6" s="292" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="227" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="369"/>
-[...3 lines deleted...]
-      <c r="A5" s="365" t="s">
+      <c r="B7" s="3">
+        <v>0</v>
+      </c>
+      <c r="C7" s="3">
+        <v>0</v>
+      </c>
+      <c r="D7" s="229"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="227" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="366"/>
-[...15 lines deleted...]
-      <c r="B7" s="291" t="s">
+      <c r="B8" s="3">
+        <v>0</v>
+      </c>
+      <c r="C8" s="3">
+        <v>0</v>
+      </c>
+      <c r="D8" s="229"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="227" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="291" t="s">
+      <c r="B9" s="3"/>
+      <c r="C9" s="3">
+        <v>0</v>
+      </c>
+      <c r="D9" s="229"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="227" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="292" t="s">
+      <c r="B10" s="3">
+        <v>0</v>
+      </c>
+      <c r="C10" s="3">
+        <v>0</v>
+      </c>
+      <c r="D10" s="229"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="230" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="4">
-[...8 lines deleted...]
-      <c r="A9" s="292" t="s">
+      <c r="B11" s="87">
+        <v>0</v>
+      </c>
+      <c r="C11" s="87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="227" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="4">
-[...8 lines deleted...]
-      <c r="A10" s="292" t="s">
+      <c r="B12" s="228" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="4"/>
-[...6 lines deleted...]
-      <c r="A11" s="292" t="s">
+      <c r="C12" s="228" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="249" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="4">
-[...8 lines deleted...]
-      <c r="A12" s="296" t="s">
+      <c r="B13" s="3">
+        <v>0</v>
+      </c>
+      <c r="C13" s="3">
+        <v>0</v>
+      </c>
+      <c r="D13" s="229" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="249" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="99">
-[...14 lines deleted...]
-      <c r="A14" s="292" t="s">
+      <c r="B14" s="3">
+        <v>0</v>
+      </c>
+      <c r="C14" s="3">
+        <v>0</v>
+      </c>
+      <c r="D14" s="229" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="230" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="293" t="s">
+      <c r="B15" s="88">
+        <v>0</v>
+      </c>
+      <c r="C15" s="88">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="227" t="s">
         <v>31</v>
       </c>
-      <c r="C14" s="294" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="331" t="s">
+      <c r="B16" s="3">
+        <v>0</v>
+      </c>
+      <c r="C16" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="227" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="4">
-[...10 lines deleted...]
-      <c r="A16" s="331" t="s">
+      <c r="B17" s="3">
+        <v>0</v>
+      </c>
+      <c r="C17" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="227" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="4">
-[...10 lines deleted...]
-      <c r="A17" s="296" t="s">
+      <c r="B18" s="3">
+        <v>0</v>
+      </c>
+      <c r="C18" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="227" t="s">
         <v>34</v>
       </c>
-      <c r="B17" s="101">
-[...14 lines deleted...]
-      <c r="A19" s="292" t="s">
+      <c r="B19" s="3">
+        <v>0</v>
+      </c>
+      <c r="C19" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="227" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="4">
-[...7 lines deleted...]
-      <c r="A20" s="292" t="s">
+      <c r="B20" s="3">
+        <v>0</v>
+      </c>
+      <c r="C20" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="230" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="4">
-[...7 lines deleted...]
-      <c r="A21" s="292" t="s">
+      <c r="B21" s="87">
+        <v>0</v>
+      </c>
+      <c r="C21" s="87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="227" t="s">
         <v>37</v>
       </c>
-      <c r="B21" s="4">
-[...9 lines deleted...]
-      <c r="C22" s="298"/>
+      <c r="B22" s="3">
+        <v>0</v>
+      </c>
+      <c r="C22" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A23" s="292" t="s">
+      <c r="A23" s="227" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="4">
+      <c r="B23" s="3">
         <v>0</v>
       </c>
       <c r="C23" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A24" s="292" t="s">
+      <c r="A24" s="227" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="4">
+      <c r="B24" s="3">
         <v>0</v>
       </c>
       <c r="C24" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="296" t="s">
+      <c r="A25" s="227" t="s">
         <v>40</v>
       </c>
-      <c r="B25" s="99">
-[...4 lines deleted...]
-        <f>SUM(C23:C24)</f>
+      <c r="B25" s="3">
+        <v>0</v>
+      </c>
+      <c r="C25" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A26" s="296"/>
-[...1 lines deleted...]
-      <c r="C26" s="298"/>
+      <c r="A26" s="227" t="s">
+        <v>41</v>
+      </c>
+      <c r="B26" s="3">
+        <v>0</v>
+      </c>
+      <c r="C26" s="3">
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A27" s="292" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="4">
+      <c r="A27" s="227" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="3">
         <v>0</v>
       </c>
       <c r="C27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="292" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="4">
+      <c r="A28" s="227" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="3">
         <v>0</v>
       </c>
       <c r="C28" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A29" s="292" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A29" s="227" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="228"/>
+      <c r="C29" s="228"/>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A30" s="292" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="4">
+      <c r="A30" s="249" t="s">
+        <v>45</v>
+      </c>
+      <c r="B30" s="3">
         <v>0</v>
       </c>
       <c r="C30" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A31" s="292" t="s">
+      <c r="A31" s="249" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="3">
+        <v>0</v>
+      </c>
+      <c r="C31" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="249" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="3">
+        <v>0</v>
+      </c>
+      <c r="C32" s="3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" s="250" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="4">
+        <v>0</v>
+      </c>
+      <c r="C33" s="293">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="231" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="89">
+        <v>0</v>
+      </c>
+      <c r="C34" s="294">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="232"/>
+      <c r="B35" s="233"/>
+      <c r="C35" s="234"/>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" s="492" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="493"/>
+      <c r="C36" s="494"/>
+    </row>
+    <row r="37" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="176" t="s">
+        <v>387</v>
+      </c>
+      <c r="B37" s="291" t="s">
+        <v>384</v>
+      </c>
+      <c r="C37" s="292" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="295" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="6"/>
+      <c r="C38" s="302"/>
+      <c r="H38" s="237"/>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="295" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" s="6">
+        <v>0</v>
+      </c>
+      <c r="C39" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" s="295" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="6">
+        <v>0</v>
+      </c>
+      <c r="C40" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="295" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41" s="6">
+        <v>0</v>
+      </c>
+      <c r="C41" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="295" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="6">
+        <v>0</v>
+      </c>
+      <c r="C42" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="295" t="s">
+        <v>56</v>
+      </c>
+      <c r="B43" s="6">
+        <v>0</v>
+      </c>
+      <c r="C43" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="295" t="s">
+        <v>57</v>
+      </c>
+      <c r="B44" s="6">
+        <v>0</v>
+      </c>
+      <c r="C44" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="295" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45" s="6">
+        <v>0</v>
+      </c>
+      <c r="C45" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" s="295" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46" s="6">
+        <v>0</v>
+      </c>
+      <c r="C46" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="295" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47" s="6">
+        <v>0</v>
+      </c>
+      <c r="C47" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="295" t="s">
+        <v>61</v>
+      </c>
+      <c r="B48" s="6">
+        <v>0</v>
+      </c>
+      <c r="C48" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" s="295" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49" s="6">
+        <v>0</v>
+      </c>
+      <c r="C49" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" s="295" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50" s="6">
+        <v>0</v>
+      </c>
+      <c r="C50" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" s="295" t="s">
+        <v>64</v>
+      </c>
+      <c r="B51" s="235"/>
+      <c r="C51" s="303"/>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" s="296" t="s">
         <v>45</v>
       </c>
-      <c r="B31" s="4">
-[...7 lines deleted...]
-      <c r="A32" s="292" t="s">
+      <c r="B52" s="6">
+        <v>0</v>
+      </c>
+      <c r="C52" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" s="296" t="s">
         <v>46</v>
       </c>
-      <c r="B32" s="4">
-[...7 lines deleted...]
-      <c r="A33" s="292" t="s">
+      <c r="B53" s="6">
+        <v>0</v>
+      </c>
+      <c r="C53" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" s="297" t="s">
         <v>47</v>
       </c>
-      <c r="B33" s="4">
-[...7 lines deleted...]
-      <c r="A34" s="292" t="s">
+      <c r="B54" s="7">
+        <v>0</v>
+      </c>
+      <c r="C54" s="304">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" s="298" t="s">
+        <v>65</v>
+      </c>
+      <c r="B55" s="90">
+        <v>0</v>
+      </c>
+      <c r="C55" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" s="299" t="s">
+        <v>67</v>
+      </c>
+      <c r="B56" s="238"/>
+      <c r="C56" s="238"/>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" s="295" t="s">
+        <v>66</v>
+      </c>
+      <c r="B57" s="6"/>
+      <c r="C57" s="302"/>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" s="295" t="s">
+        <v>68</v>
+      </c>
+      <c r="B58" s="235"/>
+      <c r="C58" s="303"/>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" s="295" t="s">
+        <v>69</v>
+      </c>
+      <c r="B59" s="6">
+        <v>0</v>
+      </c>
+      <c r="C59" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" s="295" t="s">
+        <v>70</v>
+      </c>
+      <c r="B60" s="6">
+        <v>0</v>
+      </c>
+      <c r="C60" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" s="295" t="s">
+        <v>71</v>
+      </c>
+      <c r="B61" s="6">
+        <v>0</v>
+      </c>
+      <c r="C61" s="302">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" s="297" t="s">
         <v>48</v>
       </c>
-      <c r="B34" s="293"/>
-[...281 lines deleted...]
-      <c r="C62" s="10">
+      <c r="B62" s="7">
+        <v>0</v>
+      </c>
+      <c r="C62" s="304">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A63" s="309" t="s">
-[...24 lines deleted...]
-      <c r="A66" s="305" t="s">
+      <c r="A63" s="300" t="s">
+        <v>382</v>
+      </c>
+      <c r="B63" s="91">
+        <v>0</v>
+      </c>
+      <c r="C63" s="305">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="301" t="s">
         <v>72</v>
       </c>
-      <c r="B66" s="8"/>
-[...84 lines deleted...]
-    <row r="75" spans="1:3" ht="16.5" thickTop="1" x14ac:dyDescent="0.25"/>
+      <c r="B64" s="92">
+        <v>0</v>
+      </c>
+      <c r="C64" s="306">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" ht="16.5" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="t1OoyVasMOvN8MHV2a8Zf8dcSghEQwLLfybBuCUzM9ZNWDmuGz9PrT07X6NIxkEFdu9+9qEU5Zb1iX+3kyLdMw==" saltValue="1K2lPYG6xjHjz4H/eOBqCQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:C41"/>
+  <mergeCells count="1">
+    <mergeCell ref="A36:C36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="74" orientation="portrait" r:id="rId1"/>
+  <tableParts count="2">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{066C2924-F163-481E-AB85-776323A7EA5A}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="A31" activeCellId="1" sqref="A4 A31:C32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="65.140625" style="121" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="121"/>
+    <col min="1" max="1" width="65.140625" style="102" customWidth="1"/>
+    <col min="2" max="2" width="16.85546875" style="102" customWidth="1"/>
+    <col min="3" max="3" width="18.5703125" style="102" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="102"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B1" s="120"/>
+        <v>191</v>
+      </c>
+      <c r="B1" s="101"/>
       <c r="C1" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="85" t="str">
+        <f>JURAT!F12</f>
+        <v>[INSERT COMPANY NAME HERE]</v>
+      </c>
+      <c r="B2" s="170"/>
+      <c r="C2" s="1"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="86" t="str">
+        <f>JURAT!F14</f>
+        <v>[INSERT LICENSE NUMBER HERE]</v>
+      </c>
+      <c r="B3" s="105"/>
+      <c r="C3" s="105"/>
+    </row>
+    <row r="4" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="450" t="s">
+        <v>74</v>
+      </c>
+      <c r="B4" s="438"/>
+      <c r="C4" s="439"/>
+    </row>
+    <row r="5" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="440"/>
+      <c r="B5" s="441"/>
+      <c r="C5" s="442"/>
+    </row>
+    <row r="6" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="307" t="s">
+        <v>388</v>
+      </c>
+      <c r="B6" s="291" t="s">
+        <v>384</v>
+      </c>
+      <c r="C6" s="291" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="240" t="s">
+        <v>80</v>
+      </c>
+      <c r="B7" s="240"/>
+      <c r="C7" s="241"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="240" t="s">
+        <v>104</v>
+      </c>
+      <c r="B8" s="10"/>
+      <c r="C8" s="9"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="240" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" s="10">
+        <v>0</v>
+      </c>
+      <c r="C9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="240" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="100">
+        <v>0</v>
+      </c>
+      <c r="C10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="242" t="s">
+        <v>222</v>
+      </c>
+      <c r="B11" s="93">
+        <f>SUM(B8:B10)</f>
+        <v>0</v>
+      </c>
+      <c r="C11" s="93">
+        <f>SUM(C8:C10)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="240" t="s">
+        <v>223</v>
+      </c>
+      <c r="B12" s="13"/>
+      <c r="C12" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="240" t="s">
+        <v>224</v>
+      </c>
+      <c r="B13" s="93">
+        <f>SUM(B11:B12)</f>
+        <v>0</v>
+      </c>
+      <c r="C13" s="93">
+        <f>SUM(C11:C12)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="240" t="s">
+        <v>225</v>
+      </c>
+      <c r="B14" s="13">
+        <v>0</v>
+      </c>
+      <c r="C14" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="244" t="s">
+        <v>226</v>
+      </c>
+      <c r="B15" s="93">
+        <f>SUM(B13:B14)</f>
+        <v>0</v>
+      </c>
+      <c r="C15" s="93">
+        <f>SUM(C13:C14)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="240" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="243"/>
+      <c r="C16" s="243"/>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="240" t="s">
+        <v>227</v>
+      </c>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="242" t="s">
+        <v>228</v>
+      </c>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="242" t="s">
+        <v>229</v>
+      </c>
+      <c r="B19" s="13"/>
+      <c r="C19" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="244" t="s">
+        <v>235</v>
+      </c>
+      <c r="B20" s="93">
+        <f>SUM(B17:B19)</f>
+        <v>0</v>
+      </c>
+      <c r="C20" s="93">
+        <f>SUM(C17:C19)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="244" t="s">
+        <v>236</v>
+      </c>
+      <c r="B21" s="93">
+        <f>B15-B20</f>
+        <v>0</v>
+      </c>
+      <c r="C21" s="93">
+        <f>C15-C20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="240" t="s">
+        <v>230</v>
+      </c>
+      <c r="B22" s="10">
+        <v>0</v>
+      </c>
+      <c r="C22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="240" t="s">
+        <v>231</v>
+      </c>
+      <c r="B23" s="10">
+        <v>0</v>
+      </c>
+      <c r="C23" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="240" t="s">
+        <v>232</v>
+      </c>
+      <c r="B24" s="10">
+        <v>0</v>
+      </c>
+      <c r="C24" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="240" t="s">
+        <v>237</v>
+      </c>
+      <c r="B25" s="94">
+        <f>B21+B22-B23-B24</f>
+        <v>0</v>
+      </c>
+      <c r="C25" s="94">
+        <f>C21+C22-C23-C24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="240" t="s">
+        <v>233</v>
+      </c>
+      <c r="B26" s="10">
+        <v>0</v>
+      </c>
+      <c r="C26" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="245" t="s">
+        <v>234</v>
+      </c>
+      <c r="B27" s="11">
+        <v>0</v>
+      </c>
+      <c r="C27" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="246" t="s">
+        <v>238</v>
+      </c>
+      <c r="B28" s="95">
+        <f>B25-B26-B27</f>
+        <v>0</v>
+      </c>
+      <c r="C28" s="95">
+        <f>C25-C26-C27</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="170"/>
+      <c r="B29" s="234"/>
+      <c r="C29" s="234"/>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" s="170"/>
+      <c r="B30" s="234"/>
+      <c r="C30" s="234"/>
+    </row>
+    <row r="31" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="495" t="s">
+        <v>78</v>
+      </c>
+      <c r="B31" s="496"/>
+      <c r="C31" s="497"/>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="498"/>
+      <c r="B32" s="496"/>
+      <c r="C32" s="497"/>
+    </row>
+    <row r="33" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="308" t="s">
+        <v>389</v>
+      </c>
+      <c r="B33" s="291" t="s">
+        <v>384</v>
+      </c>
+      <c r="C33" s="291" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" s="309" t="s">
+        <v>239</v>
+      </c>
+      <c r="B34" s="96">
+        <f>C45</f>
+        <v>0</v>
+      </c>
+      <c r="C34" s="247"/>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" s="295" t="s">
+        <v>240</v>
+      </c>
+      <c r="B35" s="97">
+        <f>B28</f>
+        <v>0</v>
+      </c>
+      <c r="C35" s="98">
+        <f>C28</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" s="295" t="s">
+        <v>241</v>
+      </c>
+      <c r="B36" s="6">
+        <v>0</v>
+      </c>
+      <c r="C36" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" s="295" t="s">
         <v>79</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="A10" s="321" t="s">
+      <c r="B37" s="235"/>
+      <c r="C37" s="236"/>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" s="295" t="s">
+        <v>242</v>
+      </c>
+      <c r="B38" s="6">
+        <v>0</v>
+      </c>
+      <c r="C38" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" s="295" t="s">
+        <v>243</v>
+      </c>
+      <c r="B39" s="6">
+        <v>0</v>
+      </c>
+      <c r="C39" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" s="295" t="s">
+        <v>244</v>
+      </c>
+      <c r="B40" s="6">
+        <v>0</v>
+      </c>
+      <c r="C40" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" s="295" t="s">
+        <v>245</v>
+      </c>
+      <c r="B41" s="235"/>
+      <c r="C41" s="236"/>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" s="296" t="s">
         <v>81</v>
       </c>
-      <c r="B10" s="12">
-[...7 lines deleted...]
-      <c r="A11" s="321" t="s">
+      <c r="B42" s="6">
+        <v>0</v>
+      </c>
+      <c r="C42" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" s="296" t="s">
         <v>82</v>
       </c>
-      <c r="B11" s="119">
-[...66 lines deleted...]
-      <c r="A17" s="321" t="s">
+      <c r="B43" s="6">
+        <v>0</v>
+      </c>
+      <c r="C43" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="297" t="s">
         <v>83</v>
       </c>
-      <c r="B17" s="324"/>
-[...268 lines deleted...]
-      <c r="C44" s="10">
+      <c r="B44" s="7">
+        <v>0</v>
+      </c>
+      <c r="C44" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="327" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="118">
+      <c r="A45" s="310" t="s">
+        <v>383</v>
+      </c>
+      <c r="B45" s="99">
         <f>SUM(B34:B44)</f>
         <v>0</v>
       </c>
-      <c r="C45" s="118">
+      <c r="C45" s="99">
         <f>SUM(C34:C44)</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:3" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="300"/>
-[...1 lines deleted...]
-      <c r="C46" s="330"/>
+      <c r="A46" s="232"/>
+      <c r="B46" s="248"/>
+      <c r="C46" s="248"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="R6Ap8gLxLd7+1Q18U9V56RexEbBArOEU76bkFdGG7cKw2Cw5CWpBsbqUulQAe9Pj/6abSZHzwVZ0pJBdAbh+Vw==" saltValue="S5zNN6kKiF6lsxGo1++X+Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A32:C33"/>
+  <mergeCells count="1">
+    <mergeCell ref="A31:C32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="91" orientation="portrait" r:id="rId1"/>
+  <tableParts count="2">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18E0A621-80C2-410F-A0BC-BE0510C65BD9}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P157"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H101" sqref="H101"/>
+    <sheetView topLeftCell="A136" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.7109375" style="128" customWidth="1"/>
-[...702 lines deleted...]
-    <col min="16139" max="16384" width="9.140625" style="128"/>
+    <col min="1" max="1" width="15.5703125" style="109" customWidth="1"/>
+    <col min="2" max="2" width="30.5703125" style="109" customWidth="1"/>
+    <col min="3" max="3" width="18.5703125" style="109" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" style="109" customWidth="1"/>
+    <col min="5" max="5" width="22.42578125" style="109" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="109" customWidth="1"/>
+    <col min="7" max="7" width="25.85546875" style="109" customWidth="1"/>
+    <col min="8" max="8" width="28" style="109" customWidth="1"/>
+    <col min="9" max="9" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="25.42578125" style="109" customWidth="1"/>
+    <col min="11" max="256" width="9.140625" style="109"/>
+    <col min="257" max="257" width="6.7109375" style="109" customWidth="1"/>
+    <col min="258" max="258" width="5.5703125" style="109" customWidth="1"/>
+    <col min="259" max="259" width="18.5703125" style="109" customWidth="1"/>
+    <col min="260" max="260" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="22.42578125" style="109" customWidth="1"/>
+    <col min="262" max="262" width="13.85546875" style="109" customWidth="1"/>
+    <col min="263" max="263" width="25.85546875" style="109" customWidth="1"/>
+    <col min="264" max="264" width="28" style="109" customWidth="1"/>
+    <col min="265" max="265" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="25.42578125" style="109" customWidth="1"/>
+    <col min="267" max="512" width="9.140625" style="109"/>
+    <col min="513" max="513" width="6.7109375" style="109" customWidth="1"/>
+    <col min="514" max="514" width="5.5703125" style="109" customWidth="1"/>
+    <col min="515" max="515" width="18.5703125" style="109" customWidth="1"/>
+    <col min="516" max="516" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="517" max="517" width="22.42578125" style="109" customWidth="1"/>
+    <col min="518" max="518" width="13.85546875" style="109" customWidth="1"/>
+    <col min="519" max="519" width="25.85546875" style="109" customWidth="1"/>
+    <col min="520" max="520" width="28" style="109" customWidth="1"/>
+    <col min="521" max="521" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="522" max="522" width="25.42578125" style="109" customWidth="1"/>
+    <col min="523" max="768" width="9.140625" style="109"/>
+    <col min="769" max="769" width="6.7109375" style="109" customWidth="1"/>
+    <col min="770" max="770" width="5.5703125" style="109" customWidth="1"/>
+    <col min="771" max="771" width="18.5703125" style="109" customWidth="1"/>
+    <col min="772" max="772" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="773" max="773" width="22.42578125" style="109" customWidth="1"/>
+    <col min="774" max="774" width="13.85546875" style="109" customWidth="1"/>
+    <col min="775" max="775" width="25.85546875" style="109" customWidth="1"/>
+    <col min="776" max="776" width="28" style="109" customWidth="1"/>
+    <col min="777" max="777" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="778" max="778" width="25.42578125" style="109" customWidth="1"/>
+    <col min="779" max="1024" width="9.140625" style="109"/>
+    <col min="1025" max="1025" width="6.7109375" style="109" customWidth="1"/>
+    <col min="1026" max="1026" width="5.5703125" style="109" customWidth="1"/>
+    <col min="1027" max="1027" width="18.5703125" style="109" customWidth="1"/>
+    <col min="1028" max="1028" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="1029" max="1029" width="22.42578125" style="109" customWidth="1"/>
+    <col min="1030" max="1030" width="13.85546875" style="109" customWidth="1"/>
+    <col min="1031" max="1031" width="25.85546875" style="109" customWidth="1"/>
+    <col min="1032" max="1032" width="28" style="109" customWidth="1"/>
+    <col min="1033" max="1033" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1034" width="25.42578125" style="109" customWidth="1"/>
+    <col min="1035" max="1280" width="9.140625" style="109"/>
+    <col min="1281" max="1281" width="6.7109375" style="109" customWidth="1"/>
+    <col min="1282" max="1282" width="5.5703125" style="109" customWidth="1"/>
+    <col min="1283" max="1283" width="18.5703125" style="109" customWidth="1"/>
+    <col min="1284" max="1284" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="1285" max="1285" width="22.42578125" style="109" customWidth="1"/>
+    <col min="1286" max="1286" width="13.85546875" style="109" customWidth="1"/>
+    <col min="1287" max="1287" width="25.85546875" style="109" customWidth="1"/>
+    <col min="1288" max="1288" width="28" style="109" customWidth="1"/>
+    <col min="1289" max="1289" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1290" width="25.42578125" style="109" customWidth="1"/>
+    <col min="1291" max="1536" width="9.140625" style="109"/>
+    <col min="1537" max="1537" width="6.7109375" style="109" customWidth="1"/>
+    <col min="1538" max="1538" width="5.5703125" style="109" customWidth="1"/>
+    <col min="1539" max="1539" width="18.5703125" style="109" customWidth="1"/>
+    <col min="1540" max="1540" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="1541" max="1541" width="22.42578125" style="109" customWidth="1"/>
+    <col min="1542" max="1542" width="13.85546875" style="109" customWidth="1"/>
+    <col min="1543" max="1543" width="25.85546875" style="109" customWidth="1"/>
+    <col min="1544" max="1544" width="28" style="109" customWidth="1"/>
+    <col min="1545" max="1545" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1546" width="25.42578125" style="109" customWidth="1"/>
+    <col min="1547" max="1792" width="9.140625" style="109"/>
+    <col min="1793" max="1793" width="6.7109375" style="109" customWidth="1"/>
+    <col min="1794" max="1794" width="5.5703125" style="109" customWidth="1"/>
+    <col min="1795" max="1795" width="18.5703125" style="109" customWidth="1"/>
+    <col min="1796" max="1796" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="1797" max="1797" width="22.42578125" style="109" customWidth="1"/>
+    <col min="1798" max="1798" width="13.85546875" style="109" customWidth="1"/>
+    <col min="1799" max="1799" width="25.85546875" style="109" customWidth="1"/>
+    <col min="1800" max="1800" width="28" style="109" customWidth="1"/>
+    <col min="1801" max="1801" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="1802" max="1802" width="25.42578125" style="109" customWidth="1"/>
+    <col min="1803" max="2048" width="9.140625" style="109"/>
+    <col min="2049" max="2049" width="6.7109375" style="109" customWidth="1"/>
+    <col min="2050" max="2050" width="5.5703125" style="109" customWidth="1"/>
+    <col min="2051" max="2051" width="18.5703125" style="109" customWidth="1"/>
+    <col min="2052" max="2052" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="2053" max="2053" width="22.42578125" style="109" customWidth="1"/>
+    <col min="2054" max="2054" width="13.85546875" style="109" customWidth="1"/>
+    <col min="2055" max="2055" width="25.85546875" style="109" customWidth="1"/>
+    <col min="2056" max="2056" width="28" style="109" customWidth="1"/>
+    <col min="2057" max="2057" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2058" width="25.42578125" style="109" customWidth="1"/>
+    <col min="2059" max="2304" width="9.140625" style="109"/>
+    <col min="2305" max="2305" width="6.7109375" style="109" customWidth="1"/>
+    <col min="2306" max="2306" width="5.5703125" style="109" customWidth="1"/>
+    <col min="2307" max="2307" width="18.5703125" style="109" customWidth="1"/>
+    <col min="2308" max="2308" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="2309" max="2309" width="22.42578125" style="109" customWidth="1"/>
+    <col min="2310" max="2310" width="13.85546875" style="109" customWidth="1"/>
+    <col min="2311" max="2311" width="25.85546875" style="109" customWidth="1"/>
+    <col min="2312" max="2312" width="28" style="109" customWidth="1"/>
+    <col min="2313" max="2313" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2314" width="25.42578125" style="109" customWidth="1"/>
+    <col min="2315" max="2560" width="9.140625" style="109"/>
+    <col min="2561" max="2561" width="6.7109375" style="109" customWidth="1"/>
+    <col min="2562" max="2562" width="5.5703125" style="109" customWidth="1"/>
+    <col min="2563" max="2563" width="18.5703125" style="109" customWidth="1"/>
+    <col min="2564" max="2564" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="2565" max="2565" width="22.42578125" style="109" customWidth="1"/>
+    <col min="2566" max="2566" width="13.85546875" style="109" customWidth="1"/>
+    <col min="2567" max="2567" width="25.85546875" style="109" customWidth="1"/>
+    <col min="2568" max="2568" width="28" style="109" customWidth="1"/>
+    <col min="2569" max="2569" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2570" width="25.42578125" style="109" customWidth="1"/>
+    <col min="2571" max="2816" width="9.140625" style="109"/>
+    <col min="2817" max="2817" width="6.7109375" style="109" customWidth="1"/>
+    <col min="2818" max="2818" width="5.5703125" style="109" customWidth="1"/>
+    <col min="2819" max="2819" width="18.5703125" style="109" customWidth="1"/>
+    <col min="2820" max="2820" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="2821" max="2821" width="22.42578125" style="109" customWidth="1"/>
+    <col min="2822" max="2822" width="13.85546875" style="109" customWidth="1"/>
+    <col min="2823" max="2823" width="25.85546875" style="109" customWidth="1"/>
+    <col min="2824" max="2824" width="28" style="109" customWidth="1"/>
+    <col min="2825" max="2825" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="2826" max="2826" width="25.42578125" style="109" customWidth="1"/>
+    <col min="2827" max="3072" width="9.140625" style="109"/>
+    <col min="3073" max="3073" width="6.7109375" style="109" customWidth="1"/>
+    <col min="3074" max="3074" width="5.5703125" style="109" customWidth="1"/>
+    <col min="3075" max="3075" width="18.5703125" style="109" customWidth="1"/>
+    <col min="3076" max="3076" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="3077" max="3077" width="22.42578125" style="109" customWidth="1"/>
+    <col min="3078" max="3078" width="13.85546875" style="109" customWidth="1"/>
+    <col min="3079" max="3079" width="25.85546875" style="109" customWidth="1"/>
+    <col min="3080" max="3080" width="28" style="109" customWidth="1"/>
+    <col min="3081" max="3081" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3082" width="25.42578125" style="109" customWidth="1"/>
+    <col min="3083" max="3328" width="9.140625" style="109"/>
+    <col min="3329" max="3329" width="6.7109375" style="109" customWidth="1"/>
+    <col min="3330" max="3330" width="5.5703125" style="109" customWidth="1"/>
+    <col min="3331" max="3331" width="18.5703125" style="109" customWidth="1"/>
+    <col min="3332" max="3332" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="3333" max="3333" width="22.42578125" style="109" customWidth="1"/>
+    <col min="3334" max="3334" width="13.85546875" style="109" customWidth="1"/>
+    <col min="3335" max="3335" width="25.85546875" style="109" customWidth="1"/>
+    <col min="3336" max="3336" width="28" style="109" customWidth="1"/>
+    <col min="3337" max="3337" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3338" width="25.42578125" style="109" customWidth="1"/>
+    <col min="3339" max="3584" width="9.140625" style="109"/>
+    <col min="3585" max="3585" width="6.7109375" style="109" customWidth="1"/>
+    <col min="3586" max="3586" width="5.5703125" style="109" customWidth="1"/>
+    <col min="3587" max="3587" width="18.5703125" style="109" customWidth="1"/>
+    <col min="3588" max="3588" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="3589" max="3589" width="22.42578125" style="109" customWidth="1"/>
+    <col min="3590" max="3590" width="13.85546875" style="109" customWidth="1"/>
+    <col min="3591" max="3591" width="25.85546875" style="109" customWidth="1"/>
+    <col min="3592" max="3592" width="28" style="109" customWidth="1"/>
+    <col min="3593" max="3593" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3594" width="25.42578125" style="109" customWidth="1"/>
+    <col min="3595" max="3840" width="9.140625" style="109"/>
+    <col min="3841" max="3841" width="6.7109375" style="109" customWidth="1"/>
+    <col min="3842" max="3842" width="5.5703125" style="109" customWidth="1"/>
+    <col min="3843" max="3843" width="18.5703125" style="109" customWidth="1"/>
+    <col min="3844" max="3844" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="3845" max="3845" width="22.42578125" style="109" customWidth="1"/>
+    <col min="3846" max="3846" width="13.85546875" style="109" customWidth="1"/>
+    <col min="3847" max="3847" width="25.85546875" style="109" customWidth="1"/>
+    <col min="3848" max="3848" width="28" style="109" customWidth="1"/>
+    <col min="3849" max="3849" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="3850" max="3850" width="25.42578125" style="109" customWidth="1"/>
+    <col min="3851" max="4096" width="9.140625" style="109"/>
+    <col min="4097" max="4097" width="6.7109375" style="109" customWidth="1"/>
+    <col min="4098" max="4098" width="5.5703125" style="109" customWidth="1"/>
+    <col min="4099" max="4099" width="18.5703125" style="109" customWidth="1"/>
+    <col min="4100" max="4100" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="4101" max="4101" width="22.42578125" style="109" customWidth="1"/>
+    <col min="4102" max="4102" width="13.85546875" style="109" customWidth="1"/>
+    <col min="4103" max="4103" width="25.85546875" style="109" customWidth="1"/>
+    <col min="4104" max="4104" width="28" style="109" customWidth="1"/>
+    <col min="4105" max="4105" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4106" width="25.42578125" style="109" customWidth="1"/>
+    <col min="4107" max="4352" width="9.140625" style="109"/>
+    <col min="4353" max="4353" width="6.7109375" style="109" customWidth="1"/>
+    <col min="4354" max="4354" width="5.5703125" style="109" customWidth="1"/>
+    <col min="4355" max="4355" width="18.5703125" style="109" customWidth="1"/>
+    <col min="4356" max="4356" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="4357" max="4357" width="22.42578125" style="109" customWidth="1"/>
+    <col min="4358" max="4358" width="13.85546875" style="109" customWidth="1"/>
+    <col min="4359" max="4359" width="25.85546875" style="109" customWidth="1"/>
+    <col min="4360" max="4360" width="28" style="109" customWidth="1"/>
+    <col min="4361" max="4361" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4362" width="25.42578125" style="109" customWidth="1"/>
+    <col min="4363" max="4608" width="9.140625" style="109"/>
+    <col min="4609" max="4609" width="6.7109375" style="109" customWidth="1"/>
+    <col min="4610" max="4610" width="5.5703125" style="109" customWidth="1"/>
+    <col min="4611" max="4611" width="18.5703125" style="109" customWidth="1"/>
+    <col min="4612" max="4612" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="4613" max="4613" width="22.42578125" style="109" customWidth="1"/>
+    <col min="4614" max="4614" width="13.85546875" style="109" customWidth="1"/>
+    <col min="4615" max="4615" width="25.85546875" style="109" customWidth="1"/>
+    <col min="4616" max="4616" width="28" style="109" customWidth="1"/>
+    <col min="4617" max="4617" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4618" width="25.42578125" style="109" customWidth="1"/>
+    <col min="4619" max="4864" width="9.140625" style="109"/>
+    <col min="4865" max="4865" width="6.7109375" style="109" customWidth="1"/>
+    <col min="4866" max="4866" width="5.5703125" style="109" customWidth="1"/>
+    <col min="4867" max="4867" width="18.5703125" style="109" customWidth="1"/>
+    <col min="4868" max="4868" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="4869" max="4869" width="22.42578125" style="109" customWidth="1"/>
+    <col min="4870" max="4870" width="13.85546875" style="109" customWidth="1"/>
+    <col min="4871" max="4871" width="25.85546875" style="109" customWidth="1"/>
+    <col min="4872" max="4872" width="28" style="109" customWidth="1"/>
+    <col min="4873" max="4873" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="4874" max="4874" width="25.42578125" style="109" customWidth="1"/>
+    <col min="4875" max="5120" width="9.140625" style="109"/>
+    <col min="5121" max="5121" width="6.7109375" style="109" customWidth="1"/>
+    <col min="5122" max="5122" width="5.5703125" style="109" customWidth="1"/>
+    <col min="5123" max="5123" width="18.5703125" style="109" customWidth="1"/>
+    <col min="5124" max="5124" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="5125" max="5125" width="22.42578125" style="109" customWidth="1"/>
+    <col min="5126" max="5126" width="13.85546875" style="109" customWidth="1"/>
+    <col min="5127" max="5127" width="25.85546875" style="109" customWidth="1"/>
+    <col min="5128" max="5128" width="28" style="109" customWidth="1"/>
+    <col min="5129" max="5129" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5130" width="25.42578125" style="109" customWidth="1"/>
+    <col min="5131" max="5376" width="9.140625" style="109"/>
+    <col min="5377" max="5377" width="6.7109375" style="109" customWidth="1"/>
+    <col min="5378" max="5378" width="5.5703125" style="109" customWidth="1"/>
+    <col min="5379" max="5379" width="18.5703125" style="109" customWidth="1"/>
+    <col min="5380" max="5380" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="5381" max="5381" width="22.42578125" style="109" customWidth="1"/>
+    <col min="5382" max="5382" width="13.85546875" style="109" customWidth="1"/>
+    <col min="5383" max="5383" width="25.85546875" style="109" customWidth="1"/>
+    <col min="5384" max="5384" width="28" style="109" customWidth="1"/>
+    <col min="5385" max="5385" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5386" width="25.42578125" style="109" customWidth="1"/>
+    <col min="5387" max="5632" width="9.140625" style="109"/>
+    <col min="5633" max="5633" width="6.7109375" style="109" customWidth="1"/>
+    <col min="5634" max="5634" width="5.5703125" style="109" customWidth="1"/>
+    <col min="5635" max="5635" width="18.5703125" style="109" customWidth="1"/>
+    <col min="5636" max="5636" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="5637" max="5637" width="22.42578125" style="109" customWidth="1"/>
+    <col min="5638" max="5638" width="13.85546875" style="109" customWidth="1"/>
+    <col min="5639" max="5639" width="25.85546875" style="109" customWidth="1"/>
+    <col min="5640" max="5640" width="28" style="109" customWidth="1"/>
+    <col min="5641" max="5641" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5642" width="25.42578125" style="109" customWidth="1"/>
+    <col min="5643" max="5888" width="9.140625" style="109"/>
+    <col min="5889" max="5889" width="6.7109375" style="109" customWidth="1"/>
+    <col min="5890" max="5890" width="5.5703125" style="109" customWidth="1"/>
+    <col min="5891" max="5891" width="18.5703125" style="109" customWidth="1"/>
+    <col min="5892" max="5892" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="5893" max="5893" width="22.42578125" style="109" customWidth="1"/>
+    <col min="5894" max="5894" width="13.85546875" style="109" customWidth="1"/>
+    <col min="5895" max="5895" width="25.85546875" style="109" customWidth="1"/>
+    <col min="5896" max="5896" width="28" style="109" customWidth="1"/>
+    <col min="5897" max="5897" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="5898" max="5898" width="25.42578125" style="109" customWidth="1"/>
+    <col min="5899" max="6144" width="9.140625" style="109"/>
+    <col min="6145" max="6145" width="6.7109375" style="109" customWidth="1"/>
+    <col min="6146" max="6146" width="5.5703125" style="109" customWidth="1"/>
+    <col min="6147" max="6147" width="18.5703125" style="109" customWidth="1"/>
+    <col min="6148" max="6148" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="6149" max="6149" width="22.42578125" style="109" customWidth="1"/>
+    <col min="6150" max="6150" width="13.85546875" style="109" customWidth="1"/>
+    <col min="6151" max="6151" width="25.85546875" style="109" customWidth="1"/>
+    <col min="6152" max="6152" width="28" style="109" customWidth="1"/>
+    <col min="6153" max="6153" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6154" width="25.42578125" style="109" customWidth="1"/>
+    <col min="6155" max="6400" width="9.140625" style="109"/>
+    <col min="6401" max="6401" width="6.7109375" style="109" customWidth="1"/>
+    <col min="6402" max="6402" width="5.5703125" style="109" customWidth="1"/>
+    <col min="6403" max="6403" width="18.5703125" style="109" customWidth="1"/>
+    <col min="6404" max="6404" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="6405" max="6405" width="22.42578125" style="109" customWidth="1"/>
+    <col min="6406" max="6406" width="13.85546875" style="109" customWidth="1"/>
+    <col min="6407" max="6407" width="25.85546875" style="109" customWidth="1"/>
+    <col min="6408" max="6408" width="28" style="109" customWidth="1"/>
+    <col min="6409" max="6409" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6410" width="25.42578125" style="109" customWidth="1"/>
+    <col min="6411" max="6656" width="9.140625" style="109"/>
+    <col min="6657" max="6657" width="6.7109375" style="109" customWidth="1"/>
+    <col min="6658" max="6658" width="5.5703125" style="109" customWidth="1"/>
+    <col min="6659" max="6659" width="18.5703125" style="109" customWidth="1"/>
+    <col min="6660" max="6660" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="6661" max="6661" width="22.42578125" style="109" customWidth="1"/>
+    <col min="6662" max="6662" width="13.85546875" style="109" customWidth="1"/>
+    <col min="6663" max="6663" width="25.85546875" style="109" customWidth="1"/>
+    <col min="6664" max="6664" width="28" style="109" customWidth="1"/>
+    <col min="6665" max="6665" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6666" width="25.42578125" style="109" customWidth="1"/>
+    <col min="6667" max="6912" width="9.140625" style="109"/>
+    <col min="6913" max="6913" width="6.7109375" style="109" customWidth="1"/>
+    <col min="6914" max="6914" width="5.5703125" style="109" customWidth="1"/>
+    <col min="6915" max="6915" width="18.5703125" style="109" customWidth="1"/>
+    <col min="6916" max="6916" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="6917" max="6917" width="22.42578125" style="109" customWidth="1"/>
+    <col min="6918" max="6918" width="13.85546875" style="109" customWidth="1"/>
+    <col min="6919" max="6919" width="25.85546875" style="109" customWidth="1"/>
+    <col min="6920" max="6920" width="28" style="109" customWidth="1"/>
+    <col min="6921" max="6921" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="6922" max="6922" width="25.42578125" style="109" customWidth="1"/>
+    <col min="6923" max="7168" width="9.140625" style="109"/>
+    <col min="7169" max="7169" width="6.7109375" style="109" customWidth="1"/>
+    <col min="7170" max="7170" width="5.5703125" style="109" customWidth="1"/>
+    <col min="7171" max="7171" width="18.5703125" style="109" customWidth="1"/>
+    <col min="7172" max="7172" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7173" max="7173" width="22.42578125" style="109" customWidth="1"/>
+    <col min="7174" max="7174" width="13.85546875" style="109" customWidth="1"/>
+    <col min="7175" max="7175" width="25.85546875" style="109" customWidth="1"/>
+    <col min="7176" max="7176" width="28" style="109" customWidth="1"/>
+    <col min="7177" max="7177" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7178" width="25.42578125" style="109" customWidth="1"/>
+    <col min="7179" max="7424" width="9.140625" style="109"/>
+    <col min="7425" max="7425" width="6.7109375" style="109" customWidth="1"/>
+    <col min="7426" max="7426" width="5.5703125" style="109" customWidth="1"/>
+    <col min="7427" max="7427" width="18.5703125" style="109" customWidth="1"/>
+    <col min="7428" max="7428" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7429" max="7429" width="22.42578125" style="109" customWidth="1"/>
+    <col min="7430" max="7430" width="13.85546875" style="109" customWidth="1"/>
+    <col min="7431" max="7431" width="25.85546875" style="109" customWidth="1"/>
+    <col min="7432" max="7432" width="28" style="109" customWidth="1"/>
+    <col min="7433" max="7433" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7434" width="25.42578125" style="109" customWidth="1"/>
+    <col min="7435" max="7680" width="9.140625" style="109"/>
+    <col min="7681" max="7681" width="6.7109375" style="109" customWidth="1"/>
+    <col min="7682" max="7682" width="5.5703125" style="109" customWidth="1"/>
+    <col min="7683" max="7683" width="18.5703125" style="109" customWidth="1"/>
+    <col min="7684" max="7684" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7685" max="7685" width="22.42578125" style="109" customWidth="1"/>
+    <col min="7686" max="7686" width="13.85546875" style="109" customWidth="1"/>
+    <col min="7687" max="7687" width="25.85546875" style="109" customWidth="1"/>
+    <col min="7688" max="7688" width="28" style="109" customWidth="1"/>
+    <col min="7689" max="7689" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7690" width="25.42578125" style="109" customWidth="1"/>
+    <col min="7691" max="7936" width="9.140625" style="109"/>
+    <col min="7937" max="7937" width="6.7109375" style="109" customWidth="1"/>
+    <col min="7938" max="7938" width="5.5703125" style="109" customWidth="1"/>
+    <col min="7939" max="7939" width="18.5703125" style="109" customWidth="1"/>
+    <col min="7940" max="7940" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7941" max="7941" width="22.42578125" style="109" customWidth="1"/>
+    <col min="7942" max="7942" width="13.85546875" style="109" customWidth="1"/>
+    <col min="7943" max="7943" width="25.85546875" style="109" customWidth="1"/>
+    <col min="7944" max="7944" width="28" style="109" customWidth="1"/>
+    <col min="7945" max="7945" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="7946" max="7946" width="25.42578125" style="109" customWidth="1"/>
+    <col min="7947" max="8192" width="9.140625" style="109"/>
+    <col min="8193" max="8193" width="6.7109375" style="109" customWidth="1"/>
+    <col min="8194" max="8194" width="5.5703125" style="109" customWidth="1"/>
+    <col min="8195" max="8195" width="18.5703125" style="109" customWidth="1"/>
+    <col min="8196" max="8196" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="8197" max="8197" width="22.42578125" style="109" customWidth="1"/>
+    <col min="8198" max="8198" width="13.85546875" style="109" customWidth="1"/>
+    <col min="8199" max="8199" width="25.85546875" style="109" customWidth="1"/>
+    <col min="8200" max="8200" width="28" style="109" customWidth="1"/>
+    <col min="8201" max="8201" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8202" width="25.42578125" style="109" customWidth="1"/>
+    <col min="8203" max="8448" width="9.140625" style="109"/>
+    <col min="8449" max="8449" width="6.7109375" style="109" customWidth="1"/>
+    <col min="8450" max="8450" width="5.5703125" style="109" customWidth="1"/>
+    <col min="8451" max="8451" width="18.5703125" style="109" customWidth="1"/>
+    <col min="8452" max="8452" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="8453" max="8453" width="22.42578125" style="109" customWidth="1"/>
+    <col min="8454" max="8454" width="13.85546875" style="109" customWidth="1"/>
+    <col min="8455" max="8455" width="25.85546875" style="109" customWidth="1"/>
+    <col min="8456" max="8456" width="28" style="109" customWidth="1"/>
+    <col min="8457" max="8457" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8458" width="25.42578125" style="109" customWidth="1"/>
+    <col min="8459" max="8704" width="9.140625" style="109"/>
+    <col min="8705" max="8705" width="6.7109375" style="109" customWidth="1"/>
+    <col min="8706" max="8706" width="5.5703125" style="109" customWidth="1"/>
+    <col min="8707" max="8707" width="18.5703125" style="109" customWidth="1"/>
+    <col min="8708" max="8708" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="8709" max="8709" width="22.42578125" style="109" customWidth="1"/>
+    <col min="8710" max="8710" width="13.85546875" style="109" customWidth="1"/>
+    <col min="8711" max="8711" width="25.85546875" style="109" customWidth="1"/>
+    <col min="8712" max="8712" width="28" style="109" customWidth="1"/>
+    <col min="8713" max="8713" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8714" width="25.42578125" style="109" customWidth="1"/>
+    <col min="8715" max="8960" width="9.140625" style="109"/>
+    <col min="8961" max="8961" width="6.7109375" style="109" customWidth="1"/>
+    <col min="8962" max="8962" width="5.5703125" style="109" customWidth="1"/>
+    <col min="8963" max="8963" width="18.5703125" style="109" customWidth="1"/>
+    <col min="8964" max="8964" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="8965" max="8965" width="22.42578125" style="109" customWidth="1"/>
+    <col min="8966" max="8966" width="13.85546875" style="109" customWidth="1"/>
+    <col min="8967" max="8967" width="25.85546875" style="109" customWidth="1"/>
+    <col min="8968" max="8968" width="28" style="109" customWidth="1"/>
+    <col min="8969" max="8969" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="8970" max="8970" width="25.42578125" style="109" customWidth="1"/>
+    <col min="8971" max="9216" width="9.140625" style="109"/>
+    <col min="9217" max="9217" width="6.7109375" style="109" customWidth="1"/>
+    <col min="9218" max="9218" width="5.5703125" style="109" customWidth="1"/>
+    <col min="9219" max="9219" width="18.5703125" style="109" customWidth="1"/>
+    <col min="9220" max="9220" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="9221" max="9221" width="22.42578125" style="109" customWidth="1"/>
+    <col min="9222" max="9222" width="13.85546875" style="109" customWidth="1"/>
+    <col min="9223" max="9223" width="25.85546875" style="109" customWidth="1"/>
+    <col min="9224" max="9224" width="28" style="109" customWidth="1"/>
+    <col min="9225" max="9225" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9226" width="25.42578125" style="109" customWidth="1"/>
+    <col min="9227" max="9472" width="9.140625" style="109"/>
+    <col min="9473" max="9473" width="6.7109375" style="109" customWidth="1"/>
+    <col min="9474" max="9474" width="5.5703125" style="109" customWidth="1"/>
+    <col min="9475" max="9475" width="18.5703125" style="109" customWidth="1"/>
+    <col min="9476" max="9476" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="9477" max="9477" width="22.42578125" style="109" customWidth="1"/>
+    <col min="9478" max="9478" width="13.85546875" style="109" customWidth="1"/>
+    <col min="9479" max="9479" width="25.85546875" style="109" customWidth="1"/>
+    <col min="9480" max="9480" width="28" style="109" customWidth="1"/>
+    <col min="9481" max="9481" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9482" width="25.42578125" style="109" customWidth="1"/>
+    <col min="9483" max="9728" width="9.140625" style="109"/>
+    <col min="9729" max="9729" width="6.7109375" style="109" customWidth="1"/>
+    <col min="9730" max="9730" width="5.5703125" style="109" customWidth="1"/>
+    <col min="9731" max="9731" width="18.5703125" style="109" customWidth="1"/>
+    <col min="9732" max="9732" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="9733" max="9733" width="22.42578125" style="109" customWidth="1"/>
+    <col min="9734" max="9734" width="13.85546875" style="109" customWidth="1"/>
+    <col min="9735" max="9735" width="25.85546875" style="109" customWidth="1"/>
+    <col min="9736" max="9736" width="28" style="109" customWidth="1"/>
+    <col min="9737" max="9737" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9738" width="25.42578125" style="109" customWidth="1"/>
+    <col min="9739" max="9984" width="9.140625" style="109"/>
+    <col min="9985" max="9985" width="6.7109375" style="109" customWidth="1"/>
+    <col min="9986" max="9986" width="5.5703125" style="109" customWidth="1"/>
+    <col min="9987" max="9987" width="18.5703125" style="109" customWidth="1"/>
+    <col min="9988" max="9988" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="9989" max="9989" width="22.42578125" style="109" customWidth="1"/>
+    <col min="9990" max="9990" width="13.85546875" style="109" customWidth="1"/>
+    <col min="9991" max="9991" width="25.85546875" style="109" customWidth="1"/>
+    <col min="9992" max="9992" width="28" style="109" customWidth="1"/>
+    <col min="9993" max="9993" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="9994" max="9994" width="25.42578125" style="109" customWidth="1"/>
+    <col min="9995" max="10240" width="9.140625" style="109"/>
+    <col min="10241" max="10241" width="6.7109375" style="109" customWidth="1"/>
+    <col min="10242" max="10242" width="5.5703125" style="109" customWidth="1"/>
+    <col min="10243" max="10243" width="18.5703125" style="109" customWidth="1"/>
+    <col min="10244" max="10244" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="10245" max="10245" width="22.42578125" style="109" customWidth="1"/>
+    <col min="10246" max="10246" width="13.85546875" style="109" customWidth="1"/>
+    <col min="10247" max="10247" width="25.85546875" style="109" customWidth="1"/>
+    <col min="10248" max="10248" width="28" style="109" customWidth="1"/>
+    <col min="10249" max="10249" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10250" width="25.42578125" style="109" customWidth="1"/>
+    <col min="10251" max="10496" width="9.140625" style="109"/>
+    <col min="10497" max="10497" width="6.7109375" style="109" customWidth="1"/>
+    <col min="10498" max="10498" width="5.5703125" style="109" customWidth="1"/>
+    <col min="10499" max="10499" width="18.5703125" style="109" customWidth="1"/>
+    <col min="10500" max="10500" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="10501" max="10501" width="22.42578125" style="109" customWidth="1"/>
+    <col min="10502" max="10502" width="13.85546875" style="109" customWidth="1"/>
+    <col min="10503" max="10503" width="25.85546875" style="109" customWidth="1"/>
+    <col min="10504" max="10504" width="28" style="109" customWidth="1"/>
+    <col min="10505" max="10505" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10506" width="25.42578125" style="109" customWidth="1"/>
+    <col min="10507" max="10752" width="9.140625" style="109"/>
+    <col min="10753" max="10753" width="6.7109375" style="109" customWidth="1"/>
+    <col min="10754" max="10754" width="5.5703125" style="109" customWidth="1"/>
+    <col min="10755" max="10755" width="18.5703125" style="109" customWidth="1"/>
+    <col min="10756" max="10756" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="10757" max="10757" width="22.42578125" style="109" customWidth="1"/>
+    <col min="10758" max="10758" width="13.85546875" style="109" customWidth="1"/>
+    <col min="10759" max="10759" width="25.85546875" style="109" customWidth="1"/>
+    <col min="10760" max="10760" width="28" style="109" customWidth="1"/>
+    <col min="10761" max="10761" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="10762" max="10762" width="25.42578125" style="109" customWidth="1"/>
+    <col min="10763" max="11008" width="9.140625" style="109"/>
+    <col min="11009" max="11009" width="6.7109375" style="109" customWidth="1"/>
+    <col min="11010" max="11010" width="5.5703125" style="109" customWidth="1"/>
+    <col min="11011" max="11011" width="18.5703125" style="109" customWidth="1"/>
+    <col min="11012" max="11012" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="11013" max="11013" width="22.42578125" style="109" customWidth="1"/>
+    <col min="11014" max="11014" width="13.85546875" style="109" customWidth="1"/>
+    <col min="11015" max="11015" width="25.85546875" style="109" customWidth="1"/>
+    <col min="11016" max="11016" width="28" style="109" customWidth="1"/>
+    <col min="11017" max="11017" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11018" width="25.42578125" style="109" customWidth="1"/>
+    <col min="11019" max="11264" width="9.140625" style="109"/>
+    <col min="11265" max="11265" width="6.7109375" style="109" customWidth="1"/>
+    <col min="11266" max="11266" width="5.5703125" style="109" customWidth="1"/>
+    <col min="11267" max="11267" width="18.5703125" style="109" customWidth="1"/>
+    <col min="11268" max="11268" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="11269" max="11269" width="22.42578125" style="109" customWidth="1"/>
+    <col min="11270" max="11270" width="13.85546875" style="109" customWidth="1"/>
+    <col min="11271" max="11271" width="25.85546875" style="109" customWidth="1"/>
+    <col min="11272" max="11272" width="28" style="109" customWidth="1"/>
+    <col min="11273" max="11273" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11274" width="25.42578125" style="109" customWidth="1"/>
+    <col min="11275" max="11520" width="9.140625" style="109"/>
+    <col min="11521" max="11521" width="6.7109375" style="109" customWidth="1"/>
+    <col min="11522" max="11522" width="5.5703125" style="109" customWidth="1"/>
+    <col min="11523" max="11523" width="18.5703125" style="109" customWidth="1"/>
+    <col min="11524" max="11524" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="11525" max="11525" width="22.42578125" style="109" customWidth="1"/>
+    <col min="11526" max="11526" width="13.85546875" style="109" customWidth="1"/>
+    <col min="11527" max="11527" width="25.85546875" style="109" customWidth="1"/>
+    <col min="11528" max="11528" width="28" style="109" customWidth="1"/>
+    <col min="11529" max="11529" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11530" width="25.42578125" style="109" customWidth="1"/>
+    <col min="11531" max="11776" width="9.140625" style="109"/>
+    <col min="11777" max="11777" width="6.7109375" style="109" customWidth="1"/>
+    <col min="11778" max="11778" width="5.5703125" style="109" customWidth="1"/>
+    <col min="11779" max="11779" width="18.5703125" style="109" customWidth="1"/>
+    <col min="11780" max="11780" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="11781" max="11781" width="22.42578125" style="109" customWidth="1"/>
+    <col min="11782" max="11782" width="13.85546875" style="109" customWidth="1"/>
+    <col min="11783" max="11783" width="25.85546875" style="109" customWidth="1"/>
+    <col min="11784" max="11784" width="28" style="109" customWidth="1"/>
+    <col min="11785" max="11785" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="11786" max="11786" width="25.42578125" style="109" customWidth="1"/>
+    <col min="11787" max="12032" width="9.140625" style="109"/>
+    <col min="12033" max="12033" width="6.7109375" style="109" customWidth="1"/>
+    <col min="12034" max="12034" width="5.5703125" style="109" customWidth="1"/>
+    <col min="12035" max="12035" width="18.5703125" style="109" customWidth="1"/>
+    <col min="12036" max="12036" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="12037" max="12037" width="22.42578125" style="109" customWidth="1"/>
+    <col min="12038" max="12038" width="13.85546875" style="109" customWidth="1"/>
+    <col min="12039" max="12039" width="25.85546875" style="109" customWidth="1"/>
+    <col min="12040" max="12040" width="28" style="109" customWidth="1"/>
+    <col min="12041" max="12041" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12042" width="25.42578125" style="109" customWidth="1"/>
+    <col min="12043" max="12288" width="9.140625" style="109"/>
+    <col min="12289" max="12289" width="6.7109375" style="109" customWidth="1"/>
+    <col min="12290" max="12290" width="5.5703125" style="109" customWidth="1"/>
+    <col min="12291" max="12291" width="18.5703125" style="109" customWidth="1"/>
+    <col min="12292" max="12292" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="12293" max="12293" width="22.42578125" style="109" customWidth="1"/>
+    <col min="12294" max="12294" width="13.85546875" style="109" customWidth="1"/>
+    <col min="12295" max="12295" width="25.85546875" style="109" customWidth="1"/>
+    <col min="12296" max="12296" width="28" style="109" customWidth="1"/>
+    <col min="12297" max="12297" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12298" width="25.42578125" style="109" customWidth="1"/>
+    <col min="12299" max="12544" width="9.140625" style="109"/>
+    <col min="12545" max="12545" width="6.7109375" style="109" customWidth="1"/>
+    <col min="12546" max="12546" width="5.5703125" style="109" customWidth="1"/>
+    <col min="12547" max="12547" width="18.5703125" style="109" customWidth="1"/>
+    <col min="12548" max="12548" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="12549" max="12549" width="22.42578125" style="109" customWidth="1"/>
+    <col min="12550" max="12550" width="13.85546875" style="109" customWidth="1"/>
+    <col min="12551" max="12551" width="25.85546875" style="109" customWidth="1"/>
+    <col min="12552" max="12552" width="28" style="109" customWidth="1"/>
+    <col min="12553" max="12553" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12554" width="25.42578125" style="109" customWidth="1"/>
+    <col min="12555" max="12800" width="9.140625" style="109"/>
+    <col min="12801" max="12801" width="6.7109375" style="109" customWidth="1"/>
+    <col min="12802" max="12802" width="5.5703125" style="109" customWidth="1"/>
+    <col min="12803" max="12803" width="18.5703125" style="109" customWidth="1"/>
+    <col min="12804" max="12804" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="12805" max="12805" width="22.42578125" style="109" customWidth="1"/>
+    <col min="12806" max="12806" width="13.85546875" style="109" customWidth="1"/>
+    <col min="12807" max="12807" width="25.85546875" style="109" customWidth="1"/>
+    <col min="12808" max="12808" width="28" style="109" customWidth="1"/>
+    <col min="12809" max="12809" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="12810" max="12810" width="25.42578125" style="109" customWidth="1"/>
+    <col min="12811" max="13056" width="9.140625" style="109"/>
+    <col min="13057" max="13057" width="6.7109375" style="109" customWidth="1"/>
+    <col min="13058" max="13058" width="5.5703125" style="109" customWidth="1"/>
+    <col min="13059" max="13059" width="18.5703125" style="109" customWidth="1"/>
+    <col min="13060" max="13060" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="13061" max="13061" width="22.42578125" style="109" customWidth="1"/>
+    <col min="13062" max="13062" width="13.85546875" style="109" customWidth="1"/>
+    <col min="13063" max="13063" width="25.85546875" style="109" customWidth="1"/>
+    <col min="13064" max="13064" width="28" style="109" customWidth="1"/>
+    <col min="13065" max="13065" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13066" width="25.42578125" style="109" customWidth="1"/>
+    <col min="13067" max="13312" width="9.140625" style="109"/>
+    <col min="13313" max="13313" width="6.7109375" style="109" customWidth="1"/>
+    <col min="13314" max="13314" width="5.5703125" style="109" customWidth="1"/>
+    <col min="13315" max="13315" width="18.5703125" style="109" customWidth="1"/>
+    <col min="13316" max="13316" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="13317" max="13317" width="22.42578125" style="109" customWidth="1"/>
+    <col min="13318" max="13318" width="13.85546875" style="109" customWidth="1"/>
+    <col min="13319" max="13319" width="25.85546875" style="109" customWidth="1"/>
+    <col min="13320" max="13320" width="28" style="109" customWidth="1"/>
+    <col min="13321" max="13321" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13322" width="25.42578125" style="109" customWidth="1"/>
+    <col min="13323" max="13568" width="9.140625" style="109"/>
+    <col min="13569" max="13569" width="6.7109375" style="109" customWidth="1"/>
+    <col min="13570" max="13570" width="5.5703125" style="109" customWidth="1"/>
+    <col min="13571" max="13571" width="18.5703125" style="109" customWidth="1"/>
+    <col min="13572" max="13572" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="13573" max="13573" width="22.42578125" style="109" customWidth="1"/>
+    <col min="13574" max="13574" width="13.85546875" style="109" customWidth="1"/>
+    <col min="13575" max="13575" width="25.85546875" style="109" customWidth="1"/>
+    <col min="13576" max="13576" width="28" style="109" customWidth="1"/>
+    <col min="13577" max="13577" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13578" width="25.42578125" style="109" customWidth="1"/>
+    <col min="13579" max="13824" width="9.140625" style="109"/>
+    <col min="13825" max="13825" width="6.7109375" style="109" customWidth="1"/>
+    <col min="13826" max="13826" width="5.5703125" style="109" customWidth="1"/>
+    <col min="13827" max="13827" width="18.5703125" style="109" customWidth="1"/>
+    <col min="13828" max="13828" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="13829" max="13829" width="22.42578125" style="109" customWidth="1"/>
+    <col min="13830" max="13830" width="13.85546875" style="109" customWidth="1"/>
+    <col min="13831" max="13831" width="25.85546875" style="109" customWidth="1"/>
+    <col min="13832" max="13832" width="28" style="109" customWidth="1"/>
+    <col min="13833" max="13833" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="13834" max="13834" width="25.42578125" style="109" customWidth="1"/>
+    <col min="13835" max="14080" width="9.140625" style="109"/>
+    <col min="14081" max="14081" width="6.7109375" style="109" customWidth="1"/>
+    <col min="14082" max="14082" width="5.5703125" style="109" customWidth="1"/>
+    <col min="14083" max="14083" width="18.5703125" style="109" customWidth="1"/>
+    <col min="14084" max="14084" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="14085" max="14085" width="22.42578125" style="109" customWidth="1"/>
+    <col min="14086" max="14086" width="13.85546875" style="109" customWidth="1"/>
+    <col min="14087" max="14087" width="25.85546875" style="109" customWidth="1"/>
+    <col min="14088" max="14088" width="28" style="109" customWidth="1"/>
+    <col min="14089" max="14089" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14090" width="25.42578125" style="109" customWidth="1"/>
+    <col min="14091" max="14336" width="9.140625" style="109"/>
+    <col min="14337" max="14337" width="6.7109375" style="109" customWidth="1"/>
+    <col min="14338" max="14338" width="5.5703125" style="109" customWidth="1"/>
+    <col min="14339" max="14339" width="18.5703125" style="109" customWidth="1"/>
+    <col min="14340" max="14340" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="14341" max="14341" width="22.42578125" style="109" customWidth="1"/>
+    <col min="14342" max="14342" width="13.85546875" style="109" customWidth="1"/>
+    <col min="14343" max="14343" width="25.85546875" style="109" customWidth="1"/>
+    <col min="14344" max="14344" width="28" style="109" customWidth="1"/>
+    <col min="14345" max="14345" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14346" width="25.42578125" style="109" customWidth="1"/>
+    <col min="14347" max="14592" width="9.140625" style="109"/>
+    <col min="14593" max="14593" width="6.7109375" style="109" customWidth="1"/>
+    <col min="14594" max="14594" width="5.5703125" style="109" customWidth="1"/>
+    <col min="14595" max="14595" width="18.5703125" style="109" customWidth="1"/>
+    <col min="14596" max="14596" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="14597" max="14597" width="22.42578125" style="109" customWidth="1"/>
+    <col min="14598" max="14598" width="13.85546875" style="109" customWidth="1"/>
+    <col min="14599" max="14599" width="25.85546875" style="109" customWidth="1"/>
+    <col min="14600" max="14600" width="28" style="109" customWidth="1"/>
+    <col min="14601" max="14601" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14602" width="25.42578125" style="109" customWidth="1"/>
+    <col min="14603" max="14848" width="9.140625" style="109"/>
+    <col min="14849" max="14849" width="6.7109375" style="109" customWidth="1"/>
+    <col min="14850" max="14850" width="5.5703125" style="109" customWidth="1"/>
+    <col min="14851" max="14851" width="18.5703125" style="109" customWidth="1"/>
+    <col min="14852" max="14852" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="14853" max="14853" width="22.42578125" style="109" customWidth="1"/>
+    <col min="14854" max="14854" width="13.85546875" style="109" customWidth="1"/>
+    <col min="14855" max="14855" width="25.85546875" style="109" customWidth="1"/>
+    <col min="14856" max="14856" width="28" style="109" customWidth="1"/>
+    <col min="14857" max="14857" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="14858" max="14858" width="25.42578125" style="109" customWidth="1"/>
+    <col min="14859" max="15104" width="9.140625" style="109"/>
+    <col min="15105" max="15105" width="6.7109375" style="109" customWidth="1"/>
+    <col min="15106" max="15106" width="5.5703125" style="109" customWidth="1"/>
+    <col min="15107" max="15107" width="18.5703125" style="109" customWidth="1"/>
+    <col min="15108" max="15108" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="15109" max="15109" width="22.42578125" style="109" customWidth="1"/>
+    <col min="15110" max="15110" width="13.85546875" style="109" customWidth="1"/>
+    <col min="15111" max="15111" width="25.85546875" style="109" customWidth="1"/>
+    <col min="15112" max="15112" width="28" style="109" customWidth="1"/>
+    <col min="15113" max="15113" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15114" width="25.42578125" style="109" customWidth="1"/>
+    <col min="15115" max="15360" width="9.140625" style="109"/>
+    <col min="15361" max="15361" width="6.7109375" style="109" customWidth="1"/>
+    <col min="15362" max="15362" width="5.5703125" style="109" customWidth="1"/>
+    <col min="15363" max="15363" width="18.5703125" style="109" customWidth="1"/>
+    <col min="15364" max="15364" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="15365" max="15365" width="22.42578125" style="109" customWidth="1"/>
+    <col min="15366" max="15366" width="13.85546875" style="109" customWidth="1"/>
+    <col min="15367" max="15367" width="25.85546875" style="109" customWidth="1"/>
+    <col min="15368" max="15368" width="28" style="109" customWidth="1"/>
+    <col min="15369" max="15369" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15370" width="25.42578125" style="109" customWidth="1"/>
+    <col min="15371" max="15616" width="9.140625" style="109"/>
+    <col min="15617" max="15617" width="6.7109375" style="109" customWidth="1"/>
+    <col min="15618" max="15618" width="5.5703125" style="109" customWidth="1"/>
+    <col min="15619" max="15619" width="18.5703125" style="109" customWidth="1"/>
+    <col min="15620" max="15620" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="15621" max="15621" width="22.42578125" style="109" customWidth="1"/>
+    <col min="15622" max="15622" width="13.85546875" style="109" customWidth="1"/>
+    <col min="15623" max="15623" width="25.85546875" style="109" customWidth="1"/>
+    <col min="15624" max="15624" width="28" style="109" customWidth="1"/>
+    <col min="15625" max="15625" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15626" width="25.42578125" style="109" customWidth="1"/>
+    <col min="15627" max="15872" width="9.140625" style="109"/>
+    <col min="15873" max="15873" width="6.7109375" style="109" customWidth="1"/>
+    <col min="15874" max="15874" width="5.5703125" style="109" customWidth="1"/>
+    <col min="15875" max="15875" width="18.5703125" style="109" customWidth="1"/>
+    <col min="15876" max="15876" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="15877" max="15877" width="22.42578125" style="109" customWidth="1"/>
+    <col min="15878" max="15878" width="13.85546875" style="109" customWidth="1"/>
+    <col min="15879" max="15879" width="25.85546875" style="109" customWidth="1"/>
+    <col min="15880" max="15880" width="28" style="109" customWidth="1"/>
+    <col min="15881" max="15881" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="15882" max="15882" width="25.42578125" style="109" customWidth="1"/>
+    <col min="15883" max="16128" width="9.140625" style="109"/>
+    <col min="16129" max="16129" width="6.7109375" style="109" customWidth="1"/>
+    <col min="16130" max="16130" width="5.5703125" style="109" customWidth="1"/>
+    <col min="16131" max="16131" width="18.5703125" style="109" customWidth="1"/>
+    <col min="16132" max="16132" width="17.28515625" style="109" bestFit="1" customWidth="1"/>
+    <col min="16133" max="16133" width="22.42578125" style="109" customWidth="1"/>
+    <col min="16134" max="16134" width="13.85546875" style="109" customWidth="1"/>
+    <col min="16135" max="16135" width="25.85546875" style="109" customWidth="1"/>
+    <col min="16136" max="16136" width="28" style="109" customWidth="1"/>
+    <col min="16137" max="16137" width="12.140625" style="109" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16138" width="25.42578125" style="109" customWidth="1"/>
+    <col min="16139" max="16384" width="9.140625" style="109"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="121" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:16" s="102" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B1" s="120"/>
+        <v>191</v>
+      </c>
+      <c r="B1" s="101"/>
       <c r="C1" s="1"/>
-      <c r="H1" s="122" t="s">
+      <c r="H1" s="103" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="102" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="85">
+        <v>0</v>
+      </c>
+      <c r="B2" s="152"/>
+      <c r="C2" s="152"/>
+      <c r="D2" s="152"/>
+    </row>
+    <row r="3" spans="1:16" s="102" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A3" s="86">
+        <v>0</v>
+      </c>
+      <c r="B3" s="86"/>
+      <c r="C3" s="86"/>
+      <c r="D3" s="86"/>
+    </row>
+    <row r="4" spans="1:16" s="102" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A4" s="104"/>
+      <c r="B4" s="105"/>
+      <c r="C4" s="105"/>
+    </row>
+    <row r="5" spans="1:16" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="501" t="s">
+        <v>87</v>
+      </c>
+      <c r="B5" s="501"/>
+      <c r="C5" s="501"/>
+      <c r="D5" s="501"/>
+      <c r="E5" s="153">
+        <v>0</v>
+      </c>
+      <c r="F5" s="18"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="107"/>
+      <c r="K5" s="107"/>
+      <c r="L5" s="107"/>
+      <c r="M5" s="107"/>
+      <c r="N5" s="107"/>
+      <c r="O5" s="107"/>
+      <c r="P5" s="17"/>
+    </row>
+    <row r="6" spans="1:16" s="102" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="104"/>
+      <c r="B6" s="105"/>
+      <c r="C6" s="105"/>
+    </row>
+    <row r="7" spans="1:16" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="108"/>
+      <c r="B7" s="499" t="s">
+        <v>254</v>
+      </c>
+      <c r="C7" s="499"/>
+      <c r="D7" s="499"/>
+      <c r="E7" s="499"/>
+      <c r="F7" s="499"/>
+      <c r="G7" s="499"/>
+      <c r="H7" s="499"/>
+    </row>
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="110"/>
+      <c r="B8" s="110"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="111"/>
+      <c r="E8" s="111"/>
+      <c r="F8" s="111"/>
+      <c r="G8" s="111"/>
+    </row>
+    <row r="9" spans="1:16" s="116" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="112"/>
+      <c r="B9" s="322" t="s">
+        <v>255</v>
+      </c>
+      <c r="D9" s="114"/>
+      <c r="E9" s="114"/>
+      <c r="F9" s="114"/>
+      <c r="G9" s="114"/>
+      <c r="H9" s="115"/>
+    </row>
+    <row r="10" spans="1:16" s="116" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="112"/>
+      <c r="B10" s="113"/>
+      <c r="C10" s="113"/>
+      <c r="D10" s="114"/>
+      <c r="E10" s="114"/>
+      <c r="F10" s="114"/>
+      <c r="G10" s="114"/>
+      <c r="H10" s="115"/>
+    </row>
+    <row r="11" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="117">
+        <v>1</v>
+      </c>
+      <c r="B11" s="118" t="s">
+        <v>256</v>
+      </c>
+      <c r="C11" s="118"/>
+      <c r="D11" s="118"/>
+      <c r="E11" s="118"/>
+      <c r="F11" s="118"/>
+      <c r="G11" s="118"/>
+    </row>
+    <row r="12" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="117"/>
+      <c r="B12" s="118"/>
+      <c r="C12" s="118"/>
+      <c r="D12" s="118"/>
+      <c r="E12" s="118"/>
+      <c r="F12" s="118"/>
+      <c r="G12" s="118"/>
+    </row>
+    <row r="13" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="119"/>
+      <c r="B13" s="316" t="s">
+        <v>257</v>
+      </c>
+      <c r="C13" s="317" t="s">
+        <v>258</v>
+      </c>
+      <c r="D13" s="318" t="s">
+        <v>259</v>
+      </c>
+      <c r="E13" s="311"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="119"/>
+      <c r="B14" s="314"/>
+      <c r="C14" s="313"/>
+      <c r="D14" s="315"/>
+      <c r="E14" s="500"/>
+      <c r="F14" s="500"/>
+      <c r="G14" s="500"/>
+      <c r="H14" s="312"/>
+    </row>
+    <row r="15" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="119"/>
+      <c r="B15" s="314"/>
+      <c r="C15" s="313"/>
+      <c r="D15" s="315"/>
+      <c r="E15" s="500" t="s">
+        <v>381</v>
+      </c>
+      <c r="F15" s="500"/>
+      <c r="G15" s="500"/>
+      <c r="H15" s="312"/>
+    </row>
+    <row r="16" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="119"/>
+      <c r="B16" s="314"/>
+      <c r="C16" s="313"/>
+      <c r="D16" s="315"/>
+      <c r="E16" s="500"/>
+      <c r="F16" s="500"/>
+      <c r="G16" s="500"/>
+      <c r="H16" s="312"/>
+    </row>
+    <row r="17" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="119"/>
+      <c r="B17" s="314"/>
+      <c r="C17" s="313"/>
+      <c r="D17" s="315"/>
+      <c r="E17" s="500"/>
+      <c r="F17" s="500"/>
+      <c r="G17" s="500"/>
+      <c r="H17" s="312"/>
+    </row>
+    <row r="18" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="119"/>
+      <c r="B18" s="314"/>
+      <c r="C18" s="313"/>
+      <c r="D18" s="315"/>
+      <c r="E18" s="500" t="s">
+        <v>381</v>
+      </c>
+      <c r="F18" s="500"/>
+      <c r="G18" s="500"/>
+      <c r="H18" s="312"/>
+    </row>
+    <row r="19" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="119"/>
+      <c r="B19" s="314"/>
+      <c r="C19" s="313"/>
+      <c r="D19" s="315"/>
+      <c r="E19" s="500"/>
+      <c r="F19" s="500"/>
+      <c r="G19" s="500"/>
+      <c r="H19" s="312"/>
+    </row>
+    <row r="20" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="119"/>
+      <c r="B20" s="319"/>
+      <c r="C20" s="320"/>
+      <c r="D20" s="321"/>
+      <c r="E20" s="500"/>
+      <c r="F20" s="500"/>
+      <c r="G20" s="500"/>
+      <c r="H20" s="312"/>
+    </row>
+    <row r="21" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="119"/>
+      <c r="B21" s="120"/>
+      <c r="C21" s="120"/>
+      <c r="D21" s="120"/>
+      <c r="E21" s="120"/>
+      <c r="F21" s="120"/>
+      <c r="G21" s="120"/>
+      <c r="H21" s="120"/>
+    </row>
+    <row r="22" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="118"/>
+      <c r="B22" s="118" t="s">
+        <v>306</v>
+      </c>
+      <c r="C22" s="118"/>
+      <c r="D22" s="118"/>
+      <c r="E22" s="118"/>
+      <c r="F22" s="118"/>
+      <c r="H22" s="102"/>
+    </row>
+    <row r="23" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="118"/>
+      <c r="B23" s="118" t="s">
+        <v>308</v>
+      </c>
+      <c r="C23" s="118"/>
+      <c r="D23" s="118"/>
+      <c r="E23" s="118"/>
+      <c r="F23" s="118"/>
+      <c r="H23" s="72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="118"/>
+      <c r="B24" s="118"/>
+      <c r="C24" s="118"/>
+      <c r="D24" s="118"/>
+      <c r="E24" s="118"/>
+      <c r="F24" s="118"/>
+      <c r="H24" s="121"/>
+    </row>
+    <row r="25" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="118" t="s">
+        <v>261</v>
+      </c>
+      <c r="C25" s="118"/>
+      <c r="D25" s="118"/>
+      <c r="E25" s="118"/>
+      <c r="F25" s="118"/>
+      <c r="G25" s="118"/>
+    </row>
+    <row r="26" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="262" t="s">
+        <v>443</v>
+      </c>
+      <c r="C26" s="263"/>
+      <c r="D26" s="263"/>
+      <c r="E26" s="263"/>
+      <c r="F26" s="263"/>
+      <c r="G26" s="263"/>
+      <c r="H26" s="264"/>
+    </row>
+    <row r="27" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="282"/>
+      <c r="C27" s="283"/>
+      <c r="D27" s="283"/>
+      <c r="E27" s="283"/>
+      <c r="F27" s="283"/>
+      <c r="G27" s="283"/>
+      <c r="H27" s="284"/>
+    </row>
+    <row r="28" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="118"/>
+      <c r="C28" s="118"/>
+      <c r="D28" s="118"/>
+      <c r="E28" s="118"/>
+      <c r="F28" s="118"/>
+      <c r="G28" s="118"/>
+      <c r="H28" s="122"/>
+    </row>
+    <row r="29" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="118" t="s">
+        <v>262</v>
+      </c>
+      <c r="C29" s="118"/>
+      <c r="D29" s="118"/>
+      <c r="E29" s="118"/>
+      <c r="F29" s="118"/>
+      <c r="G29" s="118"/>
+      <c r="H29" s="73" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="118" t="s">
+        <v>263</v>
+      </c>
+      <c r="C30" s="118"/>
+      <c r="D30" s="118"/>
+      <c r="E30" s="118"/>
+      <c r="F30" s="118"/>
+      <c r="G30" s="118"/>
+      <c r="H30" s="72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="118"/>
+      <c r="C31" s="118"/>
+      <c r="D31" s="118"/>
+      <c r="E31" s="118"/>
+      <c r="F31" s="118"/>
+      <c r="G31" s="118"/>
+      <c r="H31" s="121"/>
+    </row>
+    <row r="32" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="118" t="s">
+        <v>264</v>
+      </c>
+      <c r="C32" s="118"/>
+      <c r="D32" s="118"/>
+      <c r="E32" s="118"/>
+      <c r="F32" s="118"/>
+      <c r="G32" s="118"/>
+      <c r="H32" s="118"/>
+    </row>
+    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="118"/>
+      <c r="B33" s="255" t="s">
+        <v>443</v>
+      </c>
+      <c r="C33" s="256"/>
+      <c r="D33" s="256"/>
+      <c r="E33" s="256"/>
+      <c r="F33" s="256"/>
+      <c r="G33" s="256"/>
+      <c r="H33" s="257"/>
+    </row>
+    <row r="34" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="118"/>
+      <c r="B34" s="288"/>
+      <c r="C34" s="289"/>
+      <c r="D34" s="289"/>
+      <c r="E34" s="289"/>
+      <c r="F34" s="289"/>
+      <c r="G34" s="289"/>
+      <c r="H34" s="290"/>
+    </row>
+    <row r="35" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="118"/>
+      <c r="B35" s="123"/>
+      <c r="C35" s="123"/>
+      <c r="D35" s="123"/>
+      <c r="E35" s="123"/>
+      <c r="F35" s="123"/>
+      <c r="G35" s="123"/>
+      <c r="H35" s="123"/>
+    </row>
+    <row r="36" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="118"/>
+      <c r="B36" s="322" t="s">
+        <v>309</v>
+      </c>
+      <c r="C36" s="111"/>
+      <c r="D36" s="111"/>
+      <c r="E36" s="111"/>
+      <c r="F36" s="111"/>
+      <c r="G36" s="124"/>
+      <c r="H36" s="111"/>
+    </row>
+    <row r="37" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="118"/>
+      <c r="B37" s="113"/>
+      <c r="C37" s="111"/>
+      <c r="D37" s="111"/>
+      <c r="E37" s="111"/>
+      <c r="F37" s="111"/>
+      <c r="G37" s="124"/>
+      <c r="H37" s="111"/>
+    </row>
+    <row r="38" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="125">
+        <v>2</v>
+      </c>
+      <c r="B38" s="118" t="s">
+        <v>265</v>
+      </c>
+      <c r="C38" s="118"/>
+      <c r="D38" s="118"/>
+      <c r="E38" s="118"/>
+      <c r="F38" s="118"/>
+      <c r="G38" s="118"/>
+    </row>
+    <row r="39" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="118"/>
+      <c r="B39" s="118"/>
+      <c r="C39" s="118" t="s">
+        <v>257</v>
+      </c>
+      <c r="D39" s="503" t="s">
+        <v>427</v>
+      </c>
+      <c r="E39" s="504"/>
+      <c r="F39" s="504"/>
+      <c r="G39" s="504"/>
+      <c r="H39" s="505"/>
+    </row>
+    <row r="40" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="118"/>
+      <c r="B40" s="118"/>
+      <c r="C40" s="118" t="s">
+        <v>266</v>
+      </c>
+      <c r="D40" s="503" t="s">
+        <v>444</v>
+      </c>
+      <c r="E40" s="504"/>
+      <c r="F40" s="504"/>
+      <c r="G40" s="504"/>
+      <c r="H40" s="505"/>
+    </row>
+    <row r="41" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="118"/>
+      <c r="B41" s="118"/>
+      <c r="C41" s="118" t="s">
+        <v>258</v>
+      </c>
+      <c r="D41" s="503" t="s">
+        <v>445</v>
+      </c>
+      <c r="E41" s="504"/>
+      <c r="F41" s="504"/>
+      <c r="G41" s="504"/>
+      <c r="H41" s="505"/>
+    </row>
+    <row r="42" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="118"/>
+      <c r="B42" s="118"/>
+      <c r="C42" s="118" t="s">
+        <v>311</v>
+      </c>
+      <c r="D42" s="126"/>
+      <c r="E42" s="126"/>
+      <c r="F42" s="126"/>
+      <c r="G42" s="126"/>
+      <c r="H42" s="72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="118"/>
+      <c r="B43" s="118"/>
+      <c r="C43" s="118"/>
+      <c r="D43" s="118"/>
+      <c r="E43" s="118"/>
+      <c r="F43" s="118"/>
+      <c r="G43" s="118"/>
+      <c r="H43" s="102"/>
+    </row>
+    <row r="44" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="125">
+        <v>3</v>
+      </c>
+      <c r="B44" s="118" t="s">
+        <v>267</v>
+      </c>
+      <c r="C44" s="118"/>
+      <c r="D44" s="118"/>
+      <c r="E44" s="118"/>
+      <c r="F44" s="118"/>
+      <c r="G44" s="118"/>
+    </row>
+    <row r="45" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="118"/>
+      <c r="B45" s="118"/>
+      <c r="C45" s="118" t="s">
+        <v>257</v>
+      </c>
+      <c r="D45" s="503" t="s">
+        <v>427</v>
+      </c>
+      <c r="E45" s="504"/>
+      <c r="F45" s="504"/>
+      <c r="G45" s="504"/>
+      <c r="H45" s="505"/>
+    </row>
+    <row r="46" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="118"/>
+      <c r="B46" s="118"/>
+      <c r="C46" s="118" t="s">
+        <v>266</v>
+      </c>
+      <c r="D46" s="503" t="s">
+        <v>444</v>
+      </c>
+      <c r="E46" s="504"/>
+      <c r="F46" s="504"/>
+      <c r="G46" s="504"/>
+      <c r="H46" s="505"/>
+    </row>
+    <row r="47" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="118"/>
+      <c r="B47" s="118"/>
+      <c r="C47" s="118" t="s">
+        <v>258</v>
+      </c>
+      <c r="D47" s="503" t="s">
+        <v>445</v>
+      </c>
+      <c r="E47" s="504"/>
+      <c r="F47" s="504"/>
+      <c r="G47" s="504"/>
+      <c r="H47" s="505"/>
+    </row>
+    <row r="48" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="118"/>
+      <c r="B48" s="118"/>
+      <c r="C48" s="118" t="s">
+        <v>311</v>
+      </c>
+      <c r="D48" s="126"/>
+      <c r="E48" s="126"/>
+      <c r="F48" s="126"/>
+      <c r="G48" s="126"/>
+      <c r="H48" s="72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="118"/>
+      <c r="B49" s="118"/>
+      <c r="C49" s="118"/>
+      <c r="D49" s="118"/>
+      <c r="E49" s="118"/>
+      <c r="F49" s="118"/>
+      <c r="G49" s="118"/>
+      <c r="H49" s="102"/>
+    </row>
+    <row r="50" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="125">
+        <v>4</v>
+      </c>
+      <c r="B50" s="118" t="s">
+        <v>310</v>
+      </c>
+      <c r="C50" s="118"/>
+      <c r="D50" s="118"/>
+      <c r="E50" s="118"/>
+      <c r="F50" s="118"/>
+      <c r="G50" s="118"/>
+    </row>
+    <row r="51" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="118"/>
+      <c r="B51" s="118"/>
+      <c r="C51" s="118" t="s">
+        <v>257</v>
+      </c>
+      <c r="D51" s="503" t="s">
+        <v>427</v>
+      </c>
+      <c r="E51" s="504"/>
+      <c r="F51" s="504"/>
+      <c r="G51" s="504"/>
+      <c r="H51" s="505"/>
+    </row>
+    <row r="52" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="118"/>
+      <c r="B52" s="118"/>
+      <c r="C52" s="118" t="s">
+        <v>266</v>
+      </c>
+      <c r="D52" s="503" t="s">
+        <v>444</v>
+      </c>
+      <c r="E52" s="504"/>
+      <c r="F52" s="504"/>
+      <c r="G52" s="504"/>
+      <c r="H52" s="505"/>
+    </row>
+    <row r="53" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="118"/>
+      <c r="B53" s="118"/>
+      <c r="C53" s="118" t="s">
+        <v>258</v>
+      </c>
+      <c r="D53" s="503" t="s">
+        <v>445</v>
+      </c>
+      <c r="E53" s="504"/>
+      <c r="F53" s="504"/>
+      <c r="G53" s="504"/>
+      <c r="H53" s="505"/>
+    </row>
+    <row r="54" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="118"/>
+      <c r="B54" s="118"/>
+      <c r="C54" s="118" t="s">
+        <v>311</v>
+      </c>
+      <c r="D54" s="126"/>
+      <c r="E54" s="126"/>
+      <c r="F54" s="126"/>
+      <c r="G54" s="126"/>
+      <c r="H54" s="72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="118"/>
+      <c r="B55" s="118"/>
+      <c r="C55" s="118"/>
+      <c r="D55" s="118"/>
+      <c r="E55" s="118"/>
+      <c r="F55" s="118"/>
+      <c r="G55" s="118"/>
+      <c r="H55" s="121"/>
+    </row>
+    <row r="56" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="118"/>
+      <c r="B56" s="118"/>
+      <c r="C56" s="118"/>
+      <c r="D56" s="118"/>
+      <c r="E56" s="118"/>
+      <c r="F56" s="118"/>
+      <c r="G56" s="118"/>
+      <c r="H56" s="102"/>
+    </row>
+    <row r="57" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="118"/>
+      <c r="B57" s="322" t="s">
+        <v>268</v>
+      </c>
+      <c r="C57" s="111"/>
+      <c r="D57" s="111"/>
+      <c r="E57" s="111"/>
+      <c r="F57" s="111"/>
+      <c r="G57" s="124"/>
+      <c r="H57" s="111"/>
+    </row>
+    <row r="58" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="118"/>
+      <c r="B58" s="113"/>
+      <c r="C58" s="111"/>
+      <c r="D58" s="111"/>
+      <c r="E58" s="111"/>
+      <c r="F58" s="111"/>
+      <c r="G58" s="124"/>
+      <c r="H58" s="111"/>
+    </row>
+    <row r="59" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="125">
+        <v>5</v>
+      </c>
+      <c r="B59" s="127" t="s">
+        <v>269</v>
+      </c>
+      <c r="C59" s="120"/>
+      <c r="D59" s="118"/>
+      <c r="E59" s="118"/>
+      <c r="F59" s="118"/>
+      <c r="G59" s="118"/>
+      <c r="H59" s="72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="118"/>
+      <c r="C60" s="120"/>
+      <c r="D60" s="118"/>
+      <c r="E60" s="118"/>
+      <c r="F60" s="118"/>
+      <c r="G60" s="118"/>
+    </row>
+    <row r="61" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="125">
+        <v>6</v>
+      </c>
+      <c r="B61" s="118" t="s">
+        <v>270</v>
+      </c>
+      <c r="C61" s="118"/>
+      <c r="D61" s="118"/>
+      <c r="E61" s="118" t="s">
+        <v>27</v>
+      </c>
+      <c r="F61" s="118"/>
+      <c r="G61" s="118"/>
+      <c r="H61" s="72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="118"/>
+      <c r="B62" s="118" t="s">
+        <v>271</v>
+      </c>
+      <c r="C62" s="118"/>
+      <c r="D62" s="118"/>
+      <c r="F62" s="118"/>
+      <c r="G62" s="118"/>
+      <c r="H62" s="74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="118"/>
+      <c r="B63" s="118" t="s">
+        <v>272</v>
+      </c>
+      <c r="C63" s="118"/>
+      <c r="D63" s="118"/>
+      <c r="E63" s="118"/>
+      <c r="F63" s="118" t="s">
+        <v>27</v>
+      </c>
+      <c r="G63" s="118"/>
+      <c r="H63" s="75" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="118"/>
+      <c r="B64" s="118"/>
+      <c r="C64" s="118"/>
+      <c r="D64" s="118"/>
+      <c r="E64" s="118"/>
+      <c r="F64" s="118"/>
+      <c r="G64" s="118"/>
+      <c r="H64" s="128"/>
+    </row>
+    <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="118"/>
+      <c r="B65" s="118"/>
+      <c r="C65" s="118"/>
+      <c r="D65" s="118"/>
+      <c r="E65" s="118"/>
+      <c r="F65" s="118"/>
+      <c r="G65" s="118"/>
+      <c r="H65" s="118"/>
+    </row>
+    <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="118"/>
+      <c r="B66" s="322" t="s">
+        <v>273</v>
+      </c>
+      <c r="C66" s="113"/>
+      <c r="D66" s="113"/>
+      <c r="E66" s="113"/>
+      <c r="F66" s="113"/>
+      <c r="G66" s="113"/>
+      <c r="H66" s="113"/>
+    </row>
+    <row r="67" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="118"/>
+      <c r="B67" s="113"/>
+      <c r="C67" s="113"/>
+      <c r="D67" s="113"/>
+      <c r="E67" s="113"/>
+      <c r="F67" s="113"/>
+      <c r="G67" s="113"/>
+      <c r="H67" s="113"/>
+    </row>
+    <row r="68" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="125">
+        <v>7</v>
+      </c>
+      <c r="B68" s="506" t="s">
+        <v>274</v>
+      </c>
+      <c r="C68" s="506"/>
+      <c r="D68" s="506"/>
+      <c r="E68" s="506"/>
+      <c r="F68" s="506"/>
+      <c r="G68" s="507"/>
+      <c r="H68" s="72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="118"/>
+      <c r="B69" s="118" t="s">
+        <v>307</v>
+      </c>
+      <c r="D69" s="118"/>
+      <c r="G69" s="120"/>
+      <c r="H69" s="102"/>
+    </row>
+    <row r="70" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="118"/>
+      <c r="B70" s="118"/>
+      <c r="D70" s="118"/>
+      <c r="G70" s="120"/>
+      <c r="H70" s="102"/>
+    </row>
+    <row r="71" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="126">
+        <v>8</v>
+      </c>
+      <c r="B71" s="118" t="s">
+        <v>312</v>
+      </c>
+      <c r="D71" s="118"/>
+      <c r="G71" s="120"/>
+      <c r="H71" s="72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="118"/>
+      <c r="B72" s="118" t="s">
+        <v>313</v>
+      </c>
+      <c r="D72" s="118"/>
+      <c r="G72" s="120"/>
+      <c r="H72" s="102"/>
+    </row>
+    <row r="73" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="118"/>
+      <c r="B73" s="118"/>
+      <c r="D73" s="118"/>
+      <c r="G73" s="120"/>
+      <c r="H73" s="102"/>
+    </row>
+    <row r="74" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="126">
+        <v>9</v>
+      </c>
+      <c r="B74" s="118" t="s">
+        <v>314</v>
+      </c>
+      <c r="D74" s="118"/>
+      <c r="G74" s="120"/>
+      <c r="H74" s="72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="118"/>
+      <c r="B75" s="118" t="s">
+        <v>315</v>
+      </c>
+      <c r="D75" s="118"/>
+      <c r="G75" s="120"/>
+      <c r="H75" s="79" t="s">
+        <v>422</v>
+      </c>
+      <c r="I75" s="129"/>
+    </row>
+    <row r="76" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="118"/>
+      <c r="B76" s="118"/>
+      <c r="C76" s="118"/>
+      <c r="D76" s="118"/>
+      <c r="E76" s="118"/>
+      <c r="F76" s="118"/>
+      <c r="G76" s="118"/>
+      <c r="H76" s="130" t="s">
+        <v>198</v>
+      </c>
+      <c r="I76" s="131"/>
+    </row>
+    <row r="77" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="118"/>
+      <c r="B77" s="118"/>
+      <c r="C77" s="118"/>
+      <c r="D77" s="118"/>
+      <c r="E77" s="118"/>
+      <c r="F77" s="118"/>
+      <c r="G77" s="118"/>
+      <c r="H77" s="131"/>
+      <c r="I77" s="131"/>
+    </row>
+    <row r="78" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="114"/>
+      <c r="B78" s="322" t="s">
+        <v>275</v>
+      </c>
+      <c r="C78" s="113"/>
+      <c r="D78" s="113"/>
+      <c r="E78" s="113"/>
+      <c r="F78" s="113"/>
+      <c r="G78" s="113"/>
+      <c r="H78" s="113"/>
+    </row>
+    <row r="79" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="114"/>
+      <c r="B79" s="113"/>
+      <c r="C79" s="113"/>
+      <c r="D79" s="113"/>
+      <c r="E79" s="113"/>
+      <c r="F79" s="113"/>
+      <c r="G79" s="113"/>
+      <c r="H79" s="113"/>
+    </row>
+    <row r="80" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="125">
+        <v>10</v>
+      </c>
+      <c r="B80" s="118" t="s">
+        <v>276</v>
+      </c>
+      <c r="C80" s="120"/>
+      <c r="E80" s="118"/>
+      <c r="F80" s="118"/>
+      <c r="G80" s="118"/>
+      <c r="H80" s="76" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="118"/>
+      <c r="B81" s="118" t="s">
+        <v>321</v>
+      </c>
+      <c r="D81" s="118"/>
+      <c r="E81" s="118"/>
+      <c r="F81" s="118"/>
+      <c r="H81" s="102"/>
+    </row>
+    <row r="82" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="118"/>
+      <c r="B82" s="118"/>
+      <c r="D82" s="118"/>
+      <c r="E82" s="118"/>
+      <c r="F82" s="118"/>
+      <c r="H82" s="102"/>
+    </row>
+    <row r="83" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="125">
+        <v>11</v>
+      </c>
+      <c r="B83" s="118" t="s">
+        <v>277</v>
+      </c>
+      <c r="C83" s="120"/>
+      <c r="E83" s="118"/>
+      <c r="F83" s="118"/>
+      <c r="G83" s="118"/>
+      <c r="H83" s="76" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="132"/>
+      <c r="B84" s="118"/>
+      <c r="C84" s="133"/>
+      <c r="D84" s="134"/>
+      <c r="E84" s="134"/>
+      <c r="F84" s="134"/>
+      <c r="H84" s="102"/>
+    </row>
+    <row r="85" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="125">
+        <v>12</v>
+      </c>
+      <c r="B85" s="118" t="s">
+        <v>278</v>
+      </c>
+      <c r="C85" s="120"/>
+      <c r="E85" s="118"/>
+      <c r="F85" s="118"/>
+      <c r="G85" s="118"/>
+      <c r="H85" s="72" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="125"/>
+      <c r="B86" s="118"/>
+      <c r="C86" s="120"/>
+      <c r="E86" s="118"/>
+      <c r="F86" s="118"/>
+      <c r="G86" s="118"/>
+      <c r="H86" s="121"/>
+    </row>
+    <row r="87" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="125"/>
+      <c r="B87" s="118" t="s">
+        <v>279</v>
+      </c>
+      <c r="D87" s="118"/>
+      <c r="E87" s="118"/>
+      <c r="F87" s="118"/>
+      <c r="H87" s="135"/>
+    </row>
+    <row r="88" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="118"/>
+      <c r="B88" s="325" t="s">
+        <v>280</v>
+      </c>
+      <c r="C88" s="326" t="s">
+        <v>281</v>
+      </c>
+      <c r="D88" s="120"/>
+      <c r="E88" s="120"/>
+      <c r="F88" s="120"/>
+      <c r="H88" s="135"/>
+    </row>
+    <row r="89" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="118"/>
+      <c r="B89" s="254"/>
+      <c r="C89" s="323"/>
+      <c r="D89" s="324"/>
+      <c r="E89" s="324"/>
+      <c r="F89" s="324"/>
+      <c r="H89" s="135"/>
+    </row>
+    <row r="90" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="118"/>
+      <c r="B90" s="254"/>
+      <c r="C90" s="323"/>
+      <c r="D90" s="324"/>
+      <c r="E90" s="324"/>
+      <c r="F90" s="324"/>
+      <c r="H90" s="135"/>
+    </row>
+    <row r="91" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="118"/>
+      <c r="B91" s="327"/>
+      <c r="C91" s="328"/>
+      <c r="D91" s="324"/>
+      <c r="E91" s="324"/>
+      <c r="F91" s="324"/>
+      <c r="H91" s="135"/>
+    </row>
+    <row r="92" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="118"/>
+      <c r="B92" s="118"/>
+      <c r="C92" s="118"/>
+      <c r="D92" s="118"/>
+      <c r="E92" s="118"/>
+      <c r="F92" s="118"/>
+      <c r="G92" s="77"/>
+      <c r="H92" s="135"/>
+    </row>
+    <row r="93" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="154">
+        <v>0</v>
+      </c>
+      <c r="B93" s="136"/>
+      <c r="C93" s="136"/>
+      <c r="E93" s="136"/>
+      <c r="F93" s="136"/>
+      <c r="H93" s="103" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="155">
+        <v>0</v>
+      </c>
+      <c r="B94" s="136"/>
+      <c r="C94" s="136"/>
+      <c r="E94" s="136"/>
+      <c r="F94" s="136"/>
+    </row>
+    <row r="95" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="261" t="s">
+        <v>391</v>
+      </c>
+      <c r="B95" s="261"/>
+      <c r="C95" s="261"/>
+      <c r="E95" s="136"/>
+      <c r="F95" s="136"/>
+    </row>
+    <row r="96" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="137"/>
+      <c r="B96" s="137"/>
+      <c r="C96" s="137"/>
+      <c r="E96" s="136"/>
+      <c r="F96" s="136"/>
+    </row>
+    <row r="97" spans="1:10" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="108"/>
+      <c r="B97" s="502" t="s">
+        <v>283</v>
+      </c>
+      <c r="C97" s="502"/>
+      <c r="D97" s="502"/>
+      <c r="E97" s="502"/>
+      <c r="F97" s="502"/>
+      <c r="G97" s="502"/>
+      <c r="H97" s="502"/>
+    </row>
+    <row r="98" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="114"/>
+      <c r="B98" s="118"/>
+      <c r="C98" s="118"/>
+      <c r="D98" s="111"/>
+      <c r="E98" s="114"/>
+      <c r="F98" s="118"/>
+      <c r="G98" s="118"/>
+      <c r="H98" s="118"/>
+    </row>
+    <row r="99" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="118"/>
+      <c r="B99" s="322" t="s">
+        <v>284</v>
+      </c>
+      <c r="C99" s="111"/>
+      <c r="D99" s="111"/>
+      <c r="E99"/>
+      <c r="F99" s="111"/>
+      <c r="G99" s="111"/>
+      <c r="H99" s="124"/>
+    </row>
+    <row r="100" spans="1:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="125">
+        <v>13</v>
+      </c>
+      <c r="B100" s="135" t="s">
+        <v>285</v>
+      </c>
+      <c r="C100" s="135"/>
+      <c r="D100" s="135"/>
+      <c r="E100" s="138"/>
+      <c r="F100" s="138"/>
+      <c r="H100" s="252">
+        <v>0</v>
+      </c>
+      <c r="J100" s="139"/>
+    </row>
+    <row r="101" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="140"/>
+      <c r="B101" s="135" t="s">
+        <v>286</v>
+      </c>
+      <c r="C101" s="135"/>
+      <c r="D101" s="135"/>
+      <c r="E101" s="138"/>
+      <c r="F101" s="138"/>
+      <c r="H101" s="251" t="e">
+        <v>#N/A</v>
+      </c>
+      <c r="I101" s="141"/>
+    </row>
+    <row r="102" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B102" s="135" t="s">
+        <v>287</v>
+      </c>
+      <c r="C102" s="135"/>
+      <c r="D102" s="135"/>
+      <c r="E102" s="138"/>
+      <c r="F102" s="138"/>
+      <c r="H102" s="156" t="e">
+        <v>#N/A</v>
+      </c>
+      <c r="I102" s="142"/>
+    </row>
+    <row r="103" spans="1:10" ht="63" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="460" t="s">
         <v>288</v>
       </c>
-    </row>
-[...53 lines deleted...]
-      <c r="B7" s="378" t="s">
+      <c r="B103" s="461" t="s">
+        <v>316</v>
+      </c>
+      <c r="C103" s="454"/>
+      <c r="D103" s="454"/>
+      <c r="F103" s="143"/>
+      <c r="G103" s="143"/>
+      <c r="H103" s="143"/>
+      <c r="I103" s="142"/>
+    </row>
+    <row r="104" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="456" t="s">
+        <v>194</v>
+      </c>
+      <c r="B104" s="452">
+        <v>250000</v>
+      </c>
+      <c r="C104" s="455"/>
+      <c r="D104" s="455"/>
+      <c r="F104" s="102"/>
+      <c r="H104" s="121"/>
+      <c r="I104" s="142"/>
+    </row>
+    <row r="105" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="457" t="s">
+        <v>195</v>
+      </c>
+      <c r="B105" s="453">
+        <v>500000</v>
+      </c>
+      <c r="C105" s="455"/>
+      <c r="D105" s="455"/>
+      <c r="F105" s="102"/>
+      <c r="H105" s="121"/>
+      <c r="I105" s="142"/>
+    </row>
+    <row r="106" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="458" t="s">
+        <v>196</v>
+      </c>
+      <c r="B106" s="453" t="s">
+        <v>318</v>
+      </c>
+      <c r="C106" s="455"/>
+      <c r="D106" s="455"/>
+      <c r="F106" s="102"/>
+      <c r="H106" s="121"/>
+      <c r="I106" s="142"/>
+    </row>
+    <row r="107" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="458" t="s">
+        <v>197</v>
+      </c>
+      <c r="B107" s="453">
+        <v>500000</v>
+      </c>
+      <c r="C107" s="455"/>
+      <c r="D107" s="455"/>
+      <c r="F107" s="102"/>
+      <c r="H107" s="121"/>
+      <c r="I107" s="142"/>
+    </row>
+    <row r="108" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="459" t="s">
         <v>289</v>
       </c>
-      <c r="C7" s="378"/>
-[...18 lines deleted...]
-      <c r="C9" s="132" t="s">
+      <c r="B108" s="453">
+        <v>500000</v>
+      </c>
+      <c r="C108" s="170"/>
+      <c r="D108" s="170"/>
+      <c r="F108" s="102"/>
+      <c r="H108" s="121"/>
+      <c r="I108" s="142"/>
+    </row>
+    <row r="109" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="462" t="s">
+        <v>317</v>
+      </c>
+      <c r="B109" s="463" t="s">
+        <v>318</v>
+      </c>
+      <c r="C109" s="455"/>
+      <c r="D109" s="455"/>
+      <c r="F109" s="102"/>
+      <c r="H109" s="121"/>
+      <c r="I109" s="142"/>
+    </row>
+    <row r="110" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="449" t="s">
         <v>290</v>
       </c>
-      <c r="D9" s="133"/>
-[...19 lines deleted...]
-      <c r="B11" s="137" t="s">
+      <c r="B110" s="144" t="s">
         <v>291</v>
       </c>
-      <c r="C11" s="137"/>
-[...16 lines deleted...]
-      <c r="B13" s="431" t="s">
+      <c r="C110" s="145"/>
+      <c r="D110" s="145"/>
+      <c r="F110" s="144"/>
+      <c r="H110" s="121"/>
+      <c r="I110" s="142"/>
+    </row>
+    <row r="111" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="145"/>
+      <c r="B111" s="145"/>
+      <c r="C111" s="145"/>
+      <c r="D111" s="145"/>
+      <c r="E111" s="144"/>
+      <c r="F111" s="144"/>
+      <c r="H111" s="121"/>
+      <c r="I111" s="142"/>
+    </row>
+    <row r="112" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B112" s="135" t="s">
         <v>292</v>
       </c>
-      <c r="C13" s="432"/>
-[...1 lines deleted...]
-      <c r="E13" s="434" t="s">
+      <c r="C112" s="135"/>
+      <c r="D112" s="135"/>
+      <c r="E112" s="146"/>
+      <c r="F112" s="146"/>
+      <c r="G112" s="147"/>
+      <c r="H112" s="148"/>
+    </row>
+    <row r="113" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B113" s="258" t="s">
+        <v>443</v>
+      </c>
+      <c r="C113" s="259"/>
+      <c r="D113" s="259"/>
+      <c r="E113" s="259"/>
+      <c r="F113" s="259"/>
+      <c r="G113" s="259"/>
+      <c r="H113" s="260"/>
+    </row>
+    <row r="114" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B114" s="446"/>
+      <c r="C114" s="447"/>
+      <c r="D114" s="447"/>
+      <c r="E114" s="447"/>
+      <c r="F114" s="447"/>
+      <c r="G114" s="447"/>
+      <c r="H114" s="448"/>
+    </row>
+    <row r="115" spans="1:10" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B115" s="135"/>
+      <c r="C115" s="135"/>
+      <c r="D115" s="135"/>
+      <c r="E115" s="135"/>
+      <c r="F115" s="135"/>
+      <c r="G115" s="135"/>
+    </row>
+    <row r="116" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="125">
+        <v>14</v>
+      </c>
+      <c r="B116" s="135" t="s">
         <v>293</v>
       </c>
-      <c r="F13" s="432"/>
-[...1 lines deleted...]
-      <c r="H13" s="139" t="s">
+      <c r="C116" s="135"/>
+      <c r="D116" s="135"/>
+      <c r="F116" s="78"/>
+      <c r="H116" s="157" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B117" s="135" t="s">
         <v>294</v>
       </c>
-    </row>
-[...104 lines deleted...]
-      <c r="H23" s="78" t="s">
+      <c r="D117" s="135"/>
+      <c r="E117" s="78"/>
+      <c r="F117" s="78"/>
+      <c r="H117" s="156" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B118" s="135"/>
+      <c r="D118" s="135"/>
+      <c r="E118" s="78"/>
+      <c r="F118" s="78"/>
+      <c r="H118" s="149"/>
+    </row>
+    <row r="119" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B119" s="135" t="s">
         <v>295</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="B25" s="137" t="s">
+      <c r="D119" s="135"/>
+      <c r="E119" s="150"/>
+      <c r="F119" s="150"/>
+      <c r="G119" s="135"/>
+    </row>
+    <row r="120" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B120" s="258" t="s">
+        <v>443</v>
+      </c>
+      <c r="C120" s="259"/>
+      <c r="D120" s="259"/>
+      <c r="E120" s="259"/>
+      <c r="F120" s="259"/>
+      <c r="G120" s="259"/>
+      <c r="H120" s="260"/>
+    </row>
+    <row r="121" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B121" s="285"/>
+      <c r="C121" s="286"/>
+      <c r="D121" s="286"/>
+      <c r="E121" s="286"/>
+      <c r="F121" s="286"/>
+      <c r="G121" s="286"/>
+      <c r="H121" s="287"/>
+    </row>
+    <row r="122" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B122" s="135"/>
+      <c r="C122" s="135"/>
+      <c r="D122" s="135"/>
+      <c r="E122" s="135"/>
+      <c r="F122" s="135"/>
+      <c r="G122" s="135"/>
+    </row>
+    <row r="123" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="125">
+        <v>15</v>
+      </c>
+      <c r="B123" s="135" t="s">
         <v>296</v>
       </c>
-      <c r="C25" s="137"/>
-[...33 lines deleted...]
-      <c r="B29" s="137" t="s">
+      <c r="C123" s="135"/>
+      <c r="D123" s="135"/>
+      <c r="F123" s="78"/>
+      <c r="H123" s="157" t="s">
+        <v>390</v>
+      </c>
+      <c r="J123" s="151"/>
+    </row>
+    <row r="124" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B124" s="135" t="s">
         <v>297</v>
       </c>
-      <c r="C29" s="137"/>
-[...4 lines deleted...]
-      <c r="H29" s="79" t="s">
+      <c r="D124" s="135"/>
+      <c r="E124" s="78"/>
+      <c r="F124" s="78"/>
+      <c r="H124" s="158" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B125" s="135"/>
+      <c r="D125" s="135"/>
+      <c r="E125" s="78"/>
+      <c r="F125" s="78"/>
+      <c r="H125" s="149"/>
+    </row>
+    <row r="126" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B126" s="135" t="s">
         <v>295</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B30" s="137" t="s">
+      <c r="D126" s="135"/>
+      <c r="E126" s="150"/>
+      <c r="F126" s="150"/>
+      <c r="G126" s="135"/>
+    </row>
+    <row r="127" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B127" s="258" t="s">
+        <v>443</v>
+      </c>
+      <c r="C127" s="259"/>
+      <c r="D127" s="259"/>
+      <c r="E127" s="259"/>
+      <c r="F127" s="259"/>
+      <c r="G127" s="259"/>
+      <c r="H127" s="260"/>
+    </row>
+    <row r="128" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B128" s="285"/>
+      <c r="C128" s="286"/>
+      <c r="D128" s="286"/>
+      <c r="E128" s="286"/>
+      <c r="F128" s="286"/>
+      <c r="G128" s="286"/>
+      <c r="H128" s="287"/>
+    </row>
+    <row r="129" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="135"/>
+      <c r="B129" s="135"/>
+      <c r="C129" s="135"/>
+      <c r="D129" s="135"/>
+      <c r="E129" s="78"/>
+      <c r="F129" s="78"/>
+      <c r="G129" s="135"/>
+      <c r="H129" s="135"/>
+      <c r="I129" s="135"/>
+      <c r="J129" s="135"/>
+      <c r="K129" s="135"/>
+      <c r="L129" s="135"/>
+      <c r="M129" s="135"/>
+    </row>
+    <row r="130" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="135"/>
+      <c r="B130" s="135"/>
+      <c r="C130" s="135"/>
+      <c r="D130" s="135"/>
+      <c r="E130" s="78"/>
+      <c r="F130" s="78"/>
+      <c r="G130" s="135"/>
+      <c r="H130" s="135"/>
+      <c r="I130" s="135"/>
+      <c r="J130" s="135"/>
+      <c r="K130" s="135"/>
+      <c r="L130" s="135"/>
+      <c r="M130" s="135"/>
+    </row>
+    <row r="131" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="125">
+        <v>16</v>
+      </c>
+      <c r="B131" s="135" t="s">
         <v>298</v>
       </c>
-      <c r="C30" s="137"/>
-[...4 lines deleted...]
-      <c r="H30" s="78" t="s">
+      <c r="C131" s="135"/>
+      <c r="D131" s="135"/>
+      <c r="E131" s="78"/>
+      <c r="F131" s="78"/>
+      <c r="G131" s="135"/>
+      <c r="H131" s="157" t="e">
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J131" s="135"/>
+      <c r="K131" s="135"/>
+      <c r="L131" s="135"/>
+      <c r="M131" s="135"/>
+    </row>
+    <row r="132" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="135"/>
+      <c r="B132" s="135" t="s">
+        <v>299</v>
+      </c>
+      <c r="C132" s="135"/>
+      <c r="D132" s="135"/>
+      <c r="E132" s="78"/>
+      <c r="F132" s="78"/>
+      <c r="G132" s="135"/>
+      <c r="H132" s="158" t="e">
+        <v>#DIV/0!</v>
+      </c>
+      <c r="I132" s="135"/>
+      <c r="J132" s="135"/>
+      <c r="K132" s="135"/>
+      <c r="L132" s="135"/>
+      <c r="M132" s="135"/>
+    </row>
+    <row r="133" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="135"/>
+      <c r="B133" s="135"/>
+      <c r="C133" s="135"/>
+      <c r="D133" s="135"/>
+      <c r="E133" s="78"/>
+      <c r="F133" s="78"/>
+      <c r="G133" s="135"/>
+      <c r="H133" s="149"/>
+      <c r="I133" s="135"/>
+      <c r="J133" s="135"/>
+      <c r="K133" s="135"/>
+      <c r="L133" s="135"/>
+      <c r="M133" s="135"/>
+    </row>
+    <row r="134" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="135"/>
+      <c r="B134" s="135" t="s">
         <v>295</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="B38" s="137" t="s">
+      <c r="D134" s="135"/>
+      <c r="E134" s="150"/>
+      <c r="F134" s="150"/>
+      <c r="G134" s="135"/>
+      <c r="I134" s="135"/>
+      <c r="J134" s="135"/>
+      <c r="K134" s="135"/>
+      <c r="L134" s="135"/>
+      <c r="M134" s="135"/>
+    </row>
+    <row r="135" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="135"/>
+      <c r="B135" s="258" t="s">
+        <v>443</v>
+      </c>
+      <c r="C135" s="259"/>
+      <c r="D135" s="259"/>
+      <c r="E135" s="259"/>
+      <c r="F135" s="259"/>
+      <c r="G135" s="259"/>
+      <c r="H135" s="260"/>
+      <c r="I135" s="135"/>
+      <c r="J135" s="135"/>
+      <c r="K135" s="135"/>
+      <c r="L135" s="135"/>
+      <c r="M135" s="135"/>
+    </row>
+    <row r="136" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="135"/>
+      <c r="B136" s="285"/>
+      <c r="C136" s="286"/>
+      <c r="D136" s="286"/>
+      <c r="E136" s="286"/>
+      <c r="F136" s="286"/>
+      <c r="G136" s="286"/>
+      <c r="H136" s="287"/>
+      <c r="I136" s="135"/>
+      <c r="J136" s="135"/>
+      <c r="K136" s="135"/>
+      <c r="L136" s="135"/>
+      <c r="M136" s="135"/>
+    </row>
+    <row r="137" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="135"/>
+      <c r="B137" s="135"/>
+      <c r="C137" s="135"/>
+      <c r="D137" s="135"/>
+      <c r="E137" s="78"/>
+      <c r="F137" s="78"/>
+      <c r="G137" s="135"/>
+      <c r="H137" s="135"/>
+      <c r="I137" s="135"/>
+      <c r="J137" s="135"/>
+      <c r="K137" s="135"/>
+      <c r="L137" s="135"/>
+      <c r="M137" s="135"/>
+    </row>
+    <row r="138" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="125">
+        <v>17</v>
+      </c>
+      <c r="B138" s="135" t="s">
         <v>300</v>
       </c>
-      <c r="C38" s="137"/>
-[...20 lines deleted...]
-      <c r="C40" s="137" t="s">
+      <c r="C138" s="135"/>
+      <c r="D138" s="135"/>
+      <c r="E138" s="135"/>
+      <c r="F138" s="78"/>
+      <c r="G138" s="135"/>
+      <c r="H138" s="157" t="e">
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J138" s="135"/>
+      <c r="K138" s="135"/>
+      <c r="L138" s="135"/>
+      <c r="M138" s="135"/>
+    </row>
+    <row r="139" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B139" s="135" t="s">
         <v>301</v>
       </c>
-      <c r="D40" s="391"/>
-[...27 lines deleted...]
-      <c r="H42" s="78" t="s">
+      <c r="D139" s="135"/>
+      <c r="E139" s="78"/>
+      <c r="F139" s="78"/>
+      <c r="G139" s="135"/>
+      <c r="H139" s="158" t="e">
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B140" s="135"/>
+      <c r="D140" s="135"/>
+      <c r="E140" s="78"/>
+      <c r="F140" s="78"/>
+      <c r="G140" s="135"/>
+      <c r="H140" s="149"/>
+    </row>
+    <row r="141" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B141" s="135" t="s">
         <v>295</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="B44" s="137" t="s">
+      <c r="D141" s="135"/>
+      <c r="E141" s="150"/>
+      <c r="F141" s="150"/>
+      <c r="G141" s="135"/>
+    </row>
+    <row r="142" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B142" s="258" t="s">
+        <v>443</v>
+      </c>
+      <c r="C142" s="259"/>
+      <c r="D142" s="259"/>
+      <c r="E142" s="259"/>
+      <c r="F142" s="259"/>
+      <c r="G142" s="259"/>
+      <c r="H142" s="260"/>
+    </row>
+    <row r="143" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B143" s="285"/>
+      <c r="C143" s="286"/>
+      <c r="D143" s="286"/>
+      <c r="E143" s="286"/>
+      <c r="F143" s="286"/>
+      <c r="G143" s="286"/>
+      <c r="H143" s="287"/>
+    </row>
+    <row r="144" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B144" s="135"/>
+      <c r="C144" s="135"/>
+      <c r="D144" s="135"/>
+      <c r="E144" s="135"/>
+      <c r="F144" s="135"/>
+      <c r="G144" s="135"/>
+    </row>
+    <row r="145" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="125">
+        <v>18</v>
+      </c>
+      <c r="B145" s="135" t="s">
         <v>302</v>
       </c>
-      <c r="C44" s="137"/>
-[...51 lines deleted...]
-      <c r="H48" s="78" t="s">
+      <c r="C145" s="135"/>
+      <c r="D145" s="135"/>
+      <c r="E145" s="78"/>
+      <c r="F145" s="78"/>
+      <c r="G145" s="135"/>
+      <c r="H145" s="157" t="e">
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B146" s="135" t="s">
+        <v>303</v>
+      </c>
+      <c r="D146" s="135"/>
+      <c r="E146" s="78"/>
+      <c r="F146" s="78"/>
+      <c r="G146" s="135"/>
+      <c r="H146" s="158" t="e">
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B147" s="135"/>
+      <c r="D147" s="135"/>
+      <c r="E147" s="78"/>
+      <c r="F147" s="78"/>
+      <c r="G147" s="135"/>
+      <c r="H147" s="149"/>
+    </row>
+    <row r="148" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B148" s="135" t="s">
         <v>295</v>
       </c>
-    </row>
-[...70 lines deleted...]
-      <c r="H54" s="78" t="s">
+      <c r="D148" s="135"/>
+      <c r="E148" s="150"/>
+      <c r="F148" s="150"/>
+      <c r="G148" s="135"/>
+    </row>
+    <row r="149" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B149" s="258" t="s">
+        <v>443</v>
+      </c>
+      <c r="C149" s="259"/>
+      <c r="D149" s="259"/>
+      <c r="E149" s="259"/>
+      <c r="F149" s="259"/>
+      <c r="G149" s="259"/>
+      <c r="H149" s="260"/>
+    </row>
+    <row r="150" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B150" s="285"/>
+      <c r="C150" s="286"/>
+      <c r="D150" s="286"/>
+      <c r="E150" s="286"/>
+      <c r="F150" s="286"/>
+      <c r="G150" s="286"/>
+      <c r="H150" s="287"/>
+    </row>
+    <row r="151" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B151" s="135"/>
+      <c r="C151" s="135"/>
+      <c r="D151" s="135"/>
+      <c r="E151" s="135"/>
+      <c r="F151" s="135"/>
+      <c r="G151" s="135"/>
+    </row>
+    <row r="152" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="125">
+        <v>19</v>
+      </c>
+      <c r="B152" s="135" t="s">
+        <v>304</v>
+      </c>
+      <c r="C152" s="135"/>
+      <c r="D152" s="135"/>
+      <c r="E152" s="78"/>
+      <c r="F152" s="78"/>
+      <c r="G152" s="135"/>
+      <c r="H152" s="157" t="e">
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B153" s="135" t="s">
+        <v>305</v>
+      </c>
+      <c r="D153" s="135"/>
+      <c r="E153" s="78"/>
+      <c r="F153" s="78"/>
+      <c r="G153" s="135"/>
+      <c r="H153" s="158" t="e">
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B154" s="135"/>
+      <c r="D154" s="135"/>
+      <c r="E154" s="78"/>
+      <c r="F154" s="78"/>
+      <c r="G154" s="135"/>
+      <c r="H154" s="149"/>
+    </row>
+    <row r="155" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B155" s="135" t="s">
         <v>295</v>
       </c>
-    </row>
-[...1191 lines deleted...]
-      <c r="G155" s="155"/>
+      <c r="D155" s="135"/>
+      <c r="E155" s="150"/>
+      <c r="F155" s="150"/>
+      <c r="G155" s="135"/>
     </row>
     <row r="156" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B156" s="408"/>
-[...5 lines deleted...]
-      <c r="H156" s="410"/>
+      <c r="B156" s="258" t="s">
+        <v>443</v>
+      </c>
+      <c r="C156" s="259"/>
+      <c r="D156" s="259"/>
+      <c r="E156" s="259"/>
+      <c r="F156" s="259"/>
+      <c r="G156" s="259"/>
+      <c r="H156" s="260"/>
     </row>
     <row r="157" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B157" s="411"/>
-[...5 lines deleted...]
-      <c r="H157" s="413"/>
+      <c r="B157" s="285"/>
+      <c r="C157" s="286"/>
+      <c r="D157" s="286"/>
+      <c r="E157" s="286"/>
+      <c r="F157" s="286"/>
+      <c r="G157" s="286"/>
+      <c r="H157" s="287"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="LypRhPhEufGdw117FygLs7Tl0Y17zdwDh207l1f5KqA84aGEFCvZGfi04/I93/rggY5zwd2MBc+rt7TbBZgfYg==" saltValue="jqok9uw2lHNrlt0JRFUsGw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...13 lines deleted...]
-    <mergeCell ref="B18:D18"/>
+  <mergeCells count="20">
     <mergeCell ref="E18:G18"/>
-    <mergeCell ref="B19:D19"/>
     <mergeCell ref="E19:G19"/>
-    <mergeCell ref="B7:H7"/>
-[...28 lines deleted...]
-    <mergeCell ref="B20:D20"/>
     <mergeCell ref="E20:G20"/>
-    <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="B97:H97"/>
     <mergeCell ref="D51:H51"/>
     <mergeCell ref="D52:H52"/>
     <mergeCell ref="D53:H53"/>
     <mergeCell ref="D46:H46"/>
     <mergeCell ref="D47:H47"/>
     <mergeCell ref="B68:G68"/>
-    <mergeCell ref="B88:F88"/>
-[...2 lines deleted...]
-    <mergeCell ref="B34:H34"/>
     <mergeCell ref="D39:H39"/>
+    <mergeCell ref="D40:H40"/>
+    <mergeCell ref="D41:H41"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="E14:G14"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="E17:G17"/>
   </mergeCells>
   <conditionalFormatting sqref="H102 H104:H111">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
       <formula>"No"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H59" xr:uid="{78F565A7-3961-4F40-9BDA-0E5BA2DC096D}">
       <formula1>"Select One, GAAP, SAP"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H30:H31 H68 H55" xr:uid="{46FE4547-27CB-4799-B1BF-7B45FB801D8E}">
       <formula1>"Select One, Yes, No, N/A"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H23:H24 H29 H61 H85:H86 H42 H48 H54 H71 H74" xr:uid="{DC1E7CED-37F1-4C47-BA45-D479F8BF8DD4}">
       <formula1>"Select One, Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="65" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="91" max="16383" man="1"/>
   </rowBreaks>
+  <tableParts count="3">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId4"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D01D2E3-BBF3-4C24-8779-C80112A36FDD}">
   <sheetPr codeName="Sheet8">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P51"/>
+  <dimension ref="A1:P50"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7:I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="2" width="29.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" customWidth="1"/>
-    <col min="5" max="5" width="23.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="23.28515625" customWidth="1"/>
     <col min="6" max="6" width="18.42578125" customWidth="1"/>
-    <col min="7" max="7" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.42578125" customWidth="1"/>
     <col min="8" max="8" width="24.85546875" customWidth="1"/>
     <col min="9" max="9" width="21.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1" t="s">
-        <v>246</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A2" s="96">
+      <c r="A2" s="85" t="str">
         <f>JURAT!F12</f>
-        <v>0</v>
+        <v>[INSERT COMPANY NAME HERE]</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A3" s="97">
+      <c r="A3" s="86" t="str">
         <f>JURAT!F14</f>
-        <v>0</v>
+        <v>[INSERT LICENSE NUMBER HERE]</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A4" s="209"/>
-[...14 lines deleted...]
-      <c r="P4" s="21"/>
+      <c r="A4" s="183"/>
+      <c r="B4" s="184"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="107"/>
+      <c r="P4" s="17"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="390" t="s">
-[...18 lines deleted...]
-      <c r="P5" s="21"/>
+      <c r="A5" s="501" t="s">
+        <v>87</v>
+      </c>
+      <c r="B5" s="501"/>
+      <c r="C5" s="106" t="s">
+        <v>391</v>
+      </c>
+      <c r="D5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="107"/>
+      <c r="K5" s="107"/>
+      <c r="L5" s="107"/>
+      <c r="M5" s="107"/>
+      <c r="N5" s="107"/>
+      <c r="O5" s="107"/>
+      <c r="P5" s="17"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A6" s="209"/>
-[...14 lines deleted...]
-      <c r="P6" s="21"/>
+      <c r="A6" s="183"/>
+      <c r="B6" s="184"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="107"/>
+      <c r="K6" s="107"/>
+      <c r="L6" s="107"/>
+      <c r="M6" s="107"/>
+      <c r="N6" s="107"/>
+      <c r="O6" s="107"/>
+      <c r="P6" s="17"/>
     </row>
     <row r="7" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="441" t="s">
-[...9 lines deleted...]
-      <c r="I7" s="442"/>
+      <c r="A7" s="508" t="s">
+        <v>213</v>
+      </c>
+      <c r="B7" s="509"/>
+      <c r="C7" s="509"/>
+      <c r="D7" s="509"/>
+      <c r="E7" s="509"/>
+      <c r="F7" s="509"/>
+      <c r="G7" s="509"/>
+      <c r="H7" s="509"/>
+      <c r="I7" s="509"/>
     </row>
     <row r="8" spans="1:16" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="443"/>
-[...16 lines deleted...]
-      <c r="C9" s="439" t="s">
+      <c r="A8" s="510"/>
+      <c r="B8" s="511"/>
+      <c r="C8" s="511"/>
+      <c r="D8" s="511"/>
+      <c r="E8" s="511"/>
+      <c r="F8" s="511"/>
+      <c r="G8" s="511"/>
+      <c r="H8" s="511"/>
+      <c r="I8" s="511"/>
+    </row>
+    <row r="9" spans="1:16" ht="24.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="333" t="s">
+        <v>220</v>
+      </c>
+      <c r="B9" s="334" t="s">
+        <v>219</v>
+      </c>
+      <c r="C9" s="334" t="s">
+        <v>188</v>
+      </c>
+      <c r="D9" s="334" t="s">
+        <v>216</v>
+      </c>
+      <c r="E9" s="334" t="s">
+        <v>217</v>
+      </c>
+      <c r="F9" s="281" t="s">
+        <v>189</v>
+      </c>
+      <c r="G9" s="281" t="s">
+        <v>214</v>
+      </c>
+      <c r="H9" s="334" t="s">
+        <v>215</v>
+      </c>
+      <c r="I9" s="335" t="s">
         <v>218</v>
       </c>
-      <c r="D9" s="439" t="s">
-[...38 lines deleted...]
-      <c r="I11" s="71"/>
+    </row>
+    <row r="10" spans="1:16" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="329"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="67"/>
+      <c r="D10" s="67"/>
+      <c r="E10" s="67"/>
+      <c r="F10" s="68"/>
+      <c r="G10" s="68"/>
+      <c r="H10" s="67"/>
+      <c r="I10" s="331"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A11" s="330"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="69"/>
+      <c r="D11" s="70"/>
+      <c r="E11" s="69"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="69"/>
+      <c r="I11" s="332"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A12" s="73"/>
-[...7 lines deleted...]
-      <c r="I12" s="73"/>
+      <c r="A12" s="330"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="71"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="332"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A13" s="73"/>
-[...7 lines deleted...]
-      <c r="I13" s="73"/>
+      <c r="A13" s="330"/>
+      <c r="B13" s="69"/>
+      <c r="C13" s="69"/>
+      <c r="D13" s="69"/>
+      <c r="E13" s="69"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="69"/>
+      <c r="I13" s="332"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A14" s="73"/>
-[...7 lines deleted...]
-      <c r="I14" s="73"/>
+      <c r="A14" s="330"/>
+      <c r="B14" s="69"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="69"/>
+      <c r="E14" s="69"/>
+      <c r="F14" s="71"/>
+      <c r="G14" s="71"/>
+      <c r="H14" s="69"/>
+      <c r="I14" s="332"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A15" s="73"/>
-[...7 lines deleted...]
-      <c r="I15" s="73"/>
+      <c r="A15" s="330"/>
+      <c r="B15" s="69"/>
+      <c r="C15" s="69"/>
+      <c r="D15" s="69"/>
+      <c r="E15" s="69"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="69"/>
+      <c r="I15" s="332"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A16" s="73"/>
-[...7 lines deleted...]
-      <c r="I16" s="73"/>
+      <c r="A16" s="330"/>
+      <c r="B16" s="69"/>
+      <c r="C16" s="69"/>
+      <c r="D16" s="69"/>
+      <c r="E16" s="69"/>
+      <c r="F16" s="71"/>
+      <c r="G16" s="71"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="332"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A17" s="73"/>
-[...7 lines deleted...]
-      <c r="I17" s="73"/>
+      <c r="A17" s="330"/>
+      <c r="B17" s="69"/>
+      <c r="C17" s="69"/>
+      <c r="D17" s="69"/>
+      <c r="E17" s="69"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="69"/>
+      <c r="I17" s="332"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A18" s="73"/>
-[...7 lines deleted...]
-      <c r="I18" s="73"/>
+      <c r="A18" s="330"/>
+      <c r="B18" s="69"/>
+      <c r="C18" s="69"/>
+      <c r="D18" s="69"/>
+      <c r="E18" s="69"/>
+      <c r="F18" s="71"/>
+      <c r="G18" s="71"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="332"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A19" s="73"/>
-[...7 lines deleted...]
-      <c r="I19" s="73"/>
+      <c r="A19" s="330"/>
+      <c r="B19" s="69"/>
+      <c r="C19" s="69"/>
+      <c r="D19" s="69"/>
+      <c r="E19" s="69"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="69"/>
+      <c r="I19" s="332"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A20" s="73"/>
-[...7 lines deleted...]
-      <c r="I20" s="73"/>
+      <c r="A20" s="330"/>
+      <c r="B20" s="69"/>
+      <c r="C20" s="69"/>
+      <c r="D20" s="69"/>
+      <c r="E20" s="69"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="71"/>
+      <c r="H20" s="69"/>
+      <c r="I20" s="332"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A21" s="73"/>
-[...7 lines deleted...]
-      <c r="I21" s="73"/>
+      <c r="A21" s="330"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="332"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A22" s="73"/>
-[...7 lines deleted...]
-      <c r="I22" s="73"/>
+      <c r="A22" s="330"/>
+      <c r="B22" s="69"/>
+      <c r="C22" s="69"/>
+      <c r="D22" s="69"/>
+      <c r="E22" s="69"/>
+      <c r="F22" s="71"/>
+      <c r="G22" s="71"/>
+      <c r="H22" s="69"/>
+      <c r="I22" s="332"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A23" s="73"/>
-[...7 lines deleted...]
-      <c r="I23" s="73"/>
+      <c r="A23" s="330"/>
+      <c r="B23" s="69"/>
+      <c r="C23" s="69"/>
+      <c r="D23" s="69"/>
+      <c r="E23" s="69"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="69"/>
+      <c r="I23" s="332"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A24" s="73"/>
-[...7 lines deleted...]
-      <c r="I24" s="73"/>
+      <c r="A24" s="330"/>
+      <c r="B24" s="69"/>
+      <c r="C24" s="69"/>
+      <c r="D24" s="69"/>
+      <c r="E24" s="69"/>
+      <c r="F24" s="71"/>
+      <c r="G24" s="71"/>
+      <c r="H24" s="69"/>
+      <c r="I24" s="332"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A25" s="73"/>
-[...7 lines deleted...]
-      <c r="I25" s="73"/>
+      <c r="A25" s="330"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="69"/>
+      <c r="D25" s="69"/>
+      <c r="E25" s="69"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="69"/>
+      <c r="I25" s="332"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A26" s="73"/>
-[...7 lines deleted...]
-      <c r="I26" s="73"/>
+      <c r="A26" s="330"/>
+      <c r="B26" s="69"/>
+      <c r="C26" s="69"/>
+      <c r="D26" s="69"/>
+      <c r="E26" s="69"/>
+      <c r="F26" s="71"/>
+      <c r="G26" s="71"/>
+      <c r="H26" s="69"/>
+      <c r="I26" s="332"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A27" s="73"/>
-[...7 lines deleted...]
-      <c r="I27" s="73"/>
+      <c r="A27" s="330"/>
+      <c r="B27" s="69"/>
+      <c r="C27" s="69"/>
+      <c r="D27" s="69"/>
+      <c r="E27" s="69"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="332"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A28" s="73"/>
-[...7 lines deleted...]
-      <c r="I28" s="73"/>
+      <c r="A28" s="330"/>
+      <c r="B28" s="69"/>
+      <c r="C28" s="69"/>
+      <c r="D28" s="69"/>
+      <c r="E28" s="69"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="69"/>
+      <c r="I28" s="332"/>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A29" s="73"/>
-[...7 lines deleted...]
-      <c r="I29" s="73"/>
+      <c r="A29" s="330"/>
+      <c r="B29" s="69"/>
+      <c r="C29" s="69"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="332"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A30" s="73"/>
-[...7 lines deleted...]
-      <c r="I30" s="73"/>
+      <c r="A30" s="330"/>
+      <c r="B30" s="69"/>
+      <c r="C30" s="69"/>
+      <c r="D30" s="69"/>
+      <c r="E30" s="69"/>
+      <c r="F30" s="71"/>
+      <c r="G30" s="71"/>
+      <c r="H30" s="69"/>
+      <c r="I30" s="332"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A31" s="73"/>
-[...7 lines deleted...]
-      <c r="I31" s="73"/>
+      <c r="A31" s="330"/>
+      <c r="B31" s="69"/>
+      <c r="C31" s="69"/>
+      <c r="D31" s="69"/>
+      <c r="E31" s="69"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="69"/>
+      <c r="I31" s="332"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A32" s="73"/>
-[...7 lines deleted...]
-      <c r="I32" s="73"/>
+      <c r="A32" s="330"/>
+      <c r="B32" s="69"/>
+      <c r="C32" s="69"/>
+      <c r="D32" s="69"/>
+      <c r="E32" s="69"/>
+      <c r="F32" s="71"/>
+      <c r="G32" s="71"/>
+      <c r="H32" s="69"/>
+      <c r="I32" s="332"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A33" s="73"/>
-[...7 lines deleted...]
-      <c r="I33" s="73"/>
+      <c r="A33" s="330"/>
+      <c r="B33" s="69"/>
+      <c r="C33" s="69"/>
+      <c r="D33" s="69"/>
+      <c r="E33" s="69"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="69"/>
+      <c r="I33" s="332"/>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A34" s="73"/>
-[...7 lines deleted...]
-      <c r="I34" s="73"/>
+      <c r="A34" s="330"/>
+      <c r="B34" s="69"/>
+      <c r="C34" s="69"/>
+      <c r="D34" s="69"/>
+      <c r="E34" s="69"/>
+      <c r="F34" s="71"/>
+      <c r="G34" s="71"/>
+      <c r="H34" s="69"/>
+      <c r="I34" s="332"/>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A35" s="73"/>
-[...7 lines deleted...]
-      <c r="I35" s="73"/>
+      <c r="A35" s="330"/>
+      <c r="B35" s="69"/>
+      <c r="C35" s="69"/>
+      <c r="D35" s="69"/>
+      <c r="E35" s="69"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="69"/>
+      <c r="I35" s="332"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A36" s="73"/>
-[...7 lines deleted...]
-      <c r="I36" s="73"/>
+      <c r="A36" s="330"/>
+      <c r="B36" s="69"/>
+      <c r="C36" s="69"/>
+      <c r="D36" s="69"/>
+      <c r="E36" s="69"/>
+      <c r="F36" s="71"/>
+      <c r="G36" s="71"/>
+      <c r="H36" s="69"/>
+      <c r="I36" s="332"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A37" s="73"/>
-[...7 lines deleted...]
-      <c r="I37" s="73"/>
+      <c r="A37" s="330"/>
+      <c r="B37" s="69"/>
+      <c r="C37" s="69"/>
+      <c r="D37" s="69"/>
+      <c r="E37" s="69"/>
+      <c r="F37" s="71"/>
+      <c r="G37" s="71"/>
+      <c r="H37" s="69"/>
+      <c r="I37" s="332"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A38" s="73"/>
-[...7 lines deleted...]
-      <c r="I38" s="73"/>
+      <c r="A38" s="330"/>
+      <c r="B38" s="69"/>
+      <c r="C38" s="69"/>
+      <c r="D38" s="69"/>
+      <c r="E38" s="69"/>
+      <c r="F38" s="71"/>
+      <c r="G38" s="71"/>
+      <c r="H38" s="69"/>
+      <c r="I38" s="332"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A39" s="73"/>
-[...7 lines deleted...]
-      <c r="I39" s="73"/>
+      <c r="A39" s="330"/>
+      <c r="B39" s="69"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="71"/>
+      <c r="G39" s="71"/>
+      <c r="H39" s="69"/>
+      <c r="I39" s="332"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A40" s="73"/>
-[...7 lines deleted...]
-      <c r="I40" s="73"/>
+      <c r="A40" s="330"/>
+      <c r="B40" s="69"/>
+      <c r="C40" s="69"/>
+      <c r="D40" s="69"/>
+      <c r="E40" s="69"/>
+      <c r="F40" s="71"/>
+      <c r="G40" s="71"/>
+      <c r="H40" s="69"/>
+      <c r="I40" s="332"/>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A41" s="73"/>
-[...7 lines deleted...]
-      <c r="I41" s="73"/>
+      <c r="A41" s="330"/>
+      <c r="B41" s="69"/>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="69"/>
+      <c r="F41" s="71"/>
+      <c r="G41" s="71"/>
+      <c r="H41" s="69"/>
+      <c r="I41" s="332"/>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A42" s="73"/>
-[...7 lines deleted...]
-      <c r="I42" s="73"/>
+      <c r="A42" s="330"/>
+      <c r="B42" s="69"/>
+      <c r="C42" s="69"/>
+      <c r="D42" s="69"/>
+      <c r="E42" s="69"/>
+      <c r="F42" s="71"/>
+      <c r="G42" s="71"/>
+      <c r="H42" s="69"/>
+      <c r="I42" s="332"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A43" s="73"/>
-[...7 lines deleted...]
-      <c r="I43" s="73"/>
+      <c r="A43" s="330"/>
+      <c r="B43" s="69"/>
+      <c r="C43" s="69"/>
+      <c r="D43" s="69"/>
+      <c r="E43" s="69"/>
+      <c r="F43" s="71"/>
+      <c r="G43" s="71"/>
+      <c r="H43" s="69"/>
+      <c r="I43" s="332"/>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A44" s="73"/>
-[...7 lines deleted...]
-      <c r="I44" s="73"/>
+      <c r="A44" s="330"/>
+      <c r="B44" s="69"/>
+      <c r="C44" s="69"/>
+      <c r="D44" s="69"/>
+      <c r="E44" s="69"/>
+      <c r="F44" s="71"/>
+      <c r="G44" s="71"/>
+      <c r="H44" s="69"/>
+      <c r="I44" s="332"/>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A45" s="73"/>
-[...7 lines deleted...]
-      <c r="I45" s="73"/>
+      <c r="A45" s="330"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="71"/>
+      <c r="G45" s="71"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="332"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A46" s="73"/>
-[...7 lines deleted...]
-      <c r="I46" s="73"/>
+      <c r="A46" s="330"/>
+      <c r="B46" s="69"/>
+      <c r="C46" s="69"/>
+      <c r="D46" s="69"/>
+      <c r="E46" s="69"/>
+      <c r="F46" s="71"/>
+      <c r="G46" s="71"/>
+      <c r="H46" s="69"/>
+      <c r="I46" s="332"/>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A47" s="73"/>
-[...7 lines deleted...]
-      <c r="I47" s="73"/>
+      <c r="A47" s="330"/>
+      <c r="B47" s="69"/>
+      <c r="C47" s="69"/>
+      <c r="D47" s="69"/>
+      <c r="E47" s="69"/>
+      <c r="F47" s="71"/>
+      <c r="G47" s="71"/>
+      <c r="H47" s="69"/>
+      <c r="I47" s="332"/>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A48" s="73"/>
-[...27 lines deleted...]
-      <c r="D51" s="445"/>
+      <c r="A48" s="336"/>
+      <c r="B48" s="337"/>
+      <c r="C48" s="337"/>
+      <c r="D48" s="337"/>
+      <c r="E48" s="337"/>
+      <c r="F48" s="338"/>
+      <c r="G48" s="338"/>
+      <c r="H48" s="337"/>
+      <c r="I48" s="339"/>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" s="512" t="s">
+        <v>190</v>
+      </c>
+      <c r="B50" s="512"/>
+      <c r="C50" s="512"/>
+      <c r="D50" s="512"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="OK8gATSUByn8XPY8m0XVEgXT42yCMS+wcMAmGsTU7Z9x5E17GjPBfk4zGSOTNp+G5mQOirPxvXgRYQi2mVIu7Q==" saltValue="keUYliZtjqtxTCv9R9amxA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="12">
+  <mergeCells count="3">
     <mergeCell ref="A5:B5"/>
-    <mergeCell ref="I9:I10"/>
     <mergeCell ref="A7:I8"/>
-    <mergeCell ref="A51:D51"/>
-[...7 lines deleted...]
-    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="A50:D50"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="63" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75FDCD6A-93C3-462E-8A12-E27E6243F8B3}">
   <sheetPr codeName="Sheet9">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P37"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E39" sqref="E39"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="244"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="50.5703125" style="198" customWidth="1"/>
+    <col min="2" max="10" width="14.7109375" customWidth="1"/>
+    <col min="11" max="11" width="10.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="J1" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="O1" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="96">
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="85" t="str">
         <f>JURAT!F12</f>
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A3" s="97">
+        <v>[INSERT COMPANY NAME HERE]</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A3" s="86" t="str">
         <f>JURAT!F14</f>
-        <v>0</v>
-[...36 lines deleted...]
-      <c r="A5" s="448" t="s">
+        <v>[INSERT LICENSE NUMBER HERE]</v>
+      </c>
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="17"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="104"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="107"/>
+      <c r="G4" s="107"/>
+      <c r="H4" s="107"/>
+      <c r="I4" s="107"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="17"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="253" t="s">
+        <v>87</v>
+      </c>
+      <c r="B5" s="199" t="s">
+        <v>391</v>
+      </c>
+      <c r="C5" s="183"/>
+      <c r="D5" s="183"/>
+      <c r="G5" s="107"/>
+      <c r="H5" s="107"/>
+      <c r="I5" s="107"/>
+      <c r="J5" s="107"/>
+      <c r="K5" s="17"/>
+    </row>
+    <row r="6" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="183"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="107"/>
+      <c r="F6" s="107"/>
+      <c r="G6" s="107"/>
+      <c r="H6" s="107"/>
+      <c r="I6" s="107"/>
+      <c r="J6" s="107"/>
+      <c r="K6" s="17"/>
+    </row>
+    <row r="7" spans="1:11" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="451" t="s">
+        <v>89</v>
+      </c>
+      <c r="B7" s="185"/>
+      <c r="C7" s="185"/>
+      <c r="D7" s="185"/>
+      <c r="E7" s="185"/>
+      <c r="F7" s="185"/>
+      <c r="G7" s="185"/>
+      <c r="H7" s="185"/>
+      <c r="I7" s="185"/>
+      <c r="J7" s="186"/>
+    </row>
+    <row r="8" spans="1:11" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="345" t="s">
+        <v>88</v>
+      </c>
+      <c r="B8" s="340" t="s">
+        <v>392</v>
+      </c>
+      <c r="C8" s="340" t="s">
+        <v>393</v>
+      </c>
+      <c r="D8" s="340" t="s">
+        <v>394</v>
+      </c>
+      <c r="E8" s="340" t="s">
+        <v>395</v>
+      </c>
+      <c r="F8" s="341" t="s">
+        <v>396</v>
+      </c>
+      <c r="G8" s="346" t="s">
+        <v>397</v>
+      </c>
+      <c r="H8" s="347" t="s">
+        <v>398</v>
+      </c>
+      <c r="I8" s="347" t="s">
+        <v>400</v>
+      </c>
+      <c r="J8" s="340" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A9" s="268" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9" s="20"/>
+      <c r="C9" s="21"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="14">
+        <f>B9+C9+D9+E9</f>
+        <v>0</v>
+      </c>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="342">
+        <f>F9-G9-H9+I9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="266" t="s">
+        <v>92</v>
+      </c>
+      <c r="B10" s="24"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="15">
+        <f t="shared" ref="F10:F25" si="0">B10+C10+D10+E10</f>
+        <v>0</v>
+      </c>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="343">
+        <f t="shared" ref="J10:J25" si="1">F10-G10-H10+I10</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" s="266" t="s">
+        <v>93</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="27"/>
+      <c r="H11" s="27"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="343">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="266" t="s">
+        <v>94</v>
+      </c>
+      <c r="B12" s="24"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="27"/>
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="343">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A13" s="266" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" s="24"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="27"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="343">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="267" t="s">
+        <v>96</v>
+      </c>
+      <c r="B14" s="200">
+        <f>SUM(B17:B25)</f>
+        <v>0</v>
+      </c>
+      <c r="C14" s="201">
+        <f t="shared" ref="C14:I14" si="2">SUM(C17:C25)</f>
+        <v>0</v>
+      </c>
+      <c r="D14" s="200">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="E14" s="202">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F14" s="29">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="203">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H14" s="203">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="204">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J14" s="344">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="266"/>
+      <c r="B15" s="187"/>
+      <c r="C15" s="188"/>
+      <c r="D15" s="187"/>
+      <c r="E15" s="189"/>
+      <c r="F15" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="190"/>
+      <c r="H15" s="190"/>
+      <c r="I15" s="191"/>
+      <c r="J15" s="343">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="266" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="187"/>
+      <c r="C16" s="188"/>
+      <c r="D16" s="187"/>
+      <c r="E16" s="189"/>
+      <c r="F16" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="190"/>
+      <c r="H16" s="190"/>
+      <c r="I16" s="191"/>
+      <c r="J16" s="343">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" s="265" t="s">
         <v>98</v>
       </c>
-      <c r="B5" s="448"/>
-[...37 lines deleted...]
-      <c r="A7" s="211" t="s">
+      <c r="B17" s="205"/>
+      <c r="C17" s="206"/>
+      <c r="D17" s="205"/>
+      <c r="E17" s="207"/>
+      <c r="F17" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="211"/>
+      <c r="H17" s="211"/>
+      <c r="I17" s="212"/>
+      <c r="J17" s="343">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A18" s="265" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="205"/>
+      <c r="C18" s="206"/>
+      <c r="D18" s="205"/>
+      <c r="E18" s="207"/>
+      <c r="F18" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="211"/>
+      <c r="H18" s="211"/>
+      <c r="I18" s="212"/>
+      <c r="J18" s="343">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="265" t="s">
         <v>100</v>
       </c>
-      <c r="B7" s="212"/>
-[...149 lines deleted...]
-      <c r="A14" s="464" t="s">
+      <c r="B19" s="205"/>
+      <c r="C19" s="206"/>
+      <c r="D19" s="205"/>
+      <c r="E19" s="207"/>
+      <c r="F19" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="211"/>
+      <c r="H19" s="211"/>
+      <c r="I19" s="212"/>
+      <c r="J19" s="343">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="265" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" s="205"/>
+      <c r="C20" s="206"/>
+      <c r="D20" s="205"/>
+      <c r="E20" s="207"/>
+      <c r="F20" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="211"/>
+      <c r="H20" s="211"/>
+      <c r="I20" s="212"/>
+      <c r="J20" s="343">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" s="265" t="s">
+        <v>102</v>
+      </c>
+      <c r="B21" s="205"/>
+      <c r="C21" s="206"/>
+      <c r="D21" s="205"/>
+      <c r="E21" s="207"/>
+      <c r="F21" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="211"/>
+      <c r="H21" s="211"/>
+      <c r="I21" s="212"/>
+      <c r="J21" s="343">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="265" t="s">
         <v>103</v>
       </c>
-      <c r="B14" s="465"/>
-[...33 lines deleted...]
-      <c r="K15" s="18">
+      <c r="B22" s="205"/>
+      <c r="C22" s="206"/>
+      <c r="D22" s="205"/>
+      <c r="E22" s="207"/>
+      <c r="F22" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L15" s="31"/>
-[...2 lines deleted...]
-      <c r="O15" s="18">
+      <c r="G22" s="211"/>
+      <c r="H22" s="211"/>
+      <c r="I22" s="212"/>
+      <c r="J22" s="343">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A16" s="464" t="s">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="265" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" s="208"/>
+      <c r="C23" s="209"/>
+      <c r="D23" s="208"/>
+      <c r="E23" s="210"/>
+      <c r="F23" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="212"/>
+      <c r="H23" s="212"/>
+      <c r="I23" s="212"/>
+      <c r="J23" s="343">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="265" t="s">
+        <v>174</v>
+      </c>
+      <c r="B24" s="208"/>
+      <c r="C24" s="209"/>
+      <c r="D24" s="208"/>
+      <c r="E24" s="210"/>
+      <c r="F24" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="212"/>
+      <c r="H24" s="212"/>
+      <c r="I24" s="212"/>
+      <c r="J24" s="343">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="415"/>
+      <c r="B25" s="416"/>
+      <c r="C25" s="417"/>
+      <c r="D25" s="416"/>
+      <c r="E25" s="418"/>
+      <c r="F25" s="419">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="420"/>
+      <c r="H25" s="420"/>
+      <c r="I25" s="420"/>
+      <c r="J25" s="421">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="422" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="392"/>
+      <c r="C26" s="392"/>
+      <c r="D26" s="392"/>
+      <c r="E26" s="392"/>
+      <c r="F26" s="392">
+        <f>SUM(F9:F14)</f>
+        <v>0</v>
+      </c>
+      <c r="G26" s="392"/>
+      <c r="H26" s="392"/>
+      <c r="I26" s="392"/>
+      <c r="J26" s="392"/>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A27" s="192"/>
+      <c r="B27" s="193"/>
+      <c r="C27" s="193"/>
+      <c r="D27" s="193"/>
+      <c r="E27" s="193"/>
+      <c r="F27" s="193"/>
+      <c r="G27" s="194" t="s">
         <v>105</v>
       </c>
-      <c r="B16" s="465"/>
-[...534 lines deleted...]
-      <c r="O37" s="457"/>
+      <c r="H27" s="193"/>
+      <c r="I27" s="193"/>
+      <c r="J27" s="194" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="195" t="s">
+        <v>247</v>
+      </c>
+      <c r="B28" s="193"/>
+      <c r="C28" s="193"/>
+      <c r="D28" s="193"/>
+      <c r="E28" s="193"/>
+      <c r="F28" s="193"/>
+      <c r="G28" s="193"/>
+      <c r="H28" s="193"/>
+      <c r="I28" s="193"/>
+      <c r="J28" s="193"/>
+      <c r="K28" s="193"/>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="196"/>
+      <c r="B29" s="513" t="s">
+        <v>443</v>
+      </c>
+      <c r="C29" s="513"/>
+      <c r="D29" s="513"/>
+      <c r="E29" s="513"/>
+      <c r="F29" s="513"/>
+      <c r="G29" s="513"/>
+      <c r="H29" s="513"/>
+      <c r="I29" s="513"/>
+      <c r="J29" s="514"/>
+      <c r="K29" s="197"/>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" s="196"/>
+      <c r="B30" s="515"/>
+      <c r="C30" s="515"/>
+      <c r="D30" s="515"/>
+      <c r="E30" s="515"/>
+      <c r="F30" s="515"/>
+      <c r="G30" s="515"/>
+      <c r="H30" s="515"/>
+      <c r="I30" s="515"/>
+      <c r="J30" s="516"/>
+      <c r="K30" s="193"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="196"/>
+      <c r="B31" s="515"/>
+      <c r="C31" s="515"/>
+      <c r="D31" s="515"/>
+      <c r="E31" s="515"/>
+      <c r="F31" s="515"/>
+      <c r="G31" s="515"/>
+      <c r="H31" s="515"/>
+      <c r="I31" s="515"/>
+      <c r="J31" s="516"/>
+    </row>
+    <row r="32" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="196"/>
+      <c r="B32" s="517"/>
+      <c r="C32" s="517"/>
+      <c r="D32" s="517"/>
+      <c r="E32" s="517"/>
+      <c r="F32" s="517"/>
+      <c r="G32" s="517"/>
+      <c r="H32" s="517"/>
+      <c r="I32" s="517"/>
+      <c r="J32" s="518"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/oHLi1ktffpwrWLSl+Nc6NucFZHwQDEe9mcITgagOwZvlzOCFheu30WMJxy2wuW9VG41XIzt2VCv5Fm5PNvKuA==" saltValue="xtoVv9NOxKuZYHq6T2vjMg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...34 lines deleted...]
-    <mergeCell ref="A25:F25"/>
+  <mergeCells count="1">
+    <mergeCell ref="B29:J32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="85" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E8E7DED-6B9A-48A9-8D11-2123201A8EDF}">
   <sheetPr codeName="Sheet10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I25" sqref="I25:I26"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A26" activeCellId="1" sqref="A7:M8 A26:M27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="5" max="10" width="12.42578125" customWidth="1"/>
+    <col min="1" max="1" width="50.5703125" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" customWidth="1"/>
+    <col min="4" max="10" width="15.5703125" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" customWidth="1"/>
-    <col min="12" max="13" width="12.42578125" customWidth="1"/>
+    <col min="12" max="13" width="15.5703125" customWidth="1"/>
     <col min="14" max="14" width="14.28515625" customWidth="1"/>
     <col min="15" max="15" width="17.5703125" customWidth="1"/>
     <col min="16" max="16" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="O1" s="1"/>
       <c r="P1" s="1" t="s">
-        <v>283</v>
+        <v>248</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A2" s="96">
+      <c r="A2" s="85" t="str">
         <f>JURAT!F12</f>
-        <v>0</v>
+        <v>[INSERT COMPANY NAME HERE]</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A3" s="97">
+      <c r="A3" s="86" t="str">
         <f>JURAT!F14</f>
-        <v>0</v>
+        <v>[INSERT LICENSE NUMBER HERE]</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A4" s="209"/>
-[...14 lines deleted...]
-      <c r="P4" s="21"/>
+      <c r="A4" s="183"/>
+      <c r="B4" s="184"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="107"/>
+      <c r="P4" s="17"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="448" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="489">
+      <c r="A5" s="531" t="s">
+        <v>87</v>
+      </c>
+      <c r="B5" s="531"/>
+      <c r="C5" s="531"/>
+      <c r="D5" s="531"/>
+      <c r="E5" s="532" t="str">
         <f>JURAT!F11</f>
-        <v>0</v>
-[...11 lines deleted...]
-      <c r="P5" s="21"/>
+        <v>[INSERT PERIOD END HERE]</v>
+      </c>
+      <c r="F5" s="532"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="107"/>
+      <c r="K5" s="107"/>
+      <c r="L5" s="107"/>
+      <c r="M5" s="107"/>
+      <c r="N5" s="107"/>
+      <c r="O5" s="107"/>
+      <c r="P5" s="17"/>
     </row>
     <row r="6" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="209"/>
-[...17 lines deleted...]
-      <c r="A7" s="513" t="s">
+      <c r="A6" s="183"/>
+      <c r="B6" s="184"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="107"/>
+      <c r="K6" s="107"/>
+      <c r="L6" s="107"/>
+      <c r="M6" s="107"/>
+      <c r="N6" s="107"/>
+      <c r="O6" s="107"/>
+      <c r="P6" s="17"/>
+    </row>
+    <row r="7" spans="1:16" s="213" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="519" t="s">
+        <v>106</v>
+      </c>
+      <c r="B7" s="520"/>
+      <c r="C7" s="520"/>
+      <c r="D7" s="520"/>
+      <c r="E7" s="520"/>
+      <c r="F7" s="520"/>
+      <c r="G7" s="520"/>
+      <c r="H7" s="520"/>
+      <c r="I7" s="520"/>
+      <c r="J7" s="520"/>
+      <c r="K7" s="520"/>
+      <c r="L7" s="520"/>
+      <c r="M7" s="521"/>
+      <c r="N7" s="358"/>
+      <c r="O7" s="358"/>
+      <c r="P7" s="358"/>
+    </row>
+    <row r="8" spans="1:16" s="213" customFormat="1" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="522"/>
+      <c r="B8" s="523"/>
+      <c r="C8" s="523"/>
+      <c r="D8" s="523"/>
+      <c r="E8" s="523"/>
+      <c r="F8" s="523"/>
+      <c r="G8" s="523"/>
+      <c r="H8" s="523"/>
+      <c r="I8" s="523"/>
+      <c r="J8" s="523"/>
+      <c r="K8" s="523"/>
+      <c r="L8" s="523"/>
+      <c r="M8" s="524"/>
+      <c r="N8" s="358"/>
+      <c r="O8" s="358"/>
+      <c r="P8" s="358"/>
+    </row>
+    <row r="9" spans="1:16" s="213" customFormat="1" ht="65.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="367" t="s">
+        <v>107</v>
+      </c>
+      <c r="B9" s="271" t="s">
+        <v>108</v>
+      </c>
+      <c r="C9" s="270" t="s">
+        <v>109</v>
+      </c>
+      <c r="D9" s="368" t="s">
+        <v>408</v>
+      </c>
+      <c r="E9" s="368" t="s">
+        <v>409</v>
+      </c>
+      <c r="F9" s="272" t="s">
+        <v>110</v>
+      </c>
+      <c r="G9" s="269" t="s">
+        <v>111</v>
+      </c>
+      <c r="H9" s="270" t="s">
+        <v>112</v>
+      </c>
+      <c r="I9" s="273" t="s">
+        <v>113</v>
+      </c>
+      <c r="J9" s="269" t="s">
+        <v>114</v>
+      </c>
+      <c r="K9" s="369" t="s">
+        <v>115</v>
+      </c>
+      <c r="L9" s="370" t="s">
+        <v>116</v>
+      </c>
+      <c r="M9" s="369" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="360"/>
+      <c r="B10" s="30"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="34">
+        <f>D10+E10</f>
+        <v>0</v>
+      </c>
+      <c r="G10" s="35"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
+      <c r="K10" s="36"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="363"/>
+    </row>
+    <row r="11" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="361"/>
+      <c r="B11" s="37"/>
+      <c r="C11" s="38"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="41">
+        <f t="shared" ref="F11:F22" si="0">D11+E11</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="42"/>
+      <c r="H11" s="43"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="364"/>
+    </row>
+    <row r="12" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="361"/>
+      <c r="B12" s="37"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="41">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="42"/>
+      <c r="H12" s="43"/>
+      <c r="I12" s="43"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="43"/>
+      <c r="L12" s="43"/>
+      <c r="M12" s="364"/>
+    </row>
+    <row r="13" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="361"/>
+      <c r="B13" s="37"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="41">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="42"/>
+      <c r="H13" s="43"/>
+      <c r="I13" s="43"/>
+      <c r="J13" s="43"/>
+      <c r="K13" s="43"/>
+      <c r="L13" s="43"/>
+      <c r="M13" s="364"/>
+    </row>
+    <row r="14" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="361"/>
+      <c r="B14" s="37"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="41">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="42"/>
+      <c r="H14" s="43"/>
+      <c r="I14" s="43"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="364"/>
+    </row>
+    <row r="15" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="361"/>
+      <c r="B15" s="37"/>
+      <c r="C15" s="38"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="41">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="42"/>
+      <c r="H15" s="43"/>
+      <c r="I15" s="43"/>
+      <c r="J15" s="43"/>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="364"/>
+    </row>
+    <row r="16" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="361"/>
+      <c r="B16" s="37"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="41">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="42"/>
+      <c r="H16" s="43"/>
+      <c r="I16" s="43"/>
+      <c r="J16" s="43"/>
+      <c r="K16" s="43"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="364"/>
+    </row>
+    <row r="17" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="361"/>
+      <c r="B17" s="37"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="41">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="42"/>
+      <c r="H17" s="43"/>
+      <c r="I17" s="43"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="364"/>
+    </row>
+    <row r="18" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="361"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="39"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="41">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="42"/>
+      <c r="H18" s="43"/>
+      <c r="I18" s="43"/>
+      <c r="J18" s="43"/>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="364"/>
+    </row>
+    <row r="19" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="361"/>
+      <c r="B19" s="37"/>
+      <c r="C19" s="38"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="41">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="42"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="43"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="364"/>
+    </row>
+    <row r="20" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="361"/>
+      <c r="B20" s="37"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="41">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="42"/>
+      <c r="H20" s="43"/>
+      <c r="I20" s="43"/>
+      <c r="J20" s="43"/>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="364"/>
+    </row>
+    <row r="21" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="361"/>
+      <c r="B21" s="37"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="41">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="42"/>
+      <c r="H21" s="43"/>
+      <c r="I21" s="43"/>
+      <c r="J21" s="43"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="364"/>
+    </row>
+    <row r="22" spans="1:16" s="213" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="362"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="48">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="49"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="365"/>
+    </row>
+    <row r="23" spans="1:16" s="213" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="353" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23" s="354"/>
+      <c r="C23" s="350">
+        <f>SUM(C10:C22)</f>
+        <v>0</v>
+      </c>
+      <c r="D23" s="351">
+        <f t="shared" ref="D23:E23" si="1">SUM(D10:D22)</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="348">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="350">
+        <f t="shared" ref="F23" si="2">SUM(F10:F22)</f>
+        <v>0</v>
+      </c>
+      <c r="G23" s="351">
+        <f t="shared" ref="G23" si="3">SUM(G10:G22)</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="352">
+        <f t="shared" ref="H23" si="4">SUM(H10:H22)</f>
+        <v>0</v>
+      </c>
+      <c r="I23" s="352">
+        <f t="shared" ref="I23" si="5">SUM(I10:I22)</f>
+        <v>0</v>
+      </c>
+      <c r="J23" s="352">
+        <f t="shared" ref="J23" si="6">SUM(J10:J22)</f>
+        <v>0</v>
+      </c>
+      <c r="K23" s="352">
+        <f t="shared" ref="K23" si="7">SUM(K10:K22)</f>
+        <v>0</v>
+      </c>
+      <c r="L23" s="352">
+        <f t="shared" ref="L23" si="8">SUM(L10:L22)</f>
+        <v>0</v>
+      </c>
+      <c r="M23" s="366">
+        <f t="shared" ref="M23" si="9">SUM(M10:M22)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="M24" s="214"/>
+      <c r="N24" s="215"/>
+      <c r="O24" s="215"/>
+      <c r="P24" s="214"/>
+    </row>
+    <row r="25" spans="1:16" s="213" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:16" s="213" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="525" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26" s="526"/>
+      <c r="C26" s="526"/>
+      <c r="D26" s="526"/>
+      <c r="E26" s="526"/>
+      <c r="F26" s="526"/>
+      <c r="G26" s="526"/>
+      <c r="H26" s="526"/>
+      <c r="I26" s="526"/>
+      <c r="J26" s="526"/>
+      <c r="K26" s="526"/>
+      <c r="L26" s="526"/>
+      <c r="M26" s="527"/>
+      <c r="N26" s="359"/>
+      <c r="O26" s="359"/>
+      <c r="P26" s="359"/>
+    </row>
+    <row r="27" spans="1:16" s="213" customFormat="1" ht="12.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="528"/>
+      <c r="B27" s="529"/>
+      <c r="C27" s="529"/>
+      <c r="D27" s="529"/>
+      <c r="E27" s="529"/>
+      <c r="F27" s="529"/>
+      <c r="G27" s="529"/>
+      <c r="H27" s="529"/>
+      <c r="I27" s="529"/>
+      <c r="J27" s="529"/>
+      <c r="K27" s="529"/>
+      <c r="L27" s="529"/>
+      <c r="M27" s="530"/>
+      <c r="N27" s="359"/>
+      <c r="O27" s="359"/>
+      <c r="P27" s="359"/>
+    </row>
+    <row r="28" spans="1:16" s="213" customFormat="1" ht="65.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="367" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" s="356" t="s">
+        <v>108</v>
+      </c>
+      <c r="C28" s="355" t="s">
         <v>121</v>
       </c>
-      <c r="B7" s="514"/>
-[...34 lines deleted...]
-      <c r="A9" s="520" t="s">
+      <c r="D28" s="371" t="s">
+        <v>401</v>
+      </c>
+      <c r="E28" s="371" t="s">
+        <v>402</v>
+      </c>
+      <c r="F28" s="371" t="s">
+        <v>403</v>
+      </c>
+      <c r="G28" s="371" t="s">
+        <v>404</v>
+      </c>
+      <c r="H28" s="355" t="s">
         <v>122</v>
       </c>
-      <c r="B9" s="521"/>
-[...2 lines deleted...]
-      <c r="E9" s="526" t="s">
+      <c r="I28" s="371" t="s">
+        <v>405</v>
+      </c>
+      <c r="J28" s="371" t="s">
+        <v>406</v>
+      </c>
+      <c r="K28" s="370" t="s">
+        <v>407</v>
+      </c>
+      <c r="L28" s="370" t="s">
         <v>123</v>
       </c>
-      <c r="F9" s="512" t="s">
+      <c r="M28" s="369" t="s">
         <v>124</v>
       </c>
-      <c r="G9" s="529" t="s">
+    </row>
+    <row r="29" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="360"/>
+      <c r="B29" s="30"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="36"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="51">
+        <f>D29+E29+F29+G29</f>
+        <v>0</v>
+      </c>
+      <c r="I29" s="32"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="34">
+        <f>H29-I29-J29</f>
+        <v>0</v>
+      </c>
+      <c r="L29" s="35"/>
+      <c r="M29" s="363"/>
+    </row>
+    <row r="30" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="361"/>
+      <c r="B30" s="37"/>
+      <c r="C30" s="38"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="52">
+        <f t="shared" ref="H30:H41" si="10">D30+E30+F30+G30</f>
+        <v>0</v>
+      </c>
+      <c r="I30" s="39"/>
+      <c r="J30" s="40"/>
+      <c r="K30" s="41">
+        <f t="shared" ref="K30:K41" si="11">H30-I30-J30</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="42"/>
+      <c r="M30" s="364"/>
+    </row>
+    <row r="31" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="361"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="38"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="43"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="52">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I31" s="39"/>
+      <c r="J31" s="40"/>
+      <c r="K31" s="41">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L31" s="42"/>
+      <c r="M31" s="364"/>
+    </row>
+    <row r="32" spans="1:16" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="361"/>
+      <c r="B32" s="37"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="43"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="40"/>
+      <c r="H32" s="52">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I32" s="39"/>
+      <c r="J32" s="40"/>
+      <c r="K32" s="41">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="42"/>
+      <c r="M32" s="364"/>
+    </row>
+    <row r="33" spans="1:13" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="361"/>
+      <c r="B33" s="37"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="43"/>
+      <c r="F33" s="43"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="52">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I33" s="39"/>
+      <c r="J33" s="40"/>
+      <c r="K33" s="41">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="42"/>
+      <c r="M33" s="364"/>
+    </row>
+    <row r="34" spans="1:13" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="361"/>
+      <c r="B34" s="37"/>
+      <c r="C34" s="38"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="40"/>
+      <c r="H34" s="52">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I34" s="39"/>
+      <c r="J34" s="40"/>
+      <c r="K34" s="41">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="42"/>
+      <c r="M34" s="364"/>
+    </row>
+    <row r="35" spans="1:13" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="361"/>
+      <c r="B35" s="37"/>
+      <c r="C35" s="38"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="43"/>
+      <c r="F35" s="43"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="52">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I35" s="39"/>
+      <c r="J35" s="40"/>
+      <c r="K35" s="41">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L35" s="42"/>
+      <c r="M35" s="364"/>
+    </row>
+    <row r="36" spans="1:13" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="361"/>
+      <c r="B36" s="37"/>
+      <c r="C36" s="38"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="43"/>
+      <c r="G36" s="40"/>
+      <c r="H36" s="52">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I36" s="39"/>
+      <c r="J36" s="40"/>
+      <c r="K36" s="41">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="42"/>
+      <c r="M36" s="364"/>
+    </row>
+    <row r="37" spans="1:13" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="361"/>
+      <c r="B37" s="37"/>
+      <c r="C37" s="38"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="40"/>
+      <c r="H37" s="52">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I37" s="39"/>
+      <c r="J37" s="40"/>
+      <c r="K37" s="41">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L37" s="42"/>
+      <c r="M37" s="364"/>
+    </row>
+    <row r="38" spans="1:13" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="361"/>
+      <c r="B38" s="37"/>
+      <c r="C38" s="38"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="52">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I38" s="39"/>
+      <c r="J38" s="40"/>
+      <c r="K38" s="41">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L38" s="42"/>
+      <c r="M38" s="364"/>
+    </row>
+    <row r="39" spans="1:13" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="361"/>
+      <c r="B39" s="37"/>
+      <c r="C39" s="38"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="40"/>
+      <c r="H39" s="52">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I39" s="39"/>
+      <c r="J39" s="40"/>
+      <c r="K39" s="41">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L39" s="42"/>
+      <c r="M39" s="364"/>
+    </row>
+    <row r="40" spans="1:13" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="361"/>
+      <c r="B40" s="37"/>
+      <c r="C40" s="38"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="40"/>
+      <c r="H40" s="52">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I40" s="39"/>
+      <c r="J40" s="40"/>
+      <c r="K40" s="41">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L40" s="42"/>
+      <c r="M40" s="364"/>
+    </row>
+    <row r="41" spans="1:13" s="213" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="362"/>
+      <c r="B41" s="44"/>
+      <c r="C41" s="38"/>
+      <c r="D41" s="46"/>
+      <c r="E41" s="50"/>
+      <c r="F41" s="50"/>
+      <c r="G41" s="47"/>
+      <c r="H41" s="53">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I41" s="46"/>
+      <c r="J41" s="47"/>
+      <c r="K41" s="48">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L41" s="49"/>
+      <c r="M41" s="365"/>
+    </row>
+    <row r="42" spans="1:13" s="213" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="349" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="357"/>
+      <c r="C42" s="372">
+        <f>SUM(C29:C41)</f>
+        <v>0</v>
+      </c>
+      <c r="D42" s="372">
+        <f>SUM(D29:D41)</f>
+        <v>0</v>
+      </c>
+      <c r="E42" s="373">
+        <f t="shared" ref="E42:M42" si="12">SUM(E29:E41)</f>
+        <v>0</v>
+      </c>
+      <c r="F42" s="373">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="G42" s="374">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="H42" s="372">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="I42" s="375">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="J42" s="374">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="K42" s="372">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L42" s="375">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="M42" s="376">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="213" t="s">
         <v>125</v>
       </c>
-      <c r="H9" s="531"/>
-      <c r="I9" s="535" t="s">
+    </row>
+    <row r="44" spans="1:13" s="213" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="213" t="s">
         <v>126</v>
       </c>
-      <c r="J9" s="532" t="s">
-[...931 lines deleted...]
-      <c r="G53" s="262"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="G46" s="216"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="G47" s="216"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="PQJ3fKaOG2V59UsiB8Fds40B9jwlWvrFUPu50S9pA5WXJZShfoIlgHnfxaAoDl5uAlW4gka7ZHQ4U10Qd+/o8w==" saltValue="Z4aKTynuqJD6pG7eVzHYyw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...67 lines deleted...]
-    <mergeCell ref="H47:H48"/>
+  <mergeCells count="4">
+    <mergeCell ref="A7:M8"/>
+    <mergeCell ref="A26:M27"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="E5:F5"/>
-    <mergeCell ref="P47:P48"/>
-[...12 lines deleted...]
-    <mergeCell ref="A45:D45"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="74" orientation="landscape" r:id="rId1"/>
+  <tableParts count="2">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{801C0109-278D-4CEF-AF34-B475FBB478DE}">
   <sheetPr codeName="Sheet111">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P65"/>
+  <dimension ref="A1:P56"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M34" sqref="M34:M35"/>
+    <sheetView topLeftCell="A12" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10:H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
+    <col min="1" max="1" width="15.5703125" customWidth="1"/>
+    <col min="2" max="2" width="50.5703125" customWidth="1"/>
+    <col min="3" max="7" width="15.5703125" customWidth="1"/>
     <col min="8" max="13" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>284</v>
+        <v>249</v>
       </c>
       <c r="O1" s="1"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A2" s="96">
+      <c r="A2" s="85" t="str">
         <f>JURAT!F12</f>
-        <v>0</v>
+        <v>[INSERT COMPANY NAME HERE]</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A3" s="97">
+      <c r="A3" s="86" t="str">
         <f>JURAT!F14</f>
-        <v>0</v>
+        <v>[INSERT LICENSE NUMBER HERE]</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A4" s="209"/>
-[...14 lines deleted...]
-      <c r="P4" s="21"/>
+      <c r="A4" s="183"/>
+      <c r="B4" s="184"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="107"/>
+      <c r="P4" s="17"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A5" s="448" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="489">
+      <c r="A5" s="531" t="s">
+        <v>87</v>
+      </c>
+      <c r="B5" s="531"/>
+      <c r="C5" s="531"/>
+      <c r="D5" s="531"/>
+      <c r="E5" s="532" t="str">
         <f>JURAT!F11</f>
-        <v>0</v>
-[...11 lines deleted...]
-      <c r="P5" s="21"/>
+        <v>[INSERT PERIOD END HERE]</v>
+      </c>
+      <c r="F5" s="532"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="107"/>
+      <c r="K5" s="107"/>
+      <c r="L5" s="107"/>
+      <c r="M5" s="107"/>
+      <c r="N5" s="107"/>
+      <c r="O5" s="107"/>
+      <c r="P5" s="17"/>
     </row>
     <row r="6" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="209"/>
-[...17 lines deleted...]
-      <c r="A7" s="580" t="s">
+      <c r="A6" s="183"/>
+      <c r="B6" s="184"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="107"/>
+      <c r="K6" s="107"/>
+      <c r="L6" s="107"/>
+      <c r="M6" s="107"/>
+      <c r="N6" s="107"/>
+      <c r="O6" s="107"/>
+      <c r="P6" s="17"/>
+    </row>
+    <row r="7" spans="1:16" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="545" t="s">
+        <v>127</v>
+      </c>
+      <c r="B7" s="546"/>
+      <c r="C7" s="546"/>
+      <c r="D7" s="546"/>
+      <c r="E7" s="546"/>
+      <c r="F7" s="546"/>
+      <c r="G7" s="546"/>
+      <c r="H7" s="547"/>
+      <c r="I7" s="358"/>
+      <c r="J7" s="358"/>
+      <c r="K7" s="358"/>
+      <c r="L7" s="358"/>
+      <c r="M7" s="358"/>
+    </row>
+    <row r="8" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="548"/>
+      <c r="B8" s="549"/>
+      <c r="C8" s="549"/>
+      <c r="D8" s="549"/>
+      <c r="E8" s="549"/>
+      <c r="F8" s="549"/>
+      <c r="G8" s="549"/>
+      <c r="H8" s="550"/>
+      <c r="I8" s="358"/>
+      <c r="J8" s="358"/>
+      <c r="K8" s="358"/>
+      <c r="L8" s="358"/>
+      <c r="M8" s="358"/>
+    </row>
+    <row r="9" spans="1:16" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="217"/>
+      <c r="B9" s="217"/>
+      <c r="C9" s="217"/>
+      <c r="D9" s="217"/>
+      <c r="E9" s="217"/>
+      <c r="F9" s="217"/>
+      <c r="G9" s="217"/>
+      <c r="H9" s="217"/>
+      <c r="I9" s="217"/>
+      <c r="J9" s="217"/>
+      <c r="K9" s="217"/>
+      <c r="L9" s="217"/>
+      <c r="M9" s="217"/>
+    </row>
+    <row r="10" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="539" t="s">
+        <v>128</v>
+      </c>
+      <c r="B10" s="540"/>
+      <c r="C10" s="540"/>
+      <c r="D10" s="540"/>
+      <c r="E10" s="540"/>
+      <c r="F10" s="540"/>
+      <c r="G10" s="540"/>
+      <c r="H10" s="541"/>
+      <c r="I10" s="380"/>
+      <c r="J10" s="380"/>
+      <c r="K10" s="380"/>
+      <c r="L10" s="380"/>
+      <c r="M10" s="380"/>
+    </row>
+    <row r="11" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="542"/>
+      <c r="B11" s="543"/>
+      <c r="C11" s="543"/>
+      <c r="D11" s="543"/>
+      <c r="E11" s="543"/>
+      <c r="F11" s="543"/>
+      <c r="G11" s="543"/>
+      <c r="H11" s="544"/>
+      <c r="I11" s="380"/>
+      <c r="J11" s="380"/>
+      <c r="K11" s="380"/>
+      <c r="L11" s="380"/>
+      <c r="M11" s="380"/>
+    </row>
+    <row r="12" spans="1:16" ht="51.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="388" t="s">
+        <v>410</v>
+      </c>
+      <c r="B12" s="381" t="s">
+        <v>129</v>
+      </c>
+      <c r="C12" s="389" t="s">
+        <v>130</v>
+      </c>
+      <c r="D12" s="389" t="s">
+        <v>131</v>
+      </c>
+      <c r="E12" s="389" t="s">
+        <v>132</v>
+      </c>
+      <c r="F12" s="389" t="s">
+        <v>133</v>
+      </c>
+      <c r="G12" s="389" t="s">
+        <v>134</v>
+      </c>
+      <c r="H12" s="390" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A13" s="383">
+        <v>1</v>
+      </c>
+      <c r="B13" s="277" t="s">
+        <v>136</v>
+      </c>
+      <c r="C13" s="54"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="342">
+        <f>C13-D13+E13-F13-G13</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A14" s="384">
+        <v>2</v>
+      </c>
+      <c r="B14" s="276" t="s">
+        <v>137</v>
+      </c>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="343">
+        <f t="shared" ref="H14:H30" si="0">C14-D14+E14-F14-G14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A15" s="384">
+        <v>3</v>
+      </c>
+      <c r="B15" s="279" t="s">
+        <v>138</v>
+      </c>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="55"/>
+      <c r="G15" s="55"/>
+      <c r="H15" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16" s="384">
+        <v>4</v>
+      </c>
+      <c r="B16" s="276" t="s">
+        <v>139</v>
+      </c>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="384">
+        <v>5</v>
+      </c>
+      <c r="B17" s="276" t="s">
+        <v>140</v>
+      </c>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="385">
+        <v>6</v>
+      </c>
+      <c r="B18" s="275" t="s">
+        <v>141</v>
+      </c>
+      <c r="C18" s="58">
+        <f>SUM(C19:C30)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="58">
+        <f t="shared" ref="D18:G18" si="1">SUM(D19:D30)</f>
+        <v>0</v>
+      </c>
+      <c r="E18" s="58">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="58">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="58">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H18" s="387">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="386" t="s">
+        <v>152</v>
+      </c>
+      <c r="B19" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="386" t="s">
         <v>153</v>
       </c>
-      <c r="B7" s="581"/>
-[...43 lines deleted...]
-      <c r="A10" s="587" t="s">
+      <c r="B20" s="274"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="55"/>
+      <c r="G20" s="55"/>
+      <c r="H20" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="386" t="s">
         <v>154</v>
       </c>
-      <c r="B10" s="588"/>
-[...28 lines deleted...]
-      <c r="A12" s="568" t="s">
+      <c r="B21" s="274"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="386" t="s">
         <v>155</v>
       </c>
-      <c r="B12" s="569"/>
-[...5 lines deleted...]
-      <c r="H12" s="596" t="s">
+      <c r="B22" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" s="386" t="s">
         <v>156</v>
       </c>
-      <c r="I12" s="596" t="s">
+      <c r="B23" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="55"/>
+      <c r="H23" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" s="386" t="s">
         <v>157</v>
       </c>
-      <c r="J12" s="596" t="s">
+      <c r="B24" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C24" s="55"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="55"/>
+      <c r="H24" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" s="386" t="s">
         <v>158</v>
       </c>
-      <c r="K12" s="596" t="s">
+      <c r="B25" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" s="386" t="s">
         <v>159</v>
       </c>
-      <c r="L12" s="596" t="s">
+      <c r="B26" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="55"/>
+      <c r="G26" s="55"/>
+      <c r="H26" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" s="386" t="s">
         <v>160</v>
       </c>
-      <c r="M12" s="598" t="s">
+      <c r="B27" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="55"/>
+      <c r="H27" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" s="386" t="s">
         <v>161</v>
       </c>
-    </row>
-[...46 lines deleted...]
-      <c r="A16" s="264">
+      <c r="B28" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="55"/>
+      <c r="H28" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="386" t="s">
+        <v>162</v>
+      </c>
+      <c r="B29" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="55"/>
+      <c r="H29" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="386" t="s">
+        <v>163</v>
+      </c>
+      <c r="B30" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="55"/>
+      <c r="G30" s="55"/>
+      <c r="H30" s="343">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="377" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="377"/>
+      <c r="C31" s="372">
+        <f>SUM(C13:C18)</f>
+        <v>0</v>
+      </c>
+      <c r="D31" s="372">
+        <f t="shared" ref="D31:H31" si="2">SUM(D13:D18)</f>
+        <v>0</v>
+      </c>
+      <c r="E31" s="372">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="372">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G31" s="372">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H31" s="391">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="H32" s="218" t="s">
+        <v>143</v>
+      </c>
+      <c r="I32" s="218"/>
+    </row>
+    <row r="33" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="M33" s="219"/>
+    </row>
+    <row r="34" spans="1:13" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="533" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" s="534"/>
+      <c r="C34" s="534"/>
+      <c r="D34" s="534"/>
+      <c r="E34" s="534"/>
+      <c r="F34" s="534"/>
+      <c r="G34" s="534"/>
+      <c r="H34" s="535"/>
+      <c r="I34" s="382"/>
+      <c r="J34" s="382"/>
+      <c r="K34" s="382"/>
+      <c r="L34" s="382"/>
+      <c r="M34" s="382"/>
+    </row>
+    <row r="35" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="536"/>
+      <c r="B35" s="537"/>
+      <c r="C35" s="537"/>
+      <c r="D35" s="537"/>
+      <c r="E35" s="537"/>
+      <c r="F35" s="537"/>
+      <c r="G35" s="537"/>
+      <c r="H35" s="538"/>
+      <c r="I35" s="382"/>
+      <c r="J35" s="382"/>
+      <c r="K35" s="382"/>
+      <c r="L35" s="382"/>
+      <c r="M35" s="382"/>
+    </row>
+    <row r="36" spans="1:13" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="388" t="s">
+        <v>410</v>
+      </c>
+      <c r="B36" s="381" t="s">
+        <v>129</v>
+      </c>
+      <c r="C36" s="280" t="s">
+        <v>145</v>
+      </c>
+      <c r="D36" s="280" t="s">
+        <v>146</v>
+      </c>
+      <c r="E36" s="280" t="s">
+        <v>147</v>
+      </c>
+      <c r="F36" s="280" t="s">
+        <v>148</v>
+      </c>
+      <c r="G36" s="280" t="s">
+        <v>149</v>
+      </c>
+      <c r="H36" s="393" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A37" s="383">
         <v>1</v>
       </c>
-      <c r="B16" s="559" t="s">
+      <c r="B37" s="277" t="s">
+        <v>136</v>
+      </c>
+      <c r="C37" s="54"/>
+      <c r="D37" s="54"/>
+      <c r="E37" s="54"/>
+      <c r="F37" s="54"/>
+      <c r="G37" s="54"/>
+      <c r="H37" s="342">
+        <f>C37-D37+E37-F37-G37</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A38" s="384">
+        <v>2</v>
+      </c>
+      <c r="B38" s="276" t="s">
+        <v>137</v>
+      </c>
+      <c r="C38" s="55"/>
+      <c r="D38" s="55"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="55"/>
+      <c r="G38" s="55"/>
+      <c r="H38" s="343">
+        <f t="shared" ref="H38:H54" si="3">C38-D38+E38-F38-G38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A39" s="384">
+        <v>3</v>
+      </c>
+      <c r="B39" s="279" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" s="55"/>
+      <c r="D39" s="55"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="55"/>
+      <c r="G39" s="55"/>
+      <c r="H39" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A40" s="384">
+        <v>4</v>
+      </c>
+      <c r="B40" s="276" t="s">
+        <v>139</v>
+      </c>
+      <c r="C40" s="55"/>
+      <c r="D40" s="55"/>
+      <c r="E40" s="55"/>
+      <c r="F40" s="55"/>
+      <c r="G40" s="55"/>
+      <c r="H40" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A41" s="384">
+        <v>5</v>
+      </c>
+      <c r="B41" s="276" t="s">
+        <v>140</v>
+      </c>
+      <c r="C41" s="55"/>
+      <c r="D41" s="55"/>
+      <c r="E41" s="55"/>
+      <c r="F41" s="55"/>
+      <c r="G41" s="55"/>
+      <c r="H41" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A42" s="385">
+        <v>6</v>
+      </c>
+      <c r="B42" s="275" t="s">
+        <v>141</v>
+      </c>
+      <c r="C42" s="58">
+        <f>SUM(C43:C54)</f>
+        <v>0</v>
+      </c>
+      <c r="D42" s="58">
+        <f t="shared" ref="D42:G42" si="4">SUM(D43:D54)</f>
+        <v>0</v>
+      </c>
+      <c r="E42" s="58">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F42" s="58">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G42" s="58">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H42" s="387">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A43" s="386" t="s">
+        <v>152</v>
+      </c>
+      <c r="B43" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C43" s="57"/>
+      <c r="D43" s="57"/>
+      <c r="E43" s="57"/>
+      <c r="F43" s="57"/>
+      <c r="G43" s="57"/>
+      <c r="H43" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A44" s="386" t="s">
+        <v>153</v>
+      </c>
+      <c r="B44" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C44" s="57"/>
+      <c r="D44" s="57"/>
+      <c r="E44" s="57"/>
+      <c r="F44" s="57"/>
+      <c r="G44" s="57"/>
+      <c r="H44" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A45" s="386" t="s">
+        <v>154</v>
+      </c>
+      <c r="B45" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C45" s="57"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="57"/>
+      <c r="F45" s="57"/>
+      <c r="G45" s="57"/>
+      <c r="H45" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A46" s="386" t="s">
+        <v>155</v>
+      </c>
+      <c r="B46" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C46" s="57"/>
+      <c r="D46" s="57"/>
+      <c r="E46" s="57"/>
+      <c r="F46" s="57"/>
+      <c r="G46" s="57"/>
+      <c r="H46" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A47" s="386" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C47" s="57"/>
+      <c r="D47" s="57"/>
+      <c r="E47" s="57"/>
+      <c r="F47" s="57"/>
+      <c r="G47" s="57"/>
+      <c r="H47" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A48" s="386" t="s">
+        <v>157</v>
+      </c>
+      <c r="B48" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C48" s="57"/>
+      <c r="D48" s="57"/>
+      <c r="E48" s="57"/>
+      <c r="F48" s="57"/>
+      <c r="G48" s="57"/>
+      <c r="H48" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="386" t="s">
+        <v>158</v>
+      </c>
+      <c r="B49" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C49" s="57"/>
+      <c r="D49" s="57"/>
+      <c r="E49" s="57"/>
+      <c r="F49" s="57"/>
+      <c r="G49" s="57"/>
+      <c r="H49" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="386" t="s">
+        <v>159</v>
+      </c>
+      <c r="B50" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C50" s="57"/>
+      <c r="D50" s="57"/>
+      <c r="E50" s="57"/>
+      <c r="F50" s="57"/>
+      <c r="G50" s="57"/>
+      <c r="H50" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="386" t="s">
+        <v>160</v>
+      </c>
+      <c r="B51" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C51" s="55"/>
+      <c r="D51" s="55"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="55"/>
+      <c r="G51" s="55"/>
+      <c r="H51" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" s="386" t="s">
+        <v>161</v>
+      </c>
+      <c r="B52" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C52" s="55"/>
+      <c r="D52" s="55"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="55"/>
+      <c r="G52" s="55"/>
+      <c r="H52" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="386" t="s">
         <v>162</v>
       </c>
-      <c r="C16" s="560"/>
-[...18 lines deleted...]
-      <c r="B17" s="551" t="s">
+      <c r="B53" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C53" s="55"/>
+      <c r="D53" s="55"/>
+      <c r="E53" s="55"/>
+      <c r="F53" s="55"/>
+      <c r="G53" s="55"/>
+      <c r="H53" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="386" t="s">
         <v>163</v>
       </c>
-      <c r="C17" s="562"/>
-[...18 lines deleted...]
-      <c r="B18" s="562" t="s">
+      <c r="B54" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C54" s="55"/>
+      <c r="D54" s="55"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="55"/>
+      <c r="G54" s="55"/>
+      <c r="H54" s="343">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="377" t="s">
+        <v>118</v>
+      </c>
+      <c r="B55" s="377"/>
+      <c r="C55" s="16">
+        <f>SUM(C37:C42)</f>
+        <v>0</v>
+      </c>
+      <c r="D55" s="16">
+        <f t="shared" ref="D55:H55" si="5">SUM(D37:D42)</f>
+        <v>0</v>
+      </c>
+      <c r="E55" s="372">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="F55" s="372">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="G55" s="372">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H55" s="391">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C56" s="218" t="s">
+        <v>250</v>
+      </c>
+      <c r="D56" s="218"/>
+      <c r="E56" s="218" t="s">
         <v>164</v>
       </c>
-      <c r="C18" s="562"/>
-[...1007 lines deleted...]
-        <v>177</v>
+      <c r="F56" s="218"/>
+      <c r="H56" s="218" t="s">
+        <v>151</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="afn+NWw26wQWdaxFJoDefm7X2GZWOsK1BUA9pps8eLsvnbg5bpm89NACKmIVIB9TStLoBZxlWHcbmSTqyXAuUQ==" saltValue="v2YtSsbkjErBn5xmwaAR8A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...38 lines deleted...]
-    <mergeCell ref="J40:J44"/>
+  <mergeCells count="5">
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="A5:D5"/>
-    <mergeCell ref="B58:G58"/>
-[...30 lines deleted...]
-    <mergeCell ref="B57:G57"/>
+    <mergeCell ref="A34:H35"/>
+    <mergeCell ref="A10:H11"/>
+    <mergeCell ref="A7:H8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="55" orientation="portrait" r:id="rId1"/>
+  <tableParts count="2">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7943B2BD-E74F-4566-924F-0C4A75897986}">
   <sheetPr codeName="Sheet12">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O65"/>
+  <dimension ref="A1:O56"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23:G23"/>
+    <sheetView topLeftCell="A14" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10:I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
+    <col min="1" max="1" width="15.5703125" customWidth="1"/>
+    <col min="2" max="2" width="50.5703125" customWidth="1"/>
+    <col min="3" max="7" width="15.5703125" customWidth="1"/>
     <col min="8" max="14" width="18.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>286</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A2" s="96">
+      <c r="A2" s="85" t="str">
         <f>JURAT!F12</f>
-        <v>0</v>
+        <v>[INSERT COMPANY NAME HERE]</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A3" s="97">
+      <c r="A3" s="86" t="str">
         <f>JURAT!F14</f>
-        <v>0</v>
-[...14 lines deleted...]
-      <c r="O3" s="21"/>
+        <v>[INSERT LICENSE NUMBER HERE]</v>
+      </c>
+      <c r="B3" s="184"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="107"/>
+      <c r="L3" s="107"/>
+      <c r="M3" s="107"/>
+      <c r="N3" s="107"/>
+      <c r="O3" s="17"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A4" s="209"/>
-[...13 lines deleted...]
-      <c r="O4" s="21"/>
+      <c r="A4" s="183"/>
+      <c r="B4" s="184"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="17"/>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A5" s="448" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="489">
+      <c r="A5" s="531" t="s">
+        <v>87</v>
+      </c>
+      <c r="B5" s="531"/>
+      <c r="C5" s="531"/>
+      <c r="D5" s="531"/>
+      <c r="E5" s="532" t="str">
         <f>JURAT!F11</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F5" s="489"/>
+        <v>[INSERT PERIOD END HERE]</v>
+      </c>
+      <c r="F5" s="532"/>
     </row>
     <row r="6" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="210"/>
+      <c r="A6" s="184"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="580" t="s">
-[...14 lines deleted...]
-      <c r="N7" s="609"/>
+      <c r="A7" s="545" t="s">
+        <v>165</v>
+      </c>
+      <c r="B7" s="546"/>
+      <c r="C7" s="546"/>
+      <c r="D7" s="546"/>
+      <c r="E7" s="546"/>
+      <c r="F7" s="546"/>
+      <c r="G7" s="546"/>
+      <c r="H7" s="546"/>
+      <c r="I7" s="547"/>
+      <c r="J7" s="398"/>
+      <c r="K7" s="398"/>
+      <c r="L7" s="398"/>
+      <c r="M7" s="398"/>
+      <c r="N7" s="398"/>
     </row>
     <row r="8" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="610"/>
-[...12 lines deleted...]
-      <c r="N8" s="612"/>
+      <c r="A8" s="548"/>
+      <c r="B8" s="549"/>
+      <c r="C8" s="549"/>
+      <c r="D8" s="549"/>
+      <c r="E8" s="549"/>
+      <c r="F8" s="549"/>
+      <c r="G8" s="549"/>
+      <c r="H8" s="549"/>
+      <c r="I8" s="550"/>
+      <c r="J8" s="398"/>
+      <c r="K8" s="398"/>
+      <c r="L8" s="398"/>
+      <c r="M8" s="398"/>
+      <c r="N8" s="398"/>
     </row>
     <row r="9" spans="1:15" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="270"/>
-[...12 lines deleted...]
-      <c r="N9" s="270"/>
+      <c r="A9" s="220"/>
+      <c r="B9" s="220"/>
+      <c r="C9" s="220"/>
+      <c r="D9" s="220"/>
+      <c r="E9" s="220"/>
+      <c r="F9" s="220"/>
+      <c r="G9" s="220"/>
+      <c r="H9" s="220"/>
+      <c r="I9" s="220"/>
+      <c r="J9" s="220"/>
+      <c r="K9" s="220"/>
+      <c r="L9" s="220"/>
+      <c r="M9" s="220"/>
+      <c r="N9" s="220"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="553" t="s">
-[...14 lines deleted...]
-      <c r="N10" s="555"/>
+      <c r="A10" s="554" t="s">
+        <v>166</v>
+      </c>
+      <c r="B10" s="555"/>
+      <c r="C10" s="555"/>
+      <c r="D10" s="555"/>
+      <c r="E10" s="555"/>
+      <c r="F10" s="555"/>
+      <c r="G10" s="555"/>
+      <c r="H10" s="555"/>
+      <c r="I10" s="556"/>
+      <c r="J10" s="382"/>
+      <c r="K10" s="382"/>
+      <c r="L10" s="382"/>
+      <c r="M10" s="382"/>
+      <c r="N10" s="382"/>
     </row>
     <row r="11" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="613"/>
-[...37 lines deleted...]
-        <v>196</v>
+      <c r="A11" s="557"/>
+      <c r="B11" s="558"/>
+      <c r="C11" s="558"/>
+      <c r="D11" s="558"/>
+      <c r="E11" s="558"/>
+      <c r="F11" s="558"/>
+      <c r="G11" s="558"/>
+      <c r="H11" s="558"/>
+      <c r="I11" s="559"/>
+      <c r="J11" s="382"/>
+      <c r="K11" s="382"/>
+      <c r="L11" s="382"/>
+      <c r="M11" s="382"/>
+      <c r="N11" s="382"/>
+    </row>
+    <row r="12" spans="1:15" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="396" t="s">
+        <v>410</v>
+      </c>
+      <c r="B12" s="395" t="s">
+        <v>129</v>
+      </c>
+      <c r="C12" s="407" t="s">
+        <v>411</v>
+      </c>
+      <c r="D12" s="407" t="s">
+        <v>412</v>
+      </c>
+      <c r="E12" s="408" t="s">
+        <v>170</v>
+      </c>
+      <c r="F12" s="408" t="s">
+        <v>171</v>
+      </c>
+      <c r="G12" s="408" t="s">
+        <v>167</v>
+      </c>
+      <c r="H12" s="408" t="s">
+        <v>168</v>
+      </c>
+      <c r="I12" s="409" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="13" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A13" s="572"/>
-[...20 lines deleted...]
-      <c r="N13" s="616"/>
+      <c r="A13" s="402">
+        <v>1</v>
+      </c>
+      <c r="B13" s="399" t="s">
+        <v>136</v>
+      </c>
+      <c r="C13" s="400"/>
+      <c r="D13" s="400"/>
+      <c r="E13" s="400"/>
+      <c r="F13" s="401">
+        <f>C13+D13-E13</f>
+        <v>0</v>
+      </c>
+      <c r="G13" s="400"/>
+      <c r="H13" s="400"/>
+      <c r="I13" s="404">
+        <f>F13+G13-H13</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A14" s="572"/>
-[...28 lines deleted...]
-      <c r="N15" s="617"/>
+      <c r="A14" s="384">
+        <v>2</v>
+      </c>
+      <c r="B14" s="276" t="s">
+        <v>137</v>
+      </c>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="59">
+        <f t="shared" ref="F14:F30" si="0">C14+D14-E14</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="405">
+        <f t="shared" ref="I14:I30" si="1">F14+G14-H14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A15" s="384">
+        <v>3</v>
+      </c>
+      <c r="B15" s="279" t="s">
+        <v>138</v>
+      </c>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="55"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A16" s="265">
+      <c r="A16" s="384">
+        <v>4</v>
+      </c>
+      <c r="B16" s="276" t="s">
+        <v>139</v>
+      </c>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="55"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="384">
+        <v>5</v>
+      </c>
+      <c r="B17" s="276" t="s">
+        <v>140</v>
+      </c>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="385">
+        <v>6</v>
+      </c>
+      <c r="B18" s="275" t="s">
+        <v>141</v>
+      </c>
+      <c r="C18" s="65">
+        <f>SUM(C19:C30)</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="65">
+        <f>SUM(D19:D30)</f>
+        <v>0</v>
+      </c>
+      <c r="E18" s="65">
+        <f>SUM(E19:E30)</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="65">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="65">
+        <f>SUM(G19:G30)</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="65">
+        <f>SUM(H19:H30)</f>
+        <v>0</v>
+      </c>
+      <c r="I18" s="406">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="B19" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="55"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="386" t="s">
+        <v>99</v>
+      </c>
+      <c r="B20" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C20" s="57"/>
+      <c r="D20" s="57"/>
+      <c r="E20" s="57"/>
+      <c r="F20" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="55"/>
+      <c r="H20" s="57"/>
+      <c r="I20" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="386" t="s">
+        <v>100</v>
+      </c>
+      <c r="B21" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C21" s="57"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="55"/>
+      <c r="H21" s="57"/>
+      <c r="I21" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="386" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="55"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" s="403" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="55"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" s="386" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C24" s="57"/>
+      <c r="D24" s="57"/>
+      <c r="E24" s="57"/>
+      <c r="F24" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G24" s="55"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="B25" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="B26" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C26" s="57"/>
+      <c r="D26" s="57"/>
+      <c r="E26" s="57"/>
+      <c r="F26" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="55"/>
+      <c r="H26" s="55"/>
+      <c r="I26" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" s="403" t="s">
+        <v>175</v>
+      </c>
+      <c r="B27" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="55"/>
+      <c r="H27" s="55"/>
+      <c r="I27" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" s="386" t="s">
+        <v>176</v>
+      </c>
+      <c r="B28" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C28" s="57"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="55"/>
+      <c r="H28" s="55"/>
+      <c r="I28" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="386" t="s">
+        <v>177</v>
+      </c>
+      <c r="B29" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G29" s="55"/>
+      <c r="H29" s="55"/>
+      <c r="I29" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="386" t="s">
+        <v>178</v>
+      </c>
+      <c r="B30" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G30" s="55"/>
+      <c r="H30" s="55"/>
+      <c r="I30" s="405">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="377" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="377"/>
+      <c r="C31" s="372">
+        <f t="shared" ref="C31:I31" si="2">SUM(C13:C18)</f>
+        <v>0</v>
+      </c>
+      <c r="D31" s="372">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="E31" s="372">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F31" s="372">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G31" s="372">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H31" s="372">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I31" s="391">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G32" s="218" t="s">
+        <v>179</v>
+      </c>
+      <c r="I32" s="218" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="34" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="533" t="s">
+        <v>180</v>
+      </c>
+      <c r="B34" s="534"/>
+      <c r="C34" s="534"/>
+      <c r="D34" s="534"/>
+      <c r="E34" s="534"/>
+      <c r="F34" s="534"/>
+      <c r="G34" s="534"/>
+      <c r="H34" s="534"/>
+      <c r="I34" s="535"/>
+      <c r="J34" s="382"/>
+      <c r="K34" s="382"/>
+      <c r="L34" s="382"/>
+      <c r="M34" s="382"/>
+      <c r="N34" s="382"/>
+    </row>
+    <row r="35" spans="1:14" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="551"/>
+      <c r="B35" s="552"/>
+      <c r="C35" s="552"/>
+      <c r="D35" s="552"/>
+      <c r="E35" s="552"/>
+      <c r="F35" s="552"/>
+      <c r="G35" s="552"/>
+      <c r="H35" s="552"/>
+      <c r="I35" s="553"/>
+      <c r="J35" s="382"/>
+      <c r="K35" s="382"/>
+      <c r="L35" s="382"/>
+      <c r="M35" s="382"/>
+      <c r="N35" s="382"/>
+    </row>
+    <row r="36" spans="1:14" ht="75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="379" t="s">
+        <v>410</v>
+      </c>
+      <c r="B36" s="378" t="s">
+        <v>129</v>
+      </c>
+      <c r="C36" s="397" t="s">
+        <v>413</v>
+      </c>
+      <c r="D36" s="397" t="s">
+        <v>414</v>
+      </c>
+      <c r="E36" s="394" t="s">
+        <v>184</v>
+      </c>
+      <c r="F36" s="394" t="s">
+        <v>185</v>
+      </c>
+      <c r="G36" s="410" t="s">
+        <v>181</v>
+      </c>
+      <c r="H36" s="410" t="s">
+        <v>182</v>
+      </c>
+      <c r="I36" s="411" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A37" s="383">
         <v>1</v>
       </c>
-      <c r="B16" s="562" t="s">
-[...22 lines deleted...]
-      <c r="A17" s="265">
+      <c r="B37" s="278" t="s">
+        <v>136</v>
+      </c>
+      <c r="C37" s="60"/>
+      <c r="D37" s="60"/>
+      <c r="E37" s="60"/>
+      <c r="F37" s="61">
+        <f>C37+D37-E37</f>
+        <v>0</v>
+      </c>
+      <c r="G37" s="60"/>
+      <c r="H37" s="60"/>
+      <c r="I37" s="412">
+        <f>F37+G37-H37</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A38" s="384">
         <v>2</v>
       </c>
-      <c r="B17" s="551" t="s">
-[...22 lines deleted...]
-      <c r="A18" s="265">
+      <c r="B38" s="276" t="s">
+        <v>137</v>
+      </c>
+      <c r="C38" s="62"/>
+      <c r="D38" s="62"/>
+      <c r="E38" s="62"/>
+      <c r="F38" s="63">
+        <f t="shared" ref="F38:F54" si="3">C38+D38-E38</f>
+        <v>0</v>
+      </c>
+      <c r="G38" s="62"/>
+      <c r="H38" s="62"/>
+      <c r="I38" s="413">
+        <f t="shared" ref="I38:I54" si="4">F38+G38-H38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A39" s="384">
         <v>3</v>
       </c>
-      <c r="B18" s="562" t="s">
-[...22 lines deleted...]
-      <c r="A19" s="265">
+      <c r="B39" s="279" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" s="62"/>
+      <c r="D39" s="62"/>
+      <c r="E39" s="62"/>
+      <c r="F39" s="63">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G39" s="62"/>
+      <c r="H39" s="62"/>
+      <c r="I39" s="413">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A40" s="384">
         <v>4</v>
       </c>
-      <c r="B19" s="551" t="s">
-[...22 lines deleted...]
-      <c r="A20" s="265">
+      <c r="B40" s="276" t="s">
+        <v>139</v>
+      </c>
+      <c r="C40" s="62"/>
+      <c r="D40" s="62"/>
+      <c r="E40" s="62"/>
+      <c r="F40" s="63">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G40" s="62"/>
+      <c r="H40" s="62"/>
+      <c r="I40" s="413">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A41" s="384">
         <v>5</v>
       </c>
-      <c r="B20" s="551" t="s">
-[...22 lines deleted...]
-      <c r="A21" s="266">
+      <c r="B41" s="276" t="s">
+        <v>140</v>
+      </c>
+      <c r="C41" s="62"/>
+      <c r="D41" s="62"/>
+      <c r="E41" s="62"/>
+      <c r="F41" s="63">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G41" s="62"/>
+      <c r="H41" s="62"/>
+      <c r="I41" s="413">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A42" s="385">
         <v>6</v>
       </c>
-      <c r="B21" s="542" t="s">
-[...510 lines deleted...]
-      <c r="N42" s="603"/>
+      <c r="B42" s="275" t="s">
+        <v>141</v>
+      </c>
+      <c r="C42" s="66">
+        <f>SUM(C43:C54)</f>
+        <v>0</v>
+      </c>
+      <c r="D42" s="66">
+        <f>SUM(D43:D54)</f>
+        <v>0</v>
+      </c>
+      <c r="E42" s="66">
+        <f>SUM(E43:E54)</f>
+        <v>0</v>
+      </c>
+      <c r="F42" s="66">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G42" s="66">
+        <f>SUM(G43:G54)</f>
+        <v>0</v>
+      </c>
+      <c r="H42" s="66">
+        <f>SUM(H43:H54)</f>
+        <v>0</v>
+      </c>
+      <c r="I42" s="414">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A43" s="572"/>
-[...28 lines deleted...]
-      <c r="N44" s="603"/>
+      <c r="A43" s="386" t="s">
+        <v>172</v>
+      </c>
+      <c r="B43" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C43" s="64"/>
+      <c r="D43" s="64"/>
+      <c r="E43" s="64"/>
+      <c r="F43" s="63">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G43" s="64"/>
+      <c r="H43" s="64"/>
+      <c r="I43" s="413">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A44" s="386" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C44" s="64"/>
+      <c r="D44" s="64"/>
+      <c r="E44" s="64"/>
+      <c r="F44" s="63">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G44" s="64"/>
+      <c r="H44" s="64"/>
+      <c r="I44" s="413">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A45" s="264">
-[...9 lines deleted...]
-      <c r="G45" s="561"/>
+      <c r="A45" s="386" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C45" s="64"/>
+      <c r="D45" s="64"/>
+      <c r="E45" s="64"/>
+      <c r="F45" s="63">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G45" s="64"/>
       <c r="H45" s="64"/>
-      <c r="I45" s="64"/>
-[...8 lines deleted...]
-        <f>K45+L45-M45</f>
+      <c r="I45" s="413">
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A46" s="265">
-[...20 lines deleted...]
-        <f t="shared" ref="N46:N62" si="4">K46+L46-M46</f>
+      <c r="A46" s="386" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C46" s="64"/>
+      <c r="D46" s="64"/>
+      <c r="E46" s="64"/>
+      <c r="F46" s="63">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="G46" s="64"/>
+      <c r="H46" s="64"/>
+      <c r="I46" s="413">
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A47" s="265">
-[...13 lines deleted...]
-      <c r="K47" s="67">
+      <c r="A47" s="403" t="s">
+        <v>102</v>
+      </c>
+      <c r="B47" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C47" s="64"/>
+      <c r="D47" s="64"/>
+      <c r="E47" s="64"/>
+      <c r="F47" s="63">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L47" s="66"/>
-[...1 lines deleted...]
-      <c r="N47" s="67">
+      <c r="G47" s="64"/>
+      <c r="H47" s="64"/>
+      <c r="I47" s="413">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A48" s="265">
-[...13 lines deleted...]
-      <c r="K48" s="67">
+      <c r="A48" s="386" t="s">
+        <v>103</v>
+      </c>
+      <c r="B48" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C48" s="64"/>
+      <c r="D48" s="64"/>
+      <c r="E48" s="64"/>
+      <c r="F48" s="63">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L48" s="66"/>
-[...1 lines deleted...]
-      <c r="N48" s="67">
+      <c r="G48" s="64"/>
+      <c r="H48" s="64"/>
+      <c r="I48" s="413">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="K49" s="67">
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="B49" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C49" s="64"/>
+      <c r="D49" s="64"/>
+      <c r="E49" s="64"/>
+      <c r="F49" s="63">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L49" s="66"/>
-[...1 lines deleted...]
-      <c r="N49" s="67">
+      <c r="G49" s="64"/>
+      <c r="H49" s="64"/>
+      <c r="I49" s="413">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="K50" s="70">
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" s="386" t="s">
+        <v>174</v>
+      </c>
+      <c r="B50" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C50" s="64"/>
+      <c r="D50" s="64"/>
+      <c r="E50" s="64"/>
+      <c r="F50" s="63">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L50" s="70">
-[...7 lines deleted...]
-      <c r="N50" s="70">
+      <c r="G50" s="64"/>
+      <c r="H50" s="64"/>
+      <c r="I50" s="413">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="K51" s="67">
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A51" s="403" t="s">
+        <v>175</v>
+      </c>
+      <c r="B51" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C51" s="64"/>
+      <c r="D51" s="64"/>
+      <c r="E51" s="64"/>
+      <c r="F51" s="63">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L51" s="68"/>
-[...1 lines deleted...]
-      <c r="N51" s="67">
+      <c r="G51" s="64"/>
+      <c r="H51" s="64"/>
+      <c r="I51" s="413">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="K52" s="67">
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A52" s="386" t="s">
+        <v>176</v>
+      </c>
+      <c r="B52" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C52" s="64"/>
+      <c r="D52" s="64"/>
+      <c r="E52" s="64"/>
+      <c r="F52" s="63">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L52" s="68"/>
-[...1 lines deleted...]
-      <c r="N52" s="67">
+      <c r="G52" s="64"/>
+      <c r="H52" s="64"/>
+      <c r="I52" s="413">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="K53" s="67">
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A53" s="386" t="s">
+        <v>177</v>
+      </c>
+      <c r="B53" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C53" s="64"/>
+      <c r="D53" s="64"/>
+      <c r="E53" s="64"/>
+      <c r="F53" s="63">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L53" s="68"/>
-[...1 lines deleted...]
-      <c r="N53" s="67">
+      <c r="G53" s="64"/>
+      <c r="H53" s="64"/>
+      <c r="I53" s="413">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="K54" s="67">
+    <row r="54" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="386" t="s">
+        <v>178</v>
+      </c>
+      <c r="B54" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="C54" s="64"/>
+      <c r="D54" s="64"/>
+      <c r="E54" s="64"/>
+      <c r="F54" s="63">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="L54" s="68"/>
-[...1 lines deleted...]
-      <c r="N54" s="67">
+      <c r="G54" s="64"/>
+      <c r="H54" s="64"/>
+      <c r="I54" s="413">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
-[...225 lines deleted...]
-      <c r="J63" s="600">
+    <row r="55" spans="1:9" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="377" t="s">
+        <v>118</v>
+      </c>
+      <c r="B55" s="377"/>
+      <c r="C55" s="372">
+        <f>SUM(C37:C42)</f>
+        <v>0</v>
+      </c>
+      <c r="D55" s="372">
+        <f t="shared" ref="D55:I55" si="5">SUM(D37:D42)</f>
+        <v>0</v>
+      </c>
+      <c r="E55" s="372">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="K63" s="600">
+      <c r="F55" s="372">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L63" s="600">
+      <c r="G55" s="372">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M63" s="600">
+      <c r="H55" s="372">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="N63" s="600">
+      <c r="I55" s="391">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...20 lines deleted...]
-        <v>287</v>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G56" s="218" t="s">
+        <v>186</v>
+      </c>
+      <c r="I56" s="218" t="s">
+        <v>252</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="KmVx+VqMAzaN5XI+yILXXfwG+Vs4KHM03lDZ/9kV1LNJrg4zhhTqGdsjffvIvahVWAdy+T0PYZEUrKrv2fEbZQ==" saltValue="fJ0r4apeERl3Yv3n80yKWw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...59 lines deleted...]
-    <mergeCell ref="H40:K40"/>
+  <mergeCells count="5">
+    <mergeCell ref="A34:I35"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="E5:F5"/>
-    <mergeCell ref="N63:N64"/>
-[...12 lines deleted...]
-    <mergeCell ref="B60:G60"/>
+    <mergeCell ref="A10:I11"/>
+    <mergeCell ref="A7:I8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="46" orientation="portrait" r:id="rId1"/>
+  <tableParts count="2">
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8b0b5cb4-0fdc-49ed-8d64-886ad701f461" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Category xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <Sub_x002d_category xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="17703096-e36a-4c51-a7f8-11ac4349157f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Agency xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <Division xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <Status xmlns="17703096-e36a-4c51-a7f8-11ac4349157f">Agency Review</Status>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003B7E9C7992E86545B4AC3875D1ABC93D" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="697b05891b86fb5de1e8ba0d69bf5eee">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="17703096-e36a-4c51-a7f8-11ac4349157f" xmlns:ns3="8b0b5cb4-0fdc-49ed-8d64-886ad701f461" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="511cef653adc140c1dace298d49ebb66" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="17703096-e36a-4c51-a7f8-11ac4349157f"/>
+    <xsd:import namespace="8b0b5cb4-0fdc-49ed-8d64-886ad701f461"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Category" minOccurs="0"/>
+                <xsd:element ref="ns2:Sub_x002d_category" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Agency" minOccurs="0"/>
+                <xsd:element ref="ns2:Division" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17703096-e36a-4c51-a7f8-11ac4349157f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Category" ma:index="8" nillable="true" ma:displayName="Category" ma:description="Primary Category for document" ma:format="Dropdown" ma:internalName="Category">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="Doc Remediation"/>
+                        <xsd:enumeration value="Web App Assessment"/>
+                        <xsd:enumeration value="Prj Doc - IowAccess"/>
+                        <xsd:enumeration value="Source Data"/>
+                        <xsd:enumeration value="Vendor Info"/>
+                        <xsd:enumeration value="Documents"/>
+                        <xsd:enumeration value="Agency Mtg"/>
+                        <xsd:enumeration value="Accessibility Standards Workgroup"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Sub_x002d_category" ma:index="9" nillable="true" ma:displayName="Sub-category" ma:description="Secondary category for files" ma:format="Dropdown" ma:indexed="true" ma:internalName="Sub_x002d_category">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Archive"/>
+              <xsd:enumeration value="Inventory"/>
+              <xsd:enumeration value="ScreamingFrog"/>
+              <xsd:enumeration value="Presentations"/>
+              <xsd:enumeration value="Signed Docs"/>
+              <xsd:enumeration value="Data/Info"/>
+              <xsd:enumeration value="Comms"/>
+              <xsd:enumeration value="Logos"/>
+              <xsd:enumeration value="Reference"/>
+              <xsd:enumeration value="Acquia Optomize"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="099bb444-545f-4bda-98b7-1b3363d064ba" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Agency" ma:index="22" nillable="true" ma:displayName="Agency" ma:format="Dropdown" ma:indexed="true" ma:internalName="Agency">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Multi"/>
+          <xsd:enumeration value="AOS"/>
+          <xsd:enumeration value="BLIND"/>
+          <xsd:enumeration value="BOP"/>
+          <xsd:enumeration value="DAS"/>
+          <xsd:enumeration value="DIAL"/>
+          <xsd:enumeration value="DIFS"/>
+          <xsd:enumeration value="DNR"/>
+          <xsd:enumeration value="DOC"/>
+          <xsd:enumeration value="DOE"/>
+          <xsd:enumeration value="DOM"/>
+          <xsd:enumeration value="DOT"/>
+          <xsd:enumeration value="DPD"/>
+          <xsd:enumeration value="DPS"/>
+          <xsd:enumeration value="DVA"/>
+          <xsd:enumeration value="EAB"/>
+          <xsd:enumeration value="HHS"/>
+          <xsd:enumeration value="HSEMD"/>
+          <xsd:enumeration value="ICN"/>
+          <xsd:enumeration value="IDALS"/>
+          <xsd:enumeration value="IDR"/>
+          <xsd:enumeration value="IECDB"/>
+          <xsd:enumeration value="IEDA/IFA"/>
+          <xsd:enumeration value="IEDA"/>
+          <xsd:enumeration value="IFA"/>
+          <xsd:enumeration value="IGOV"/>
+          <xsd:enumeration value="ILEA"/>
+          <xsd:enumeration value="IPERS"/>
+          <xsd:enumeration value="IPI"/>
+          <xsd:enumeration value="IPIB"/>
+          <xsd:enumeration value="IRGC"/>
+          <xsd:enumeration value="IUC"/>
+          <xsd:enumeration value="IVCS"/>
+          <xsd:enumeration value="IWD"/>
+          <xsd:enumeration value="OCA"/>
+          <xsd:enumeration value="ODCP"/>
+          <xsd:enumeration value="PERB"/>
+          <xsd:enumeration value="SPD"/>
+          <xsd:enumeration value="TOS"/>
+          <xsd:enumeration value="Governor Iowa"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Division" ma:index="23" nillable="true" ma:displayName="Divisions" ma:description="Divisions within an agency" ma:format="Dropdown" ma:internalName="Division">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Multi"/>
+          <xsd:enumeration value="ABD"/>
+          <xsd:enumeration value="Admin"/>
+          <xsd:enumeration value="ADS"/>
+          <xsd:enumeration value="AOS"/>
+          <xsd:enumeration value="Apprenticesgips"/>
+          <xsd:enumeration value="BH"/>
+          <xsd:enumeration value="BLIND"/>
+          <xsd:enumeration value="BOEE"/>
+          <xsd:enumeration value="BOP"/>
+          <xsd:enumeration value="CAE"/>
+          <xsd:enumeration value="Careers"/>
+          <xsd:enumeration value="Compliance"/>
+          <xsd:enumeration value="DAS"/>
+          <xsd:enumeration value="DCA"/>
+          <xsd:enumeration value="Dev Board"/>
+          <xsd:enumeration value="DCA"/>
+          <xsd:enumeration value="DIAL"/>
+          <xsd:enumeration value="DIFS"/>
+          <xsd:enumeration value="DNR"/>
+          <xsd:enumeration value="DOC"/>
+          <xsd:enumeration value="DOE"/>
+          <xsd:enumeration value="DOM"/>
+          <xsd:enumeration value="DOT"/>
+          <xsd:enumeration value="DPD"/>
+          <xsd:enumeration value="DPS"/>
+          <xsd:enumeration value="Drive Smart"/>
+          <xsd:enumeration value="DVA"/>
+          <xsd:enumeration value="EAB"/>
+          <xsd:enumeration value="ePolicy"/>
+          <xsd:enumeration value="FWBP"/>
+          <xsd:enumeration value="Gold Star"/>
+          <xsd:enumeration value="HHS"/>
+          <xsd:enumeration value="HIST"/>
+          <xsd:enumeration value="HSEMD"/>
+          <xsd:enumeration value="IAForms"/>
+          <xsd:enumeration value="ICN"/>
+          <xsd:enumeration value="IOCR"/>
+          <xsd:enumeration value="ICSAC"/>
+          <xsd:enumeration value="IDALS"/>
+          <xsd:enumeration value="IDCU"/>
+          <xsd:enumeration value="IDOB"/>
+          <xsd:enumeration value="IDR"/>
+          <xsd:enumeration value="IECDB"/>
+          <xsd:enumeration value="IEDA"/>
+          <xsd:enumeration value="IFA"/>
+          <xsd:enumeration value="IGOV"/>
+          <xsd:enumeration value="IID"/>
+          <xsd:enumeration value="ILEA"/>
+          <xsd:enumeration value="ILIB/LIB"/>
+          <xsd:enumeration value="ILOT"/>
+          <xsd:enumeration value="IPBS"/>
+          <xsd:enumeration value="IPERS"/>
+          <xsd:enumeration value="IPI"/>
+          <xsd:enumeration value="IPIB"/>
+          <xsd:enumeration value="IRGC"/>
+          <xsd:enumeration value="IUC"/>
+          <xsd:enumeration value="IVH"/>
+          <xsd:enumeration value="IWD"/>
+          <xsd:enumeration value="Medicaid"/>
+          <xsd:enumeration value="Missing Persons"/>
+          <xsd:enumeration value="OCIO"/>
+          <xsd:enumeration value="PAAB"/>
+          <xsd:enumeration value="PERB"/>
+          <xsd:enumeration value="PH"/>
+          <xsd:enumeration value="Ready Iowa"/>
+          <xsd:enumeration value="Refunds"/>
+          <xsd:enumeration value="SAE"/>
+          <xsd:enumeration value="Safe and Sound"/>
+          <xsd:enumeration value="SOSC"/>
+          <xsd:enumeration value="SPD"/>
+          <xsd:enumeration value="Stop Human Trafficing"/>
+          <xsd:enumeration value="Terrace Hill"/>
+          <xsd:enumeration value="TOS"/>
+          <xsd:enumeration value="Governor Iowa"/>
+          <xsd:enumeration value="yourlifeiowa"/>
+          <xsd:enumeration value="volunteer"/>
+          <xsd:enumeration value="iosme"/>
+          <xsd:enumeration value="CORE"/>
+          <xsd:enumeration value="OGC"/>
+          <xsd:enumeration value="CPFSE"/>
+          <xsd:enumeration value="GSE"/>
+          <xsd:enumeration value="HRE"/>
+          <xsd:enumeration value="Design"/>
+          <xsd:enumeration value="Systems and Planning"/>
+          <xsd:enumeration value="Rail"/>
+          <xsd:enumeration value="Bridges and Structures"/>
+          <xsd:enumeration value="Locations and Environment"/>
+          <xsd:enumeration value="Fleet"/>
+          <xsd:enumeration value="Procurement-Employee"/>
+          <xsd:enumeration value="Provurement-Vendor"/>
+          <xsd:enumeration value="PDS"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="24" nillable="true" ma:displayName="Status" ma:default="Agency Review" ma:description="Where are these docs in the remediation process?" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Agency Review"/>
+          <xsd:enumeration value="Ready to Send"/>
+          <xsd:enumeration value="Sent for Remediation"/>
+          <xsd:enumeration value="Remediation Complete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8b0b5cb4-0fdc-49ed-8d64-886ad701f461" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{75656d72-8d15-4a49-ad7f-66f07c7f8e37}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8b0b5cb4-0fdc-49ed-8d64-886ad701f461">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{994E7DB4-13DB-4A9C-A1E6-BBB519B9CEE6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="17703096-e36a-4c51-a7f8-11ac4349157f"/>
+    <ds:schemaRef ds:uri="8b0b5cb4-0fdc-49ed-8d64-886ad701f461"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6916D50F-1C29-4437-AB08-21A4E0690934}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49FF4EBA-9453-4168-BD3A-B5F5D4248A66}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="17703096-e36a-4c51-a7f8-11ac4349157f"/>
+    <ds:schemaRef ds:uri="8b0b5cb4-0fdc-49ed-8d64-886ad701f461"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="22" baseType="lpstr">
@@ -19037,32 +21233,42 @@
       <vt:lpstr>(10) Protected Cell Information</vt:lpstr>
       <vt:lpstr>Cross check</vt:lpstr>
       <vt:lpstr>'(10) Protected Cell Information'!Print_Area</vt:lpstr>
       <vt:lpstr>'(2) Balance Sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>'(3) Income Statement'!Print_Area</vt:lpstr>
       <vt:lpstr>'(4) Questionnaire'!Print_Area</vt:lpstr>
       <vt:lpstr>'(5) Cash &amp; Investment Schedule'!Print_Area</vt:lpstr>
       <vt:lpstr>'(6) Premium Schedule'!Print_Area</vt:lpstr>
       <vt:lpstr>'(7) Reinsurance'!Print_Area</vt:lpstr>
       <vt:lpstr>'(8) Unpaid Losses &amp; LAE'!Print_Area</vt:lpstr>
       <vt:lpstr>'(9) Loss &amp; LAE Paid &amp; Incurred'!Print_Area</vt:lpstr>
       <vt:lpstr>'Cross check'!Print_Area</vt:lpstr>
       <vt:lpstr>JURAT!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Wilson, Jeff</dc:creator>
+  <dc:title>Iowa Captive Company Annual Statement</dc:title>
+  <dc:subject>Iowa Captive Company Annual Statement</dc:subject>
+  <dc:creator>Iowa Insurance Division</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101003B7E9C7992E86545B4AC3875D1ABC93D</vt:lpwstr>
+  </property>
+</Properties>
+</file>